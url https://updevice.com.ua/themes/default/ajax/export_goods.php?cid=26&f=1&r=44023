--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5cc838c75bc7697ee0ee23e5a716b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123662b7797580f98ca9f8f1a9eca42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2257a6f7d8dadb5a10cad6af1c803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd29e09a741fed5dce60b6fd368bb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94024f18e8eda4bc6774954163e805905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7781caa615bd6108d500002ebb48c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1a8bae7bf08f564f38557b354e0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb422857d641df1bc2b00b9bb827848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c7f92c99932919e6fe7966e98b289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ad488f19ed1a8062dd3162db889510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf07aa0522790d11950fa1ee72a8a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c304ceb3573bf0abc69b7f46bb1d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6634ce8064543b38d261db197a23b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92570e8010954d1bf712735e30c0fc9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f284143ce3581eb19f59a89d956dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9122ff98c1fa7d1a1e3f5a428310d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2238812a986b7e6bc02cbd1cd74022b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118555632bec2742bcf6b2a668927df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee5e1b1955b85cfd6c32e32be073f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fce4b1da1ce0fd1ccbe35d1a7c125a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82928437d8fdd6607accea81699614d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b34af24e58a811be26e0d0c8c807222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ad1f9580fe406659ddf78c29aed823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a937d841e7718241cca38081078944724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c6d769f5b05cc43cc4d89af86aa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f93312da9fce7aea54267c8ccdb8cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0a53dcd22f2ee6275c13d3a35f8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5080dbf11eaf425102dd7723c6da0ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8c3bffd8cc5eb3fc286e4a88b3ce029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f136246d91a23b6ddd5f1988341747830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c0c2d51c37be37bb3f001e00c3b4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10045ccf82b915bf1f2b0f086824bcc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af62c512ac3adbdfb3a3ba509ef8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e802e2e85143d2c8142eb0582f08c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1015aa619e4ea0a1d2bb51eee30d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481cf530cc499a0434971e3a84bb3ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544694e7d787679d7396cbac262a49637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ff948e88b50137761e18479b783f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90c2166ae20020714fba2906a129c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a61bb4433cf333993211044d41d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb98e700291e2337f76ae15f158c27341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b536dba7f9437712e9498c56c9b7c5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d7e94014f3a901cc0ed8ee2c8bf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9978bdd1c0349c550488d2bfce5dc1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd89f4912881fcc928a02f8a427bb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b00059ceee008a97f3fb56cb469a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d012f149b3ee34574f7940873a0e77647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850003736915133017c5517713b54d7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2cf2669d3acb6f087546f3e43b1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb38867ccd8703e9d769615ec1e20250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ccb1b5ecfdb49a55c4fc857e7ecba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9439e9dd8fd7b43d6b78a2f292eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684a7fe5140d223e838e57dfac2eb1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e03f7515b8e74ed1571d60995307154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e279ef701d24c78c26e9fb126299d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953647860209ad6a3f342d31de6450e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fddcdf382918faa5bcc9134094c6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd6628ac371f19a258fdfe22ae3a7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c95e0b734301d5dd0ac99d35de343459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f611ea19f7280253ce62f7d55e1e41860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fcdcc0d8073c40211bc15f4a87c3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4aaf4b2337f36bcab288f6c0b9f2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4108a913a9b5a64070f21d2c641063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37168d5f17161e515e2a4f0d17586f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e739105b00b7772ae626e22bbbe7b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e95485eb44f7b95db531eb20153566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1cd3eb526b8c2664df749368261a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bde3d0c844521a6e6e28af3140d12e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cae0cacbfca0aae948c730de144e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0bbabf0d2620ce19500ca928fe8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820118c71d2fbfb20ecc5dd2044694971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fdcf1524d2e3ab5cb95d539149adc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b28c8d6130304a04074c9ae090839b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573673482f397f7960355df22476c1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200108462425c7f983d2240a762158375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad53084fcbb70a3fc89b9f57a389476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c6102e29f0aec4cf966df474e70677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f589df564bd33b4528a5b33ac352e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c647929ffdbadb70f95f217b4e633579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d413f1407e086cb76c6222918564d2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73bb423b0e054468ac69520942980281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178677f29ef7561f50d4efd5940889f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113d31658a548cd7cc3a6d020f413bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0569036e486f01a38e6999bbeba0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072aa9441ffb72347c2c6147f94d4e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a1ef461e8c38c5b6cd10d6da3f0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe48ad1f51a3dc2b2848a5e239dc8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3644afafd23e14605e64cdcbcddbcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9476e6cc42816a49186eda401ada189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0d90787a18e6b3f1f2a307198e62e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e3ff0735c5c37983085723db50ff491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f4ac677aedb2bf05563892b1584e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f829f489bc178ccc7e7887f60d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a8540e308dae83b718314dbe09b5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4beb093fc917a4960140146e6c802a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93104cb907d46ab394e4280d3d9d069496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57839e162ac6e19f1fe2cc81c277c6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb37c2cc5c1d11716b1dfc78d70adf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28ea1caa39b014718a1890c55e85299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206aec52a7c1bfe4b85ad603e7105b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e357a91876113a6e42a1f41d5a5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17417a5e3c6d0a7c953fafce98c75cfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4574257d240725f99c30426995dbbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83257670828c74b00e68e29755354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0d23b3aa7d38c3b4c1358ddd6cc4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05853da4c540fa78d40d5dc0ec34d6b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab7ed67d59793933f51401d18fb44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c590683dcad5449adaec3651a4ef9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aace1da9400d2658a6e1d21a45ed3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5cdbb88c69b47ca975d4542553d01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c3da8e1c0b0047fd450e7303a9473111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c629316877af7481ef85ba68bd58d44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b4b90a736473531b7c9e9ff553a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678271937e23c4fec40d4a9b4d0120c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a411e5318357414bcbec6b08a357115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c180e06706c32556c665e5509918bf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09100d157730dbc46f47dedfd72b588b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cda14f57dacae68249dd78589de3b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d9fa4a270e2f6e213b8cc6ef1171119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4086c8bfe3f3d351ace228c3bb1a12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde93e0e290bd1a42a864dc823c6ab6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a8981018933f45cceda7f52f68a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b276bb7baeb5fbf91ef849cb06d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9f3f8ee0b58783eb7464a7b77956124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ff52eadb6246d41a49bf1ba342e6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853e019c5a79b6d071306e715b7ba26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb57c8a1374576bcb60e10dcc62a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020d6c24d0780b73528a9c10d5e0c4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b737adbfb21b718729f4c616df463129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec73a56090cf54c0c2ff4ed380f69d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146256960fe41660e54c8a7bbab7786131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b060541e1cb5a0282e34faf23cee1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dde68ffcd901eb07da7fea71d740d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e844721093141e1e4b639dc16895099134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a55046cddf1be3279d7e0c500db973135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7437ab2a41aedd599579d2035f260b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558aabd1fc76a0b51e335e960dbde29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b865a5b649ab0e608cdecadde0a7fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f9b5ec774238054721b38895ff11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4544746a0c19e0cbcee3800b22ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf966a3ed0967c636d0a814f853b01eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb7fecffd7984d7b3adc450db43fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba0eff90cd5bd6f2d5c169c35dae5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca203638b2d8fc55af51a54a88ef0c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d88404814cb382c0b756dcf22f96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e65adf5e66185413fc6ffb90bcc07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109ecc26fad5018cdcfa3b33284f4e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796b069cda02959136ae8b94eaf3ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87766c3491b08a4c8fd9a7cd14bdb1fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9778df3b80a54b5b43600fd9043f396150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24819b3b7b9eca3f21aa393d564b474e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d542ba4afaadb77aa54aa83ca4703fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d02d1c23a25b60653e5d3471ba3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9a2c8d1f69d8f5a87a975c6f559fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec14a7df9bef3573985f5ea34bda4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf157b4c2180b7af08bac3710224c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f2df74c2281753022edca125b6ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3d88d3d4f134240882580ee00e3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a4f815c45beabc9657fec309d787159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175cab07fc13f4e3e989fedc8ad1d79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46194cfec2057a620ae7c207ed08c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda58ef86c587525e1ec04fce9d49a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0b6f671b22482f45b6f490bce3781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3d19c8fb4adb45eadf6949de29dff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0886c4a438e6fd8962acb989d48c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a322dfea70ef405e41ccedbac2cee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6121fb9a846e60770d1a0e94a39229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78f402c3b15bad68a08c5de275c37c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be0854860847cce4b57b3ca7b3a94f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403a616c9cfbaed0b0ab39e89b8928170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ca84be56b7fba0a3abcebe8f810c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958774831b79c239cb9be7c8a30f9b36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd286fbfc93fa49ac7429dd13b93dc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac5c0e4c486726ebff87ac4f44db51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15a78122fff5dce9cd259168fb363175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5720629155ce9e1f22e4b8d5b1b399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edf66f8c4817c26b6df12d2792d1b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d48481bbd927b448851f4c80d4af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa07cd29d1d2a8f3b82dbf060695c6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b29e6a180c62a7e7b75de54e89940180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261752fa9fe0ff1acb0e8e96b65dc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9374707b4308c2f04e9193c007b052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e81adedd9b1a1459aeb96b5292ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7defec406fd78a56694ef232ce875d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d3abe6cc61a29fa8d199d62aad7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2b7c8a14d22c4c5c96c5203cae3b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db2c02006879b2b3dd24d5ce126a8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b95b5bb664dd733499af2eee2ad2268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5220ddf1b88327dcfe96b5602a1eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8244ee2d19a2653eec10b5389959a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fb185b3d46ff07389f2ec0f9a51d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1eb9f8f08e33a59d548727404949f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d98dded62364bc056d3bf760ca75a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f72fc0fe5c4cbc212171cd6106dc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119618c6efa6d95bb004d3bcf0cdd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526288379ca123a360b0aafb38bf39516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679de407539d2944d08806591c3ca3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d372b818ef0a5fdea6cfe669d9c6b0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63146585a007d124aff8d0ecc3042cdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7001a1bddcc3e7f43e03c40a57455d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c2fb0b60702cd755b81c2e1d4e3d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e435b8afcb5592fcca75f906575e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee449ceb31e358acf858f4e0167e9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba72e52b4bd84327c85c61dd4cb07824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2ed651f6a89ed424562362e857e2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc26b41905d144c71198b9c918e2b4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b851c17d71da72ab2e2f546dc5901027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb38b833316862aa4f25b5f7d19cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a475b919beaf17e97a33e715576240329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e7f3e43d447b8ad5e572887b2ced30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa3eb9ed893a6a5c050cfd68a0025331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49658b68bcdaa5fe9901f8150af4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e329be7788cc9fbe1e200feff383733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22715cf5f047ff29dbf74191767c094c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92543075b56c822ad5688b152420d58935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd48fcb50d6ee005ae5dc0b131a8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699984f76e3ac1a0b2eb3c5244326e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32c9e3d6819f70a4b72259f28c333138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a905d16f41169962d9964ebac0473839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cd660e4a4e078cf97bac0508434e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc63a75e70cd5650a0f4ebac5a4ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bdd66e82d3bd007a5610b8ad99e0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9ea58aaafbfcd8aa9b84fc13ba2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71731923927ad53222ca8153047e9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd8e6d1fe0d5dfb1ba56bbb90b651345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e26420b6c886d3596b47daf32eb95b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4137c4e54c6949a3735f53dffc85b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c64af6307078b60b16971e83be3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd6d3ca5795acd312a2218749d5f7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eff7a7ed28fb9a69da82685555469a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaeb503ed7f794befc8713f44e5f8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f085c0e62e5b680e894473ec4aa39d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f04358f937cde2f3aa094588c4c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620fdb8ec1aa11282ebadaf9fb3b60e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c8aabd3378307c8121111a23c2a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c893a532100fc3ae06b597648c44a3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2132ae284526f11f305ce558ff3998457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53f77b54e18d6a32b1876f9a6d2a6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4300e4d86a13a43e2c1f1e550df1f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d464205e4bdc379027f9fdeff4fd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f48525315a6a094f0ff22ba1341d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82544524918d2adbc2ad6fda51f81c5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ff019043bc222a93f9b4f3d4165663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a4cf87ecf5af475af30c9ab7165b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2200f727a6cdd30be5f24a52acc75965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49e724c9db8ef33e0cd757bb61092f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2c224eccde6e8e08a3a2656af74567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bc5baf6f4b2f6fe77a7610f3e37af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae047f8d59722f83df1e4bc1c859169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c50b70bfe8c09cdca7a4ad2486c52570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6733ade62e64f98486d3de0a19bbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa5191e5a21e561f7efbf211f87da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db456b05fa1044e11a16b152557ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea417c4a1d1ce82bee9ea82038479c0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4e94a8ee1cadd0d8ae5826b2062ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb518f30157be97fb49415de86a242876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139bdba4153a610aa6761d1d880902e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799f0ece402a823f27f47b279c1bf5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39558aaa7627b540863bae2fa2ae43879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc611f6b78cb2201dd6ee55fb61a8bd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fc3d6a4de671934dddd9ce1a3589781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817539782c27e81849eb3b4a4f6eb32d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aa2ec72ab2da63be7f451594b26b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740e93bed323cb42d0f3ad93a4027884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe298bf6bbbb9dda7b90479f22829685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec46919c58f6f0c60d01de06b11627c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa98b13178bac58a8c147afcf4e1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b6dc03a2b50b7bb1105633401bd8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983948468b5bbfc417780447e564f3e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79dd966e6b600c1328c4e19a9630b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274788293f9fca5266e2742e993c897b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612102ff8b0c77c6aa67aac5c16e3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09de4aadadccf5ef02035f96a43a0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370923ddd134e6fad2424e3b575612894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c81201862593597aaa2adaa4e438895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30858d7cbcf4686a1f4533389fb2d1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c29cf423d8f239d1b05ddbdf854c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a86c273ed9e875bfa82ccfc131a38b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178c444a174069ebae952cb770f62c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8eea40112e377f8a0cb6989c92b4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd9ed7bc59ce3e8affc1586276fdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c41503a73cb0047edc3d1520aa531102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067f950631f81b3b10c383a6703b4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47a9d4821cb075639dc7ef4adacca7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dbcb9979a67f77989670bbf2e877b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff68f1c2d55d6d0051cdde4d06d862d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946bc556ca50b9346b8c857fedf63f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e7e84a6ec8232ec6d044dd1d00b6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627254034f8d34857e8ed00bbfcacb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb98c9289eb03c6a827171df057ed66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7924d558d759232d4b8892017ac6ad7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883df8173c07cd6a35f3555a1e93bce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fa5d9df264afa6433064dc2eba714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d201fec9779a88c97cdbf40709ee0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989009e6a13b82a292880de7218aa1c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a182c4e22e581fa175ed1a727178f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c29707548a50ce24784eb5c03bb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19246bb84f74752ab5d0a62e2d9c940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38925c8e54f750b8923617b3326b6d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f99d1b7776d448ce908468bddad1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746883788035dd9b6828831ca6be005c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb7bfe91e94990919b8e80f654699f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2201723ca1c51d1514814fd939bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e111ceff2ac49d674acc3c82a84fad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110259a7f9893fe45a8d14d050efae9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e933cf55377596d67fb2c08aed33d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500adb737fcd0baa27bd1d6f6857d3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb57aefca6702de5406615e3388d0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a50582ae450d55db63a597d2142ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d33044657b76ef78dd2b6850564dc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be32bf1e6928cab71f41ec388b5b44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319574aaa6f32237cbf8c94529e53c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f0255abf1b8cc4b73962ad7c5861b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df1522db072688427a4788dfcdd3b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f20ae596fed4739f638f6b529a953135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14a68aff9f36e5eeaaf78504552c55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350858d0529b743e09069d9528994a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d43b736b96beb7f42c9bad5b40faaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1739a6f7347f80f29c4e23ede82e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340bb883dce62063fdcd0a064e3d01a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa80543a23e968d9f28ca858cc804141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e65f2e813bca407dd46024ab327c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218556705a25d3a06bf90392bea1cb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e968d120c366cdfb242ee1e9a19c460144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0821c1f2628724443b3f17386b6bc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd74951bbf1f3d4dca6d3e750e12bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077e56f231e2b65a9d43485ca75d912147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d75b3c241638cfca35905f4e9aeee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c15f07c88be639ea5bd939fe1bd35c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c05db1b1a28f1c08d33b2f8243db8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38e0406f16fe7cfbdfa7ed8e8ece41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909f61a4a0b45523ff88acc57adcadc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c016a3edc9ed9fe5f6106c40f51e32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2229812277f0a9c20967bbcd114c77b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d838ec1115a2b0d8c8a9bb5ae6e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77246f6ffbafbe4a93f9fb43afc81933156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848d9449ed543fd6bab82cce2be7734157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301bcebdcca12b98c752c760f542245158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e9a1af743a9ed63a1cbab8f655fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdf21d9481841cb9abc9c63c732d90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940593c0fd8de57b3fdc6ea6ffd8e66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82861029f5a61410aee8607d189366162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba39bdec0c0b48f049abb0f77f8da01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a92da4b4568dc5e51f0baf97c1ffec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb9c2e045a0cbf85978b6cfceed88c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864930b0be3fff664a9938fdf5205ff0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954631580ac4f94228e4364f54cf6d19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b8f05ac4a9b3e29c3d81146dbbe46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c1706e8199fc5ada7eb6bfe9b173b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1f92027edb71a67dc28b9368a02fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614608e3dfb9b0197102efea1972e7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af0d90639d3eeb51a6a489c655087e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a165feed6323fb3907c518320065a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2be1a0b65ea7f81953b545f33ed5f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>