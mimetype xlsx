--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d02aa2cc4b6210c269e9ce6f115ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d388b6850e7dc2ffcd2d8563058062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abe66d3551d63edf94652b83f5fc443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eedf86eb31d3e1f48032b2a5203aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36f1f0780357ac8c8f0d72901af4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3345664ee9ff6d8c7fd6c0d3d0c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa55fcea64f26b5ff5e562e3579d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed9ef2e456ac17ad2ac018fd527dcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1741f5bb657bf67dd0346c4087d4f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394c78473c1ed3513738b97bc65e7aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d064b99675156d245f9bd89a566d8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c80cffabf6b34df14fd164c5419012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a913dbe0ffa44f4d5db0e3e7ccdae8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c09e48c2e4544dc4f3c71c8409828a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac2d7941cc90d3c22a0c4771485f3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a728a138c87524d738a0f2ab1e5dab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f3b00e87c4e09ebf501c0f1741a8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2547cd8afb1df3719d8dcd5ec17bf4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17456a50caa7c54dfd5716b84a73737619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941b9a7ec3970e6de1b598323941f9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb4db53fc9c5f816499bb74989ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dda1b8b52864e6144099ceb74ba1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc2c1a2ca953ae53c37bd01794702923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecd19e458843ad6d104de89e2fb81e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef5db5ea9fa97957876920c1fa94625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270a545af5d7e7acb190f056d06775b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41226e27b718c04322c4dede9c2719927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f403f054ce3148e1f9c5d4ce52e1dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749c6b538d34dd2d97e598e20c93c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b546c61877973099db777e4b0743630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbcfc74771dfab3ccc4cde8b62a99d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3697955804369e131a7ccb569990032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b83c7bc38573a671873ce7d54f4c0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980012cd7878f7c396ecb9520d81a6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b386d1f05636ceb88f1bbb6de83b9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320971ed3e9090a7b4ff6cd20b49a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc8b6f112bea0f6f1aff9ab1c812ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50866663b84a2934e69911966e39c1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852593428ed04e0daf1742ef63402f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a78619e850841f9efe8f9f1cb403940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfffd7fc921f07277f8ba69ae05fa5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953233b18e5772227cc4e2667cd65c2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f07ce5ca9148eb0329dfd3f219d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea84d920b44d710bc4982696b133244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88d58a33505eeee4693f34f3b73eb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986af47f8e6206f8541b99d2507b7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313deea7e02c0ce3be1c7db4cc6105a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb072d6069744ee00a5629991cc2b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a52b7f63c97f609d36c7601d8a2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5988f4ec687b18005d4cf8ddf4bd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a649ef56edff1e549d0fd459fe7fdd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280369acb3fb172aaa8a1c354ac0c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4d72020319f1d191a417fe692d24453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c4e66d42eddb5d75079908534aad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318c7774b4e2cc99ee4a5ee01c9eba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef948c315c905d5846ccb674de4e4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b7c4f2f624480b9e01903b6e6f2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9f75706d81d2184ad76deafe901858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a2001cd0f217be32e6f823895bd1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f231a1fdcc46d2e49969bd132731a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11ca16505b0a25bdf2f18c348d43861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4323dc42d8f570d3f49036b8a5af062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a46ec8237d736bc3c4d24282b47ec263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bab96cee02e7009fb685966a3bdc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537d47a3d6465f5f71ab453bb4eec5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fd09df3327d37d0041e9f96d4469966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630ea8d5c9b6f1a8bc602ce0c0ef3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf15314531567efda5773671e5e2c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1a317fff059203485e1ea49b4e39869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdddeb8c8b124aca5881f9684da22bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee740c499073c36ced7bddd18325d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c9961c5c483ea344a3797c2dba5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8196202975dc1ff8967c657fb32073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d3bbb25174044640fafde1c89db5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3304b6656ef0da8e7a927e73ab0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73339404be0ef2f67361a8a9798b8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc283da73d5fcc6cc44ce233b1a53377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd25c51e87a7f5cb596e38f7386e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a17518a526eafe0981b94a5d2fce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c06cdcaa636b27b8cd38fc4414fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a584787130c2658a722f7a3c355e1f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557688e9ba20b390ac67bd0aca8237cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ea2b663aab31969bd8f2bb695ef283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9210291ba538dadf6d10fd27f16f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3e45ee6b015aae1eb50f2ddd50d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbf3eacdc7f1495a94cb55fc4773de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086fa37761a9b38a4021c4aee3cd63e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b011e5a791dae6c45d0eaeb6b7791f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabeb1491120d81a4268caae33df4de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2dad82a3350f871e219e146c31c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b683eedc6997f198f8eca8cbd2ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a937b120fee1ff51fdf4d13e92021692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e043c1e7023a72c5087f1884b46193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecaa4fe0caf386916ab9476127f15494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f85023df85c42c36f4999eef3402b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9779237264d0c3deca06e72fc9b98d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b992c24dce34176b661bfc71f7c5fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba673f4363e16fce9ede1cc545a586b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213737d3fa1c0c69fd64b1ca2e674499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba310b04e0dad5264de6f46170efbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c16e50b6e3ae5afc5e50b25c4e4ef2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd6eb6e03db0ee302bb5924c0555d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcffa48322036a110475672c1216eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd62cda3b448fbebabafdc7bf01436104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e002af4c2ac3d7ee8fdd8448af37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f173f27eccf1e18c464956f0cc97a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9180093acfb54ff1492e1bde25f8a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055165b5dde0041e10a2c95fe57c7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256c0cbafba0ca205d57b19cf0ff086109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6a0fa7bf97e48f143e50066d28f0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93bd7292ab989e070f0dad0dd1472c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb27201c163643ae2f5708e743919be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef9063c370607fd5d69966d6c208e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd15371d6444001618ff759a9e5215114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886312ad6b0add9d02ef567833c5aea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d847cd49811568b737b46f8bba70fda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77190f2b80837bbcf1c9eb16d51fcca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c2bf6049333b9e16f846d8994db7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168aa622c25126ab8e0f14ac3eeb2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473cfa0cabef03088a03f74827fac0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b11c8ed8a875e4ff677f238ab8d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefe8c8a1a25cfbec6fbcb685d4342e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b9bf4a29dc65a16849cb423d4b435123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0c57521aa704a42ae2e4f722993ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e47557a66f49aeb64a0aa6a230f18d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1a3ed0601f338304b0978f65fc98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d434789c7dbd09c204dcd2c332d63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538bff43efb1359ffb221ffce68fd66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b9001b319db2c23785293a09dcd42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24de3c3f95ef02c500a85280b22b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c5bd2f94f0d1b401361b380643f41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a4b3afb2b5b5a1ee4c4816d104750132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d470a7f8171d129b49c613a43bab9e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba16313cd70beecbd85a7765ceb01d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1446d3109c6d31849f7a58201bfc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1538272bd88a149cdb88d43fdf43802136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e5a85ab1a179bb09f856f4be2850137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18ff1d32dbec8573f76aa5c0ebd74f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d0218dcf7d4724ca61b6e7be4f67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d90abd41c7fa664863895d6ff509a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755cbe2404b769a88f69257c546081e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908be2ca801b6718cc30b49e07da1ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e1b6bd46c7980e77288d8e976010143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93147fec89dbe3b95f73ed98c99cfe81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19fcd669244e0fbd177507dc9fb748145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4963f435a673bbdf4e4d815fb0dbfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25da11ea86ae8056b579754abb94185147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b703082963b4e4771dd6050e43e272148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2edb7c2d4fd7952d897d82f1a7df5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf6ddc4b9e284460bf53ab2d834a55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60585839f24532825aa24cc1369cf46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdaff4a4c9d45eee69156a33b50316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64200dea3cbfba490c9c6860ccb0908b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b1d049cd874981e0dca978f979147154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4842dc45ba38e1388115cf3bcb5bd3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0163c6edc6503dcdf9f397751b284a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864680dc8c20024115a7465caa7999a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d07545d064cc92b853f858a09038a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228439fcca46bac38cb02cb7f4f8a73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bfb5a335b0c6af2ec28c7ca60cbbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b8ae62671d59da4e1c8744a5f084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f3147a84ede8a11fbbc80a82a0ab6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34495444475343425121cc19d8c33ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a4aadd048fd27ec49025d5c32efa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e91f0ccaecad1a334583b8431e0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185cb4e4fc99b59e16a41048c306c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d1a082acb5aa2dd76131fa3444282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511e47a19450f93a8d528462850d8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e360fdfb05e2ab27b3d4f39ce00a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90966749328fa3f0baf79878b9e28156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce62a9684b37171717c09bd48263ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3469ea7474a44b6ba184d0eaf41e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196d543971c959b998bcb0f9162089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d35e0d763c8b2fa3bebbf453342f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa6d792bf562dc1ba88bca242176e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279029c72060f68270d291d7b21416a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0293c82062d612c2bb9ad26d285f17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd6e91add7fcaae523ef9cc5c03ad0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945007521d5ca702cce60659d25b408179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd81a1ce4f70b817b15bf698858ffd180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9105eb335e20fb96720831b3a9a25c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f86cfdaa0c3501f2825c9236e97c8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13950dd6f44db5b789286e45d312eae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e5b3fa252d84eea9d1a0345792bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa158e2abcbfa7726da2cd80b8ca05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071fe669d626d8f2f78a2d5acc2eda56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed450490ee181d58597ab384b25d300e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d05f8eacf52e67afa52fafc20dddd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ae645d7798c4c42b78a4422e62f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab53e23235f76814ec425004d116a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7972f045c5d0e969d0b9cae698b0ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e2d1fa0f925630114aeecf670815912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb8931f697fcbdbadb68d37e5ba98f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fabf13510f8f1760d67ba43616097114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4aed65ffea63292a3d87f016760bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829a5d79fab32a6f54ef560b6a94e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0fca9f0327403a86b4a17a53a48a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83f822aef069db972960e371d46ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f8a718239f740818cf5ba83c6b39b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0ffe1f828416aa42388c8a17e77f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7020eb64a93b5397a57a8c0805b32a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b22abed7cb645de60a32783d8f4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f4b3e3682f6529c81b24b3001625223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108de68c3efcec484856ebd2631c9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1097f66c23a33a2d087a416388c36f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929949f7a7ef7232e74bb42a8755f0ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c292d6ae9787885507aa0deedfa67b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecef7c1b9f32a5d477ba9e65d5d59f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4582913b103873336929dbd77c446f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c5717172a218d47c9c846d40c2be730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d4bb76a15107a5770cf560df2a9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219c1edcf28d0d470d16b0c63ff1e0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f008c4e49a6193c3ce39df8fb90ede33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11960fadd3fbb078c24cc18a60a9da434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4fe5b70b6042baa1e98be7ebc4ba435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3d63083dbefdfc45abd01a7d44b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f00abf44286d0cbd07ffa4288d5ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40cb702bd3f59c218b571616d484ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0383607b552d68914d31543e368fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4f2392379afa3d23e9e8f41ec8c5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e871351627950a88e1d0d147ed27b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a5545b5308812e4a1e05d0e0ce1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef6202e4a4520f33c026d71045ec2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27577540df964049846394c09483b8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fa20095858a9fad2d6348dd0f42cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e270068ffaebc1cc3d12e9fbeee6ce646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bd934ab402fd8a2d69c120628264d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d8d8ff0aaa7dadf55ce93b3a1eacd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6d85427150b513b6d8434d7b3596a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65e813d4f9a37ef2b8ace20705eae150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06423a564e58db8b57756e46212f1a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455a7549b803bf29bb320a23db370c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66dfc9588382bd46d5d425e19f848e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b1583d9c188326db11d0b432195854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9c2c5e558d8b37fbc35d41a7f24c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb01abb18519d67465858961c2dd8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406662a308c6712ae10823b3c80f3a8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217040b78d28428e24e813ae79c6e3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c655a71583cc111090dbaffea90f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8847fba39559a707284e2232828360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb17ac81023ed9042a77a2cf548ff9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c26e3b721291fbf887d6ddd1ba50662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae90b77d05216fdb92f3a0a345a90463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4457816511f66ca6ccccc3dd711bc7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988bbfdbf0c90ca28da21063027060065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5665f0cd7cdbbcab858b5e940982f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e22b0bff9fe251aea62e96cfffdf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d1ff94f9f1ea1d65656770d93ad0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423cc5eb1b649d724edb87ff97521dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414981c1a7614fe68ddc1826a2abe93a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c08ac7a112ca45ee31cc3fd972f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fa3d74e37a1f45af767f7331ea78372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ad8cc690cd799b3c7bec20d245cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f9748822b674a7ee1c2ec057211874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42d15c0902dbee154bb4cc99a5b55175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc6b930be763757fa11ba36721ca1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711722c941270b2d9770e21fca0b5fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cacbe81782a7422bf119491802cf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0491a7f87a909a6a83ecb670ab47c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f19316805970fb9b2ef158f044af680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f37f0ce76e37a8c16dfb3323a38c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015390c60fd95ee7eb76e72c53b74782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340f27a05c41e3b579b63740fec49f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062cfd4fe04b0204b49a12b04244cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79874fecfee44d490eb12c1eebaeb88585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c12441bbe8fae39e568072daa039086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f068e7b4cec4402dd4f74793fd93fb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a765c6d93e35aa52fbd4df906744c5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891301d3430f92760c7ace8f5db3e74189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de3fdd01d9d23a39c5a8cedc3eb6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f54e4c701f5e253aefa459b8c67f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa33d5d5dad0c3f299133add3d74ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794ce4d1983cfb809d45314ef1f3df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4c37d03e7ddb91fb43edb8b74842b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e0e88367347ece8769b8c915abf2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b57717c3bf2ff84d3934a66008aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ce6c66a087c662f4b9d2b23337e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8261775087f0a68fdb7fd8ce2d9990198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed45e6e9cdc9970d66462d39110ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065023084f2fd2ea5cf71221029341d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae817a9a7226bc8a6acb663d961da7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca748db19129be420bd3c1a0353966f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ee67461bd53c6838af5868d2c1c19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d62c0aa766a9b8b08a687192097e62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b279b48e00200664187a3458344de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a6852349a5507d6b26766ab24520c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f981846b6b1925c1aad36dc437f8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9ab7344f962c14224f9b76ec29d25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dcd1fcf21377fd95c9a098f062abd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02fd2ace8463c3c8de61b94812dc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70704e31e260b5cabfaee508e8494ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c418da964987008d7d785c1253cba5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc65c6964193b1710a9bdba7d03e909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47215b07aec30d0a0e17f6318c065fe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734b63f32f959ff8e805eb9e7bfd2e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba3f29ef0669b8bfee92c34fac2e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fff2a49e30ccc9668d9ce1f11748e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5908769b1be30af37bc77aaf663ff24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd4f4f07c9ea50166da874f000703119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da6e1d47f3fe269f005e5d4ef4f613120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5c9f83e0bc0ff737f26e592587a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3271ccedfd57f2cee93b2859bdab5f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2e04508d500ba33f50aed6f453114123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c6be48ddafe5687b10b7fb461c9cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d99eed62dca10e7369183ce5d294d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d674c628479ce8395c1550dc78b8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21f2e1939f9c3377a9ff3b054e5bed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ce5523eb4406214793b02bdff55f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f3c2e9a5f0d8096d5be4039c89e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e1479d2003d0a248a7585ed7ff5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c56c26a0f70524a0bd40e559a3f0dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ccfe5e657678c97ac3459852bb249132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e368a79c36bf9b47a9a38556a2efb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4306c77259b34ca1df0770fb11c7d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da99a6ce9350fd207f83f90857bbcca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a072c904cf7227dea63d6c61c5bf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848287dc7a12180c3bf3f0282194fafd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899776052297ab0d0a25e16d6cf26217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1d28bff146bfbcb1fbb1523e527fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521dd85325522c2486800ca81376c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb59bc474c9e5324685e743330d5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dd13e7c6f71e4edc2245739bcea90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a7b91245181d283a0155f46de850143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef15219490e8baaaa7b160c0d98c051144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be354cb3befc8ace1ebe9282b7e0763145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f64f861e71624b0b4cd8725af09a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219fac8604b5a8e380db0a935c382a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee64947a7a8d5d835817ebe38d48ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4eeefede42538ca5ae0a25f02c486149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213af36f3d24f907ed7dde2c4b16c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e12658846ff460d4c935b5e0f9798c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351c22626cbb2b8165f3d4df865834152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665516a94a151d5c6be7e1b1ec4641153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5910e23122d86abf270ef64816c5cd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f996d95cb32037ebcd47179784e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdd30f6a0e2cadad7ce1ca03a4776e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013846a525057d126b6c5309c6dfd2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9270de9202d614cf5430ec22d9cbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae31e86afd47b942580608ab95545bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb4f80937ac4afa2a22a69abd1945e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1acaab2db7c2193a226ebe6f5ab42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c80efa4f08d4df532bad3b440eda6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407f584f35e16ad70014d082afef18d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961504980664a18032bda4a4ebf06302164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942162161cd5178dcd3eba4a1d0cada9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36081f6f517326d3be1acf8a16d22f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14abf09f60ecf7f9fd985c51c0f5d19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231af6648390a612d2e0ab8cdeff81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d84ac4606006d48dca0802835363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9b40735f4d1fc2e2a44f34d22029a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9197f84bc4011fe41dabfc9d6ae7955171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe930692cc33efb217c1083d176959172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b1235202ea26d95c7a92cacb2bada173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888b60b8208487193d2a116c10ba483174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>