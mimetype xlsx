--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be539ca3bc559015c3d9fed457dd21201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff0f86ffa8102f3daaf2e7415a507e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded754a0030c1a80a1adc03ee3aa383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fe5f623ade26541932c9767678e1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181158daf2882825962f50d56e7cef45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c516e80fc3384576c41c6030b4c2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908994a39f89440cf5342c7279c028a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66930447d8838dc98e87ccc67c0a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f174dfec6ba7d95e6b25c640dd079de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b5d945e4e84df810e0e037a70d45210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ed04c3cb72425dcab14a68378aded11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad82c6dca9499f7c9fb0ed0de692b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27ad68b3f423967e28e61097a495e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a0082689549b11ec19c3edcf0264a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b82e1730a621a1de24110c9db77c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8026da4ae35da9e5fa66ca7ae677ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083245c89c802c660de7f9e8b2015eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a121179d835ccce0d9f20406d69d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fca7a485f1a73c51a552bdb98f074419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0fef2446e52c02471431f1da5dc8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa42f2b62df512be7e4b7a66e1dec0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec49251747e1278dcdc7cf1892b1c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61592ac5f932d699ea66c5f4a73493f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337278a9a05d9b871e8a028316781a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790dedd3778689acffecb60da77a39025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d4b5c24e4ebff16bb62b0786734e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a9b25ab887fd0def50473f11a9ce627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd68fb7269628d44160e03ab4a7d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a787fa26f4574506382baf11169129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f12591aa65730926d855b4e6a4eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c6562662506b72f4c46bdc27283731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76feab04583fe54ade081453974d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d94983fb742d705e0dc5e97f5ed98833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac56f8286be86b47a7cc8392202a8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3d1f79cfd15c33ac0e721d47c5fc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ed571b6c7df33c488fad254b5234936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845f5cc4ec816f557a1675216cc579d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8ff6f9ccec769a8edf5c0057d4a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a632270d517bebe4b441f5cb968a2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2c9d2907fa0f9038b8a1972eaaf3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1d46eea56fa8dbf596467864a575741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f87a905d6cccd8bcde53534fa188942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607d0cfc9fa615eabbbeda9e4655b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474237f792d3cf237e1607fdb5e04f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e2734f181c0c309cd0a7aceb9634145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909431ed50c81eea6a0a345cb3db7cfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb320040bd6176378bd7ea2cf0675847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9981d5aec74a99fb0e84dacb2c51448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee091e6f4122503b3b11117ad086f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f16117ac6637ee83a8f573542c56750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5effa96f1c848cc443bb1b213b3d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac2b0326f7cbd19c8d790a4cda46c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b911a832b6c30072c400aff50f81c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2b9bc546f2f4a620715a57f309b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d326f0f82f2fef8289e71cd0c537ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a65f42d59955fb5ac5378b065b534d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e080eddf539276a17389b5e498ff857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb07d1902680c037f7232a9ba10df558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e12a1c5d28798115be7dc8b1584e5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bd590acdd4ca2bc5ec66c409f119b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0f59c46fd7f0fa714d5b273d3ff561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422769984a905c60e47eb53ed68841462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f0189499f1711714b4404e6fc27163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bd9e7985af12113d83ffaa315f15a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aa5d37dc9f16e07682511c4a7b4bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860cbad5cc2fa23b11ea183f5f6a2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f790ae7876cbdd6a272e97c8b823d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69b5648adfd14a03f9bb28605fef268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e76042b068a0e768e79042879b52f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1820707955ed610d4805d1aefa35e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05420712a5a4808c634c7f884eaff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083801b1830808760cef287945809aa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47058a66f8d151644a1d209cd33dbc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b940bddc13f688f6dc2153872d7072374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c9611dd5a501fc80161a6a5c947ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445295985a7fd9cfd6b194eec88c67976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9dd02f5854e91e841cd6557fbd89c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df970239cdb0fb8cdc9dba509c6447c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99733852b2295923b87a8d75885fb19179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da52db7af8b5e8d3818441edf3f6ff480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb46f147bba05c7ddd37624e27df8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0482cf370f977e1a6772be8465ece82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac0c28764ca1b70f1c34944de513f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b95fa3ebd1ccad7d7646285a2d830384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e22039daeacbbc806238e6e294dd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54265182fb0bff75c37805f981e3d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b6ac8dae30d79c0b06182767ae1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b01879d6333b48f7ff57da2571da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e66d07cddcfc6e1aa9ff46a4308689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2fcbe919394d174f8edec0227e8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd0acc8ced11cf29e06b053cce40091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8b01cee313075037c58b25cd3a9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b74fa26a0864f4cb9836ed83576a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0673ddf17aa74f9ddc9c268d9954094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5b30991e051c532e7cd4ff3cd6cc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a43981929841b78bf7fa874aa397b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4b952d2af41cfdc8ec3c1c702ab897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81655f8518a4aca5db41988e5812fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f1640c10cb0f4f10f5b9820d6ce399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec7ca5760a1e663fb82fcffe30024100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc376f68211d286e83dd8b88dfcf09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca335ac26a43443dc880525f7d144102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c1f899dabd4b4d6218b86daf86f75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa98908022fc94066b403941bd20795104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d0ded1663e6c3edfacbf729af85db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c91d1d74741739a18bdd3539ddb6fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76f549d1a0aa82faf76d6faf3972a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54fb1c219b9228daf9fc2a55f987b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa2a5d795ca7deec719ab496b53721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9912e4e0042dfde10be60474f7ee9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcbd8572881622e5ba57a101ba4133111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bbd8e839b22251cc19d47aa6159e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb0b7b5b738a26f93f18811b4e3239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4ce0d492b12e52b40c858e41aa91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0410260618835b46493b68f990e15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a3adb5d6b7d3ed5ea6993f6cfa6aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215d1613e16a958d56d94ec61df137117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3dd21b93aabe413ca84a1165c73a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33bcab56ed24518dbc95d613a111d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3607cb79bae85b522996d559f1ff4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf24cc5ce3d4ad275df9406d1da81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c0c81e18b56a8872bbf65ac0fb678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba88d2b66a24312e28884a6d7ea4a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2525502d57950ca3d6da2048ae4ea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e34273c83d11f73fde9c12741457125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87694aa71a173875c4f21380899b47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077d0373d14d8cc7f50ca415c824a50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55b84888009410b6b11fad1de22e01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8923f70fff7d8b4e89637ee3d6731d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0f5f22117ec2b86cc06fe133b4f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a8e757d44afa8bffa8742557f44ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c0dbed8308935d34f8e5eb284eef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00cc34eaa7cbc97bb1a1199716a86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb847a34138708102d3a41823acdf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7349dea16a62d4c3133d389bd4f54fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94da12a3b01ad11508b1f08e5d1049136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38c8d95269d72ddd69170661f3bd36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46dd15b50551b3de0a54bdfa3c1fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee4a3d5a9f9478cb262eaf1151b1f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aea3fcce7e441bb7f05aed30a5d243140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f919b66f076dbb9ccde6903b95450141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a86f60fa34cee36c46ae3786eb7584142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a493baac2b138d2af112b9b07d4aba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4503c745cc9f9ad864e61c645fcf6d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420827078cbc1c6a5f54603cf00cb5fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68afa5a8f3a32d68e9df35ec5a8afb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3b4325c927d95f152e8066443a59f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd75b80f443faa965300a090c4cc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae457c23a34bdc54cadb7852bd5aeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4139243e39f659105abf11f7525aa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d769692833d3e21617c6b70dc71b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea8631d3846f6ab7f65db736a73c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e881cab04b71c2c1fd538a9e445ff80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6f0c249d63a2f8aefcd1b689a0587154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7728ec4d538a2ac4efab720db0100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6eb1ddb7e26184b4219b652b9bf7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441672b2d0dcb4275b10aae0e18e402157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed0cdcf140458656e47e8315232b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0bd01b39689b060356b354435e4c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c575d25435a2a777445e6f2834f237160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e228e40fcad015d4bc373ff99787b01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a858aa30af184581e003dc6ee372b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a268e0768c0c03674c40ca152d64e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffad807b805686012d9f8fb82162f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf04eef862362af2dccc2aed1ec68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee26a75b597ba7cad2a8b7dd2186bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ea7ac908065ab7136e765194042f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c82b751f181c787ab6d445e94c1ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59289a6a2da93979b7d88191e4c5a77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702caed296032f69d78d92768833b32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a993aca23d116a9926da91af0625339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2998affdf6ae5666d779da39e8e3c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025e00fdb1c5f9e79bd340ca5193449173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc146b1e7f635cf637860d6f6638a12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c78d7ece48c7fc7f43e2da131fcdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfafcc0d452edfcb2a70bc7eb8fdae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf697b8ee88caf07828bac549785d06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646ac07b958f44b16470271628b33c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda5ccc7c1096ba5b79d2ad6af2670a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cca88bff488ddbad123b7870dfaf8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7469ca97ea717d62d484329ae3702d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adb4fd869634d8ea3c809a401ccf3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712b5c105714dc4d82c9abac6e580df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f160384cb07249589ea8f88772184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b32f129aafb98b2612127b637b97635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb222061022beb9054b32e371427f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08aa7751f08990dc5f9ac0dd464437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60048f8d8ed4e6c69e989ca3ed05efab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2df656bf831e4a5ec4ce70aae1a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abdfe1b552efffc658cd83a0eb72c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03f054884b644fb59838dc492be0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416c42bea270d23ac7e3997b40e190612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c4b399bc404d7b1aeec62fae1e92513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c14951328fe6df095f2852b3483014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce7ffe412ba07b78f1861ebee593315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d6757425f065e6f44c9c5f38819dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b82db82063531c143bf81db626b8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9f3ecb0194f6e1f2b32ee11792a8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d177e99e9e8c4ca8b5227f0cabdb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8fe6c132392d56a6c4e9bbc40313d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53aad5292f6ec3ff386181c86dc26521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c47e811c564398c81d449297946ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb8df11e4b42707a8f5d6e410cc9a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938fe47d366dbf98b6a4a1a6c3111424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f53f3c4b2f8e8f55b48678ec82a47a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e879c7fea9adc5c270fcd331bae6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceedaf94c6a13902a4120d69968c05127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b137bfbbb08b434f87cb57d3b5bfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e52ca3f8e370170ac966fe94f87b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e9e29cfbce7373b28a383fabd4a1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe523268ff8e6b97a9a49bbeb63d46531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f21e279dccfd458738e81d1e4a1c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45f9170bb242882e4397d3e742cc0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415004dce2a9f092362bc6dcd7cd20634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29dca81a7c82439099bbdb4e99e2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632764ecdce0a725e5527ac6b3255636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293fff289e08c26e3e94fadf908dbe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1629a7aeda5616aaa99a43e5605bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978565c7f44ccd69a9524ff1ed26d9db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1132d4a0c79a4008f01bc588d195440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ace1bee9f011f14584287b8bbe0e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927578c5ed9122db8d7c5afd982bcb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c8edc085ad55b9ee3f3cf049e327d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae78b10df1fe5245bf8a81b5440f9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96c463ca91262b7e06105bba49c87445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc37d302e21b2c8c692b48d289d91f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd9e42a9fe4213866b57905e20a9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a725d7484090591a2eace7e0b4a77b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f65d1379baf99ebbbd432a18107a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602132de41b2ab9b6135b38b6dc6c1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502461bdf02bc4cca6bbd18468c90c7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09483559e246cf0c2326bb83f3b5596f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8fb4236c2b314a14ceef418c7468653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d11b8892e00896a7e7884e803cef1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97684376b397b2c65cfa2d7425f615a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632480274eb8a17f151ba44596c302456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ade60fdd753df0209f81d3840af7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e633f579804ffac298d426ea9f0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca55c41e65285bd11dc1d9421a52b0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd62ef3083b2d8ae74b3d94548caec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b75af2ccd197635a9fe6964a3eaded61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e4adc4f63f441d2a630025b5e3da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3108fbe9a11648ae90190779f9929a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2aa99fc64b0ea1c0e841e287ff9d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e46d7229de8727e3e466e2341f3cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a2a066be40052ca6e90ea564a59a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202af7947d8f25d99e64539e3cb795867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce21a8ea05c19a01c60abc4b88cdf3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583e00a4a237dc24aff9d94531c092b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b730fa2c7f50c0bbe43fbec05742870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796a7c99a804bb5ecc5ab9ace39441271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c3b5bf205df3fcedd26be60fac16d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90e637ee965a13f3d274e127fb770b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14812dfedc9a1d6c43186261e4bc9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1a50be919720a2ed25c6e91a5979d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485132c6045685d7020082b3cb3ce12276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ea7c70b99b8b8aaa407c8d11fd5ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961a94cead6da09966c278e8378a3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a985280c1ad13023d2d83dbf93d41a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14ff06b241bdcdca2b5ff92e0419580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4954840fa5f8139a24db1967fd9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c151a947782a280b9ee1f6a05b8f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff55735276c733f660ed32c39a34183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359354ce310d4fca9c2b9df2a8f924d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f3afdffa9ea01412df58797355dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e3281d54cb5e48b91ccc98d679ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6bf4eeac56ca91251fe75b971565887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b639143aaed1c6a1d7582a11f4d34f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f35a7414423881a8012561165ec7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f449935aa70c7b67b6da3508f6f48c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea265dc205ae8bd243373f03613ae691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf3e9f9e8743dcc86a822fb877bb3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0a9d2ad1f00f6c0b4a446555bd92c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555fc0479c1e19edc8358e643f37ca694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767d23ff64348e19b05a787c81d32195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594eb7878cbf39932acbb6cfa700bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5f7d920e7903c4437001a29a7712597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d8aace3ed271872433e0630d9a30f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ef98ed51b3f3ea757fe6e1ae6542699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f9a261b71849836bb6a1e7df5b97d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0279c845e08b4c02b72746eb4efe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcd74be3430425f122ee4d23313772102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19981cb25ad995bb1f9f9cd133ffd99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca70b779a33b143a8c37131a2c588a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d514d8b7abe0fc072d788f65a211a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8db4d23419ffa5cc9a478d6c53979106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f89ac90cdefa6c783ea45a63f47aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a8df11ea416895f895c43d207b70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328648751fea54ea650fc0a7ca2f50c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0cb51b7574e3b543dde898d4e1b30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66be446ead3fc36ab526c9be132e19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cb79d2e04ceddf5a57ff8dcef74de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f37a9eb8a9ab6ac80e9d600f2707e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194aafd7a8091c0ac5b7ad476a58b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78855deeb99587f397f2a24b4ed58788115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aa917763d52a8700d304f7f7b1204116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526a4310fb7a9c6dc29cfec8db02258117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63f88c2fe0524de060592f1d5a6799118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f811cadceaf92b919761a0373dc6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f0715f2c6cec91176680f744ecad4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1843377587aafe154d6107a7cea627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55b240f82f814a5988ebd12bcfe964122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad1900b86866c7fe3c77227c6d458b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c202ca374e5d0f7d72fdccdb6371dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2bbf404957e735c1370ccb38ebcf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d9bfc134eda0dfb2598399bf1c480126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3d382b4ff57555ab81933262ba451127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08a5f671e6242259e1e1cdbf23412a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c235e14f7a603cff631f76aae3ffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e711bfe60db0964c9ab2c57c6a177130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f22a313e0da19aef1e97dde2f1fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e443633ccc5481caea2b16eedfa8f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fe423475f44a515d2cc44525f5e80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ddab785244930443a3b44b634154c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975eacb8cad65166781e3efc7f250e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7526b58a29fc284999b4891e2939136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ef107babd04874e77bac9c13bca1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ecf06300097f8d683e4c5329fb7f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a386d93cac7451016ab631fc7f667af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779d385214efcbbaadb5d500efafdc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d125994faaf6c94773ac656ec8f7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f368e3cc6de2083fa32825e0c42551e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e1db411faf00aec350cfb93a90a8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358f8979a649357edf850cbe0aa98b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678b37f94e6edf686e7465fb01b9fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf249f25f63b3bdab36fc198e0fa8cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf14dfff607eccaf383a89fa340d04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a238210c562f24390081ce5f96e6a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cfe3e67e4669d9825b192c811e6ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae069f4f31fd62b4f7d6fb87d2361a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a253cc7461be5b86cd3bacba146541151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48b00eca65552869ff0f4c96ba584152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c515aa9da51c4aa77b15ecafbb4bb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972e593472cf1ca33d70d157fabece154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a201377dc5d890cd7afc3219cece1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d993de28368cd337da298b93fb6c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f04042fedca34627b5d573224976157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82509657e4d77d8d76f7c8ec8856ea27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a00a8ffe73a7becdb507d828108022159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b05b128dff5cd5451a644cc9951704160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d406d738140a9cf4054b757c10de82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e942e20bc3cca58e25df89bd11d53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf7d6243ae2e308e2d5715e1f29bef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796ff2eff40c99576b3f82e2b0cbff9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0d3d0924b94a713713c192ef3c44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d116f7be2af8a06350862c1a9e175c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94d308ab9500714f1b97561d18a05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c01c6ea42974ae7d58f2f390d8c10e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31fcdb2246a4f97c358bd2b0aca0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d096a677117ac78c4738830199f6580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a00633ebd2848c17a58b07229327171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a014ccff0d1d14bd5cd76ce545e3fa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca5131b884c121106e036fd2736bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051157d0e4b38306af0665bab60226e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>