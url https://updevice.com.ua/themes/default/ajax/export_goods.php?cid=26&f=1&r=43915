--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f7c9f1969e5880ec75c97324c21311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4dfdb93433849d5a725cc2d1563d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86379b9940c716d3d1d32c96871365f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea794de89a2a756ee2f95c5cdb52d8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa5ec1f31fe0312fc689dae509e7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e6265168c35fa62934a3add2631e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c9c3bf9d06d8c8410a0f32c0fc0857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57aef350422b904beeadeb0366f7b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5668ba6681b53cfa9ddf3e170eb4a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a87c9b3ce049140ea57ce167a8800c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc43e4909624d32d6886697a4cecd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100b0134d5f22ea4c7f65c7940579412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87f4c7b3ac09e8f52836e3e09498b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3d61e7212758e5ae7fecca823ec7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a08a7ed248b3ec8fabb92c257a90f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897199e41dd93fb857dcea6d3bbbc2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c1e5862cbfa8fc51dd6e1f4bfd1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8316bdfbd204c00d07853c6ec99ea4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4bebc563ef884e73d11b158607bf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c54108ffb7b61eeb907d4953fc064820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42c2ccd68b8bd0d46dd577f20c6cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bc629de0287967798009cf82cd63922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ef8c752d1902da5211fedcfdedea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2ec5c10d063601cb7f196553104a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728683349f265b17cad1216a9a7587625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2901dc4316c52fcce20ceddf5e8418c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668654a1b9560c842ac9c18dff7ad527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dfecce106597c3382288c421a342e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1c7b2dbb74a28b5666026906d07529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaca6c01662f20a9ce58145bf39f65930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40e9e25c82a694a06d3017fc735ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906e633a516ebf597867f58719b7a7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1485402d5fa207d20ebf1643a4aac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de273773e6d57fd5b1f54573f0a4443834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6229926c21a9a3d569e0662601647c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0587d9b013ae2f92ee6c74ded1ddbe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af69bd1d121501ed8c7acfe30a47d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ddfc78707b6d1f395f7b6754eb1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db17f7817e99155b34179f6e7a2c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343110807ab1d07f2669e6e2963cded240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b875811563cec8282264b94cdb1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77dd98159ebe3e6787d61cf1383a8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a35cc3e8c5554216fedd8f7ece893043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645500869ae26de99c5d732230ba93244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49da134e813513e57d66f00c58579945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0ec11bad8f74e4d9b67719b6f366f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344e0b07b1e1fb023980a6041d84fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e275b6efc561a1ce1feaca60c0c8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d4a692a668ecb73f4dbbd16796f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ead570f0990660090ab0f1543d9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d04dc34bdc277bc54554c634bd34351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366a067f4ba49c31062c3ba6a5432752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cad85f5da1b85060f80643d066a6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49a44de63c4701774c2e947b0467e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459aa2912dc57e986306974534df0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d022c2776b959edaf54ecb3fde0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3115a2a4f0391af48c758aabdf9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f6b7d1c359c55ebfd4678496d6b9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047ae0b489faa7946c80e203652509959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd02db276d3677fa060bb2ab93230d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae223ca344aeda1008e46df71137c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0925ea45f02d5cff6f336f1a2a24762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148b1364e8c006b4a9420115397577463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78bfe443ab8b434f92468cd3bde79564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875a18558d517c72447a95834fcec3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e093ee96dba95229610cd92772625766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1bb88954503ac4d0baf4e3ca4c9a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e27a24e0ea7e3c12a5b7e4faf0bf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46547bc3a2c26833e7864ae17b75ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f87c6a1b032bc601e43ff3321d0f0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f5bd8f81fa9f55cb860213e5453b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2ca7a74c79a2d0df75ab255c8d3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49effe9a329f50424dbe4a05a4401873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28634ab4a67f7defce494c5ff8b0bbd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00240a91db214dbad18ad49a199df6e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab46d9c905cb49fe32563fe93e59ee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67da200057105c13b4ab81b9e9aebc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2323b3279a858e8c1e678641eb795a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef00f0617c9aab3f8dd713acebf9a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6bd3056bb4af12b995715879a2bb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a037bb9b3e867495cbefb6103791781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8056d351efb8cb7a5ecbeb88cccfd1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2e9a405f095ee0759f28022422ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a66d686ec7de7cb14c8cbf2ade019784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7910fd6257fbc255756154a1128aad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c48a202031d02931706cbc3a187c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3a1dee9b749a283552f50ddc3c7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c339999bee983fbb703b6cf001364888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8d3dc48f0244d0e87c6a7bcae74eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c99cb5f5abb3cdfb5f9f83eb58d0d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cef4825c19a718f63560d939683b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59af62bf3f1628aa2c484944d0083d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473530b743e9ef73dbb101f1ff88701993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa015f629276cef0c8c9d7fa6c41e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d6ee431cad6e495ee0770abcae6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0488e202ddca99952d6d2f19d866b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5436d0781d39d8d258d4fc09bc2b0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd772df7543c2bc395179601925ae9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263821df0d1fd3d5055c4a7e9b0b83699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81290912e17a45317a82be88cf2d9eb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1052a8b3b3bdd6372119c154f6235101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372d2c14d484f45b8236ee65b66a82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e9a301708d83fbfbac5268ef45e7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade06098e390b274c8871a368d09f68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6e66c36701ec2816ca463a0f0e9dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cee6f9b67421ac903bb4c151bd880106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1cc5d79756b32ef5d95cde49e772e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd043e3da047e3aa5dc3c3b3be06f52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb4d46cd91ce3e687f3c129b51ccc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf2655c2d380de03d0aa4e95a8c675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2fdd7c594ee343431541fb4af3c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764295e9dee8d7646002125a3f6434112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c33a8b834858b96bad8f25c25e74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d755892f62083e6c3380444b666ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ffc48f1845835c14bc43e69cfb6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77250be0f9a1362ad34956391f255383116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae97e01378d98a171fcea23d8122530117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb3873a2e25af46370bcc651f63fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a9fee5af1d6fa9375ee5c0a39e702119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304893531b8fff87e73847ccfc77dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4248c7cdd16ecf213683ff504b860e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190256791b200ecdace8cdf1d764fc85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2f639b16ba32246a7735530daec66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9563b3c7b576253a394a8613409a8d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88818c1501ff65f22ff2587944c49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b107c3d4b4ef4a99386e9aa62d6ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1de797f748e3dfd0a313295a032ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79d82102a60d564a8aeb33760b2a37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aeb715a4c4e5f7ce5596882c2fa24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034360ab35a77b2f6275ef5fa89c8b84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d103faae028823b7947d1b688856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b9d01999ec08680b5a097ae295255132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08229561a34edd810ea22de2c0566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb53e69920d019b1e83a1f61b8d8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1336e11c6bef82e34e3ab4f9c917c1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6be40abcf090651701b3c28331fd1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4fc23795074ae6d88ee4560139f63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee907f206350511d5d068739c0d8657b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164dd1c9232c8892a2c56307e32ded1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bf358062f8d338df437f46511174b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f99c95b65f36d24788f155eef417a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778d95b2cd06f84cf4d997bf9ee3b0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4c1d0d4c7f055c4346c6684dfdd49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748ac24b78a8e0a70d63844ff9cef8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f27c81128c48142821fbf6e507f54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaad7f42add427446b09224b168337146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22856835c989fb98dc7660f0749ab9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5366d1d86f023820bada03f5bfc49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e7755d56ec5aa1ebfa6f9d59edfe3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f56e5a16bfc10a0bd061348f96b79a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459cf0a91c234284f25e6797206cbfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9e3f7004fe3cb8b72b0dd1d98eea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406f8b8b99972880ff3c76298a30a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5eee95a12fcaa0c07f800ad6e209154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf363d373863c0d3370dd017ba59b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515ffe0d787fbb79807efefb1ad6043156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c4cf68db381b30f01c44892eeeac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024013db23a90eb1b20b21aa7a02a09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9c2acf7b97be894c65714da79d4bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25c55430711fc485bad5e54d7fdf7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa632fa99bb79eacf6a09d2c8f7d8248161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca5467f32a9ef2e1a8261a8d36ca47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511c0e2b97e295ea8dac2a81275a5ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5d2a97760d4d18e60695ae9b76371164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c9bc2128c565dfe91512e1e1f0fea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae3427f4eb1da240dc81f52cf215b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afdb651177d9b29d31cf93d09f2b6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec4998da69f34fd49097440bae388f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d079fb558ed9681e9ef7731f726c45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cb577dcfac98b8686b78c65e70cfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453065e5e567e1134a954ce35a301dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7d965b5867f6ee7ca84441b5fa3c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf9b9b2197f6c7b3dcdf2a12393dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4f704ad7d398ce65123ced0e8f38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4646e0a5b3d4f129f989bfc80355d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed7239e29ea34490d246ba4f62703176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b3d6e5290b08f2142037cd5ffc343177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb5f8897b2c69d9c499325391043f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d41fdb7d9ac692c0850a11f888b21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b66a48755ea5d95ffd432a396bf1a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c86580d45d2c9a8ab7c2e8b3fa0b2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe908c8e42e8f64dad25419c99eeaeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ba600d4ff3097c5d3c6377a2602e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ffa5cba51b3bcbfbdbd0b0e2636d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd1db5c0df35eebd385ebcea9ab3a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e7ac7342e3caa7c206617c76202d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858d9e9cd911428cbec8a8fff45a087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a841b3a26f2f397a0b671a1d186b8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a2b7519c30cecedf007a445aa2af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d4e20dad7eb650d98ff3890e003210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a07bdec537855c6c90eeb0435d8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e52247126c1ed9bfccbf20a67264212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa053a610c02b6451a27e8fce4509a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7e6a8fc0b7d04a55c1df3cfbf56b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df200b969017b9bd0442d516fcbfa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f982f0f8d37658046cee491eb5751c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b60c37c8a61ab4f2000e05b3dc5ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca839b0a1d9c3a2f8abbfa6025beb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d4b6b21898dcc59684d1b8df23f8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8134a08062c0cb49215f7794a783c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395bbd76160d9f7a8df2684ab5183c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07d6f3531daa37b9ee7dc3b86d1f8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735f02506c155a939bffbbe726ab5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b907ee4e2fbad7ce03b0458d7e620424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f735c1a587fd86ba6002976a5bfef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a6cfab49fb7ccfc847f87fe7db28126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b87b3721006838a78d677cb6485527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eed7ac204354239a52b2d334bbf6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1284cb7e480994824b324b580778bc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d619b2b59d6363e34203801462eb0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c0295fd89179330dca0a44958163d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9546be7355c1119982d29ade8901c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f26a4471911eb0bb14f760d70a9c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3ae3263e4aaa0899deb6061b0e2e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8733baafb94153a9d2128bada64d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f735c78c1483f2dfa637049fc7b41c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffcc673c4f2171b402850484c19ea737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb9b0e62bc56f5cec05a5632c0167838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae78138177ab4dee159f42a6f5f057a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168cfa44c80d439a908dbe718a7e04c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad185580984eddd0fc2982e36c90dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd32b44c1858b7b9809e97210378d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2026346ebb3ac8f03ce4bbcf4f79143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89766aa6806b4673b029713b51e1990b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1d8a99dc09776dfcb0232daf5db045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce805e7fd5be3b2189284ae34fb850d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d385ac6e9f74bc35fb699e6b76faba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5026a926e8dd93f676c5bfd94e8cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af52a167e4e8be22b4fc35782dfbd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cfd2de153ec88f3c4d99383942b2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a06091e1f1aad6ea8c1a016cd2836951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e833834659b608c1542c2ded4962752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ca65e67668ecfe2059ace9eecf83953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ce7c3b0192a80f538dee986cdc4d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eef4cd6bcd13c30c5c07a3fd1998355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d72eb80894f92bdd88aa732747c7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf8423106064b98e9778b245173d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae71e55d808333ff5323d08c8cbe31f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafec14c114f7e4eecd6f964a827eda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de7e77afd7ee35e95e294bb5f4d00e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e706986b74df639b23278b1fd2fcbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb85a09997d02fa0158babd3876fd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ccee8e39aef671706efc806d0678f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c83f69f936375c1c506caabfb8a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e38caecdd482bfea375a266a43263d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517896c796a7354ef062ab1b28c04a8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891b101f20b17ac919df23135c3a6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d59e34cb632ce266362d8570f23968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836bcea3e8e0eccc82126474a5f8ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968747c6cf165864adbe7e5669d00df370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472b4e7fa6c5b0f220575e2265f9d7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45819aff8225fff08d2640641672572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0a9d22cd35a0e6097526efd6552273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009274e315b5011bfc8fff3f65c1ed5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe628d4e3f4b4800e2a252e94d837c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7d0356e5b7dce077066b8573ffa3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aa66bb0b871e8eb56d24a7cae3fd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de59cba086b4a58b5d1de7e69fb9ad778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509169ee952cb37c5f76fd39280114779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac310f78feb40a209a44170c18271de280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69024e046705c6249bf6c2bec03e12181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0178203009779e3965b55fbcb64f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103454211bd68e564c69e99e84777c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754bed2a6cd725de770934ccde707fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24235d7b9987afb501696a55b3f59e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37830d9f67f075d50eab3d3d408c5d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d69e0e7edf384ebf08c05673357fa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d269e041a0f3bb8383c0882c24394788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebadcfe11b556b8c953839139fed8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466636e753599a359528991c09c6e15d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f848ad89c94f7a122a31fc0ec3cf8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436db4878f2bb03d49316965067e616292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a9f5b014d4ab7667913f9a565db1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf12d1d41d35ad9fa1ea7c7c3d6d85694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61b48dfe01b5770f44e32472ba7d4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe82f02c636a0ef9eeaf6499abe72e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9409a49a6c9ee3cd490c828d63f8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65298d8eb430815b9dc943115eef998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4880dc29c0f5dadcbb64bd8de1b713399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4d194f05ccf8fcc6a898c3455b3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41c8cea8482b1e389eb3caff08ba47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb1dfb6616c0f0297a56f3aea2f61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf3ec4e468792542bdeb682c096ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01183a08dffecd1312e265e4d72476104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e48f075e965861a26e3747e7e2f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437f59b8fb4115dd4b013200232204106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d0a4921aeb632e957d730c6bb981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7246cdd6bf2bf6c468a0df6e8aceeeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75118f2e8ea23bdbd0a41033fa149109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13366a7292a847b55b147f1bfa5e9c51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92dfd316f13cab7a550d63011e2b02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a31b04ccd6b4da862a84f6eb0ec0d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1ee21164e556cb4392fd979f85738113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff5694940b0e0dd70c10db8032fa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f76650567fb3753cee3826efda77e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78c91f9ab1aa0bca60c2a0e88c8f4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1388acdd289fa160b6d4127fa9af5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b05a564354803144cd764e498561e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c01e2450f979f15eebbe8d82e7ea4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46510b425e8d9dc141d1b4b091152deb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c91831fe0a672744d4f943b9003bd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eecc52bbd5bb343392f4275d4682c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb56d61f3145f80166c1b8e0574a4e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61042f8048141636caf244a9b4bf18a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290bdd540fea58539eb8142a557899f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f767ee444a82e40e341b424cfd0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e1c0f8c9325c44f93606e2aaf91ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca64cba63520d704bf1863b8b2316128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dffcfa2a1a060c46649730f600194129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ce15c338b3eef3e732accc8cd127e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445c008ba0f01bc14b5b2e36bf06778131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1312c0b472be91eee4713ecb350f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfb2945b6a21083b79c31a10432c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9865d7da0d08e194cf0b8205bb0e596134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449d40453f8ffd4eaeb87f439bdbcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca55a43c4cfc982ea7988b32b985376136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa9971e0b7d8fe24432febdf36e44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd78d0976f5039a7c549c89718d4fd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762b3d236c910c16d0dc5e6c00df3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac4c879e78a86cd3c567a008439c89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6710f6aa65d6f493720e587c3923e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed689078ae721dc836176adfaec90c0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002b07e9303114297113e060ccf4fe5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40a7d4b22efce90deca97cb0f2bb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcba3a692f5f993cfc78fcf43eb906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f1b57628e641d540667ee74c7425146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d72b50764f573a1deac75f10478d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0afbd8b67a24907ccc7d28713c4dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8c50bb3aa7a90901dc8d5de6221cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b98aeabd515aed1c340d7cdc13961150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3493eff282096049ea2e6f510e181151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47fcf4c2ddd7270c1eeacabb29108152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96c92286c1c2dffd12a6a260dc176c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb2b44b299485ab73f6f47cd1e741c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad935199fe82985fb698f300061d4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a2fdacfd87a782a89a0281c425c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b62a42ba127d4796d1a1ae4cfa3188157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb05e62fa8281984feecc834e6f7500158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea4a3b40951de2939fd1f8a6221fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a285d021da9958a0e3de62def147160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a25e1602be03c124ee6d4e9bab118161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18416252d6e6511f1238db58afaec0e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f067e77c93b3c8f689de89813b1806f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432cada80ba7df592f75a9e223c1e69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176cae411fb1222c11e0b88656a985165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a8c4a145fe8997aed2e01d2c9ff9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f36e787d022c0addf4bf8a5c2326f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9c669dee02964b06f0e43dfb0f7b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07bdfa54131029326df653b63da3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471a2a3662f3eff139a9ae427e32732170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb9be772c9d948ce5595e7da3d9247171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424b83ed7434b79a2020339ac3f3aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a99b7f6ca7a84bf8443a27563ddb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e626f1d14529b50628b3cda7d4ecbe174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>