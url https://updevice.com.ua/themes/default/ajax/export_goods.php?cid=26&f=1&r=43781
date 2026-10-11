--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b985fcacc238fcc33303543c1d2e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbd2c1066c317a10f381d246c92f502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f52dfb4e4f5f070acf5134a5984f003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58232d1603efed3287eb47d77f7f234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859426bf93058f1a90d088dbe4c4c155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dcbb455172f74d315d2e44e9fe1ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c390f3871b4b8edad740d537838e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb1df0f0513e96f42a45f36a052f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83413b45b10119668fcdc531c3af539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cece71b3d759c36e7af236e14e909510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316ecfb18a1b49a81be9365a1e1b3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87fef7a406a1bd01bd1b03876a441912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c53de8d935c3abd2d2c1fbc4456e5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0047f1be5e91d8ad1c3e044c6e2ed014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ffb9bbcc76606ff5edda03484ae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdc4088fc3f479d88f13b444476aae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02d6f7ad5f297a22b2ffe9f09154917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bddba7b3bbe33d5c90a2e226946e3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b8fa9d0a6c55edd757ecd92ea1be619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c508f13f8b4264870e05355afe835e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5968eac78ba435a7bf0e0be7a3ce8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61882aab8036f61757191e4ee7e47a0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb988ac768ebf5b98baaa04867bad223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326fdf474e0bd479e02341a28e66cd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedffec4883801e5cc30cf5cc1339ca125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0926d800a96e077db46a6b23a6ee3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce66f40badf099df688d0d75383d4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc62a6da18fbec445638155b3317a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5b147b8f736f23cfe1c3d2cc549529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc1d915b6e47cc2fc398391f7e74030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f76d9bf4085d31df82c837e6b9b5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c8dc3787ce6b6abbfa026b4b45b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c255756a13ee13fb9c23c7a2c146ede33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111a2bb5ec22f12d88bd0128ebd56934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6a5017b79536139e59040fd77bdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12797b116405692579779927d1a0050e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2352b00cc58b0a0fe777eb78e23fb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c90e8b2a1ab39f35d0c83c9a1bb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a75ee51ffd54ad7e0b2e4da7ceb7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f82a8ae27e0364cc658876d4fe2c6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b07111a3b27fd8349e066aeea030a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3a1d7fcebb92582f91f071838eaac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4353e89b5e793c9e3c51be3f30dd7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b015d8702270c969d35c125d58e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41e781d800aa23be997b56d2d7d41445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d2589f5a591547eff85d541c74e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2834e0e32f6e053f213ce87fa422a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f7c3e053ef78780d82388a6a36faf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964812016eb5fffa367c8ea0651c774a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c72c0baa7a4723b4aa9101e5d095ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2f027d4223fb7cb806e998d327b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874bb4b6b630027c42906446465127d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe12050776dffc605b718746a59cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae07b736687bad0d57cbfec52a63d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04be40e735762baa2bd94abc9a869d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8165f373b0a3c0caf41b260c453bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcba80746b48bd570d8e8f8db1059f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d7f61dcd03287df90dd3a53475fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711a6daa1f841dc4b7a443a872e3da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c698e20f2daa86c730ece8c14f2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba1a255b85beec8ab2afc4a6ced89961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc24321497a971beaf0e50d30a2b0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f0d1776a273fbf823b962b2372e9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbee900d9894465c8b37e8b42dc57564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453db006cbda5a912606207558f8c7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d0a4ee9ad40ab7f4633e30092c3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e8b06f34427ecd824701a6b817c7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703ede2f2055d7bc8b7a792a9a4c40768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05ea892feb236e005c43df97a4e6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a81313a3923a5740427f2d1b0279270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c97e6c8ff7703c8c19fd889f861871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf735cf1d955cb14691016410e765d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3ffd04e183b84d3bbd52b5b9169d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52811a239ae75859e1076cb372338e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af24853e17870549daec8c0c4d7db3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d274c8f02d6617ba8f7fe3fa75c5a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf6c6c6e7a101245586a1e18fff91177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00908fbc136dc47a9d5d05dda38a478d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee7c3fdfcc168d6486605db4a5fa9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa01f6b1b39132e8dc9bcf03d6f31b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff4fb7d2390cc5a800b74a0e31685881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3178a7d7a778db0cd5976a910434a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f771ad6a8105afd8edc00560d32600d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135c3716274bc298d221ee5f13e41cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a3ac5d3299efd02867a6966510f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3eb97de0114f95d9a5a12b932f43386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdd6e8d92b31b06397c7f4f78c055287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ac21a8bcd75ce55a379d8f0bd7c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239b72f9c3d2abeba1ee347b724ac389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c72934ff5115b0d3ec8102ac3a28f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac774c1aaf87f15258c22a1827e70d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399bcdec287e2194be2fd6c0bee551892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dc273f14b2a7cdddd55be21bd7cec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78508638a495beab0afa33864005ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aabc90859447c220cf3d0e7f15452395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c07e5fc124adf7768144d0868c42e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d533d7fdf40e026343cc03391a9ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b211f45adcfb53361747e7377fac0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1161223054decc91b7a0420488a72e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5fd6db39270ec3c75ee18e542df6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379862e0da552b26e4b1efa3d063757101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc349f1d7f3d3fb2340a87efd0dd3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e59bb0717cb798670518c54e387243103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab469e20c82a43294c909a6ab193b7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e224df56f693548d51f802205823852105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45d767f9ad3c8d1f95079674829dca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c4391ed7fb3f5af75a7b048fab13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c309b9ce3c31f873f87090f3156b826108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540a157ed5ec6997c4e067c30173589109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731be13c6a9eb783d0806069161895e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b44f3119692f9113c70f32f143aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19369fd495ea3de56389a8c5640274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7ee6f392c3206e9b61a21b332500113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8fcd4be032572ee230836f01e0214114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a664176d9307bf9e5fb0a8e4a71c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1372b0e542615de3fd239feb06c39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2c16252c124b2f5fd8006aeb4216c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805aefa8a5e892bb03187e3abd931e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da191f859dbac2c0df484bf097a1b9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94fd372006585e3511b4fa5104e793120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59760cb3b42044c1e9992ab6967ee1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a13c2f42027706718e8f093c80059122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1fc3cb9f4cee7152b79d8065020a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dc4ef4f0448ea20a841da5fe5a476124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e43064053036fdfc23a4ab794a4e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa1774e352d50c9fcd4a9ec413945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8c6477b96bfc63ef9f725c8494502127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426d4a98acb118978fb17c54f06207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4f69b3cac8b0b1b60a4b3d7f291fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d2dc92b8fdb1155df8c4a647a728130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6778ea3f4a7d37821ad431d7aa5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0565bcf84a246a2afa038c94ba6ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad271edd850eb7519398f8e4e12ad70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc60c1dda92b4cf6777b784944d323134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e5030dfbe1393380e162e34454152135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0257f19c10b11410eb9fc6f8dca145136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b4d221b0d8d4ac2e5775c1e174128137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd33cf2c6b6713f78ff7b1c9c98b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b3e477a9f39cda6aa058f1365eb6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cb79bafcedb60615283dada34cfda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92d636ed84d061be1204478d8e92f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e193d4f1d864653746073489d128c2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4afc9d1e5331b3a1462ce589fc383143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938370d1a73e8313f6dd090ff6fdd00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834223df898bb876565948b64bc9b2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ffe68a24dffd2b0086f00edd846a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a6833bf6054e22560eeb32ed92a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9db95b1e5a00f3fe4e43ff7d2aed7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa5f2c316fcdb37b62624d5f8cf2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de6dde496b62785208f1776853ead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c006d4caca21333a91fdb1067154a70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f82382f8eaf47c960183ecb2381eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a7ceef104977a022eb84a5986acbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa35fffb067bc4444a9225a6b71e95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e536e73d65fdd85fee251d5231bbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a051f6fb9a8340ce461ae098a83629e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b83d001a12f4b436acb21e83a07b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44059d6c8cb9d1af4c8a9801df674c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177bff9c5ca5d67fe46f9552d5f975159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ee92bb829e170f447cc96362467a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604beddcb2b043c63193c9c1336d077161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e892cfd464ed921b9626930928ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde350d154a8e62231b992eee14c7b0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3ef5230ac24cbf93f4f088463209164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd858566ea0bd08d67c0d81403c7539165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611fb1a43e1e58845b20f7e0fa8e8c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb0d5e8ffd5020667006832580b8f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ab1fc3442afc89e0731de8961d0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099a00c16126b8c6be00c099af49a5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37cbd87e605e1ea913b06b126e2aaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702a847acff1ad7efe43c72817e99f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0efe213a7b4ea41609b0cbb0c1ffa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec0780574268a4b032424ed31c6fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb11031960d11860569be2254d09f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ff114f40bce1b3c48075a2429e0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66211171157043c6514b71238bb804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0235b9c99d8ee6c5822ac9bcdb3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80072e7b2ee86e2c41290f0ad7088a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f4f52e3d19e00ecdbc0311a4052de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620612fd14fcb883bab05babbb4ca685180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf5012f18efc03cba6f2d5f165039a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ef98dc1dfd1064c01e8e7484b5292182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adde2d71734376cbe7fa2253980cf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af7fe6f4566d51486c81025cd80c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b402667312680382d95e8c181ab67723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750fa62d608d750fbd77a15c3046d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a9c633058484c3268ad0baf944a175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45cb4689f2733b414aa129a180baad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee4a0473b3adb8f0d4ac04e9083ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42f2ce17ef0d2839f7e73cd217b5898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e20de5af6775760fb594630ec01b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0885ff8e1327a8a8e79df29147d3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee887184c34b28bd52112510036eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff5ff044f9795e0c074d98d4af410812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5492bb1e00ba077f889ced1b61cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fa39876f64fc06d3f8588ec90f81d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589824da25b7edd865fa092de7447e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554985606fe07e5d1399ccfa662dda3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737be932e20fd27f6669603c3b32de417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98470b93dcad3e6ce7dfb060edc7b13918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc84f450ef0c4b0ad21ef5998b06219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bd3aaf39a731cf27e46a5ae2bd67620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f6ab4b6f6b7eb78b6c218c2d8dd4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bcad36e8165d2e271fe97ba91090a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae67627f67d612f64d45d177ecfff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8fd15f92ab828332d241c1dc8dfb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5e4a4756b9b11ada3a1aae54916f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c79f17e12e1af68c17c8d1f4deb5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b6e7cf9a9afd3e64829007175ebc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509707ecf487ec4d6bd72bb1af6558ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08104aa5054fe9fb7d6e97f5a662b67b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c647d7d658e9030a3dfdf5095ca62e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c56e7474b74d4f8b308c80be9f3ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb9a81e3889d456da78cff0d30ff3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4cbb283dd11d59dd95865f1a65ca033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb0ba3481eb70b2f20947ca175171434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784445d5fd11c52203833c0a58ff70035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6002f6fdd5c63db8db95579c1557f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632eef15ffa62ffab1cbc753abe544b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e187724c20ce9aaf47fc3c44f3c3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48380a189e2f23b3266dd19d4612a7a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0451ef17af6f1dc3927cdc17aa55e0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d93188e8c7f57a9973e59321df244541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5436af20dd97073007a50a267e2e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a145c41b44d84824db868191c31034843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b0ecffdb5fdb1e8bc4c573fa16bbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e64e1216f5d1cc55fc5a0476b552a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f38091909bb9fe03f7fa222a8e47546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251ad42a581da9c49f749b1c0cc8cd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26275c8274838c0a9292553fe084d2d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e69a06d940a220418bd364467fd3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe7a14fddba999b7d2214284fa323d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99687f2c6b6748aa3b487abfef4a8ec251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2965476ffee5e02c93a2d0c60a8375d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb17b696873c6eeea5cfb0baea79353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76a0631fbd97006a91719537977cf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce1178e43d63b87dc55115966fab055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c45783a87e4f86a86c099ec24692a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b3186cbfed4296df6598cb4d202d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd18a818851faa55f272ddd6c0035ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbf839c2c5cded22e67420847caa6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e39c5a694b32db485bf745c7bbf0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3329f8bc793039eea7d6ba97da1ec1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8cbeb8a08eddd120b85d12ace9dc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f58057938cac5f8fe1e4db683495363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717203c73ea2e0a535a725d524f12064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55375a674947786559e917a107b97665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d352cf91e34dbd1712a6ec0d5f2f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88968bdb3a35d5029d1b19f08078fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abad2f7634dd5064a25e14add3abff168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c13d2dacc9803811b8cab9031360e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed91055abcdabfff250e50b6fa4709670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01df4bead6076d94255458ab56ce7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9889af9ca4c4e1acdb405b5cad1b7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed830cb2214d320991ea86c5e28de12173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10721058085e94e67a5875f6032c262174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65fece3ad782ddf81463647c7d16875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1160825d956201439f3349394d4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89720035d2100e90c1f5eebcfb815577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c62ff0a69845b2e754f611bd41b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cad11d3bcf6dde6d36bbbeb92e37d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9723d220a0ec1601ce4a73d077aa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd418b832f06cd1da6e8757eae0e2d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f59524cb3b7efcbc1c1a4a6f4073d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a507e97da8e4bf8d07d619680dba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc04317dbc839d01aac4c333685653b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a91a75d2e90960e6735107fded80a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ad58b2a5a49d5cd0c08f410557f2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ff22a9b28d81c8656333e1991cd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcb77d3f45428fc3ed3d1de561382a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8b1107b8ab66294b9457f603356689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928b4b612a3f39370352d055e66f0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c4b817490879f1170a68f3cbcd24791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0574f9f3c1ac281a7cf6b3da0a332a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4235c340c033b76f2c89a64c2e3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441268b365679460e00f9fdb3a5705be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11bb334f995c6d70654c35e091588c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd188860b350fe991503b96feb2d2ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5cd8946194b55e43e4e2ed1ee10897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e1f6392bfcb7aaba01773f8bb2d5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00840060b00755fcf164ba136f41596199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29b5c10a2d5a25ae9938579b5df190100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cf04bbc7fec973dbda9a6f65bc8ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44e4324ffe15667e744290e753f2cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02588fe07b6bb8a2e142ed4eb2ee8b60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c8c1d5b0dde96ae9b637963ab388104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d8644836f06a4554fa9820b261b60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2a7cad7c314225793c0ff7dce49f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a8e1d2256eac353862f31a9ade7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db906c963d5292d3508b78edfe2cd15b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ad4e10b1fd6ae91047460398b7a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9f0bc32a59d13e137e9dcbda933c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9136be5a78947b808f5c88bfc44a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f820ba1c052c33000894410d78719c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927941026fa7802bd0b10591e96248113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec54de617474ffadd727281e66a5c10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585916ca4d847920bffac9f53fde82c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfdbdccfe692b32d58bcbc38bf506b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942d1e7b60415a78b053cabd66bba6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780cea91226b2a3b3d6cbbdb4656f3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8fade0a9d5071ccb91208a2785486119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac6d915145fd16ad5383aeb2fb1501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e872c11bcf457363f19239589dbe49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe7e3d165a6440942b42cf4c969d2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd7867f5987d9b6d5ba62edae3e595123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e6aa7fda2ba064812bc8d3758b5d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb73d43ca92c9e44fcf7bada0e17f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee593e4da2179b48db7eae66fa65aa6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922044c7439cf948cf33143b288493127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1009d3705635c992d8810b12c11eff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c0c32faebd51e08fefedbd727036129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2780d5b14ce1a455b1db8ce54f2c55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb5d462c1ac62e79fb7ff9912681f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d196a850d9b9e37b9cf527f936c7414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee799cf94388c62fbc42ff3e75981b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363099f330aead34e7279c5fb421ade134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b73968d4f25d5d75cc7b060bfa856d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb95119bd5be63833711454a83e0ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f996201536236539f9d4fab628aee2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce5725e046d4bd255e467af8832f89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ad7be1046e5e8d8b1fdcae4785578139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc94641ff56e64b66984c64ec559a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ae61dbf2b1a2ef46d3d6bcb48f30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087448e9f8bd0bf35eddbe63e792da0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784b97a1fcd6ae935e848559dcce4ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ac3d813d15a61227a7558fcf0b1cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1d41deca4ee1f118a640842104992145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61ff215335877fc29145467de65bac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6db42f0266fd390700ec910dc468147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24490798f5b682878613cef9d542b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4c929bd38dfc7225262c11d154e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef8eb59448747752942bef3b7af47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f458af0b39aa9388bf84408442120151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab0330bcb19ff23499d1ef342f174152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b282cb1c8dbc898adf2cdc0bd9b6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4811c5400134a19b8555ba6dbf72a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a7d3042d25096392676b6ee7c3bfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1509a57c0f428cd6c38d603cb4e69cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c27e823c0d1066870f61f4087641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7c0420335f528f68ac75b2e91fe77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58956ab38e7d300255218c549492ff59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902cdf7c9b8cd82c8ff042b4900f8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1897a04386364ab973c63864335a6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd138b0f6c47cf3752e914de7e0c8d3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356a947dd9ba3b39c03e72b6b397eef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a93874b695544feeadcf6a0c4a87aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd06c9d0e91c64e044be08b2ce516165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef475242af64e62fd82e76babf701166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b74132feab74eb3d17732cf3f906c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba4e9ff77f0dd93d108f6d73a2dd5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231991063dbaf826f5e009c7763a885169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b7601028b85163f1850bc4cf8802170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb1817e27f25d7c399fdd1e513cf46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a4bb9e082b9975c2a0a781c612f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de0206788268353ee6cc30a8c9424173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b4d2ec2b4d8a6bafa17cf67ffc20174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>