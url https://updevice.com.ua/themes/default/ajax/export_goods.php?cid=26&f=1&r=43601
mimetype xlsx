--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754700d6ec08c583f771b919f763b931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada275629b84db1ed552541706a685892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5ebf6ed136863db50fdc84174e5f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429421c79c6e2b97021f186256a0094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0f04bf6f819eda9401e1d5f2d84585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038ef2839cb96643fb8e6bf942829186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df35458d174954df3c369cc4e475fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1283c5cb60d9dd1bd9170ff5dc4e9a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e4e321dc075379c4a5af62f5cd149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa222b41bbe1cc530ec6368f33b2e4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940fafe8dd01faba128240ff4db3fd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d320b8ccfb88b77cf5f096d29ae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83d324d6947574e4ffeba9f9d4570213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac331a3b286561cec9b2d9b415ca214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b57af938f5a9f340cc8d1d8f1c810615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488615f12ceebce893a42abbca34681416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13750fad3dba23a68ee13f69d068517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d20c6e83720409c21bad316ac904218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b37f6e1121494f94f2982d69b1f01219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153402dd4d902b85579f101de50433920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd11551208c7d6fb57272f1475d016521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a5ef80dc7522fe67db198671a21f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f02f9189eacf2aec49eb1771cbe1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a0d8dd3148fdae7eb72400912c3e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc923e88a05c1958b36f99c45831d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608380431e6674092be88beec3ac8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2385410c13005e0d3967f22cb80f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152b9d598ff79f7c25251fb9b53eb0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a426484af8da3fd2f4da5c934bb5a5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a32dd01dedda3cf0c943fa5e904a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970edd97549dee5447b8d3314b2512531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b24869474bc02fbfd1dbb0f02bcb7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9251056d7d3c78292f99e93c52ad4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7776580642c930dd3da1d0809852ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f18a3991a4e560532bca142e530035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151060013af9fadeefec708572cc13eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec44f9aea916a3be6297247b4afc7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c613af9c80190c3afc430cbe10dad338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3ce326c818d7fc1d157a18b0181639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fe139a151e61030ae769c5f2d79f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f656d2f16e5d2356f2fbe239f18ba8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62958a5d305854795765c0d00c095242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27ae8833206378a389405b276b020343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432824a19d2b42e45496f281deb5d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736f62c39d5091a1738b27662b9abd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f1e2e96086d698bce8a0fc0ee8e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f167d4f9a767728fae0bf1cde80164247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b92edfb605446e95e69fdec863a7a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4cf7c50d38d45412fdb435414326f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f5e6826fdd8f44976f4679668480a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe944da74701ef2cfb2e5952841163a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc624ab43c6ca08f12c12217428a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296df28cdd9c4481d0d454ee2e1af95653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fcd6596659aac5fe9ec72a71858e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9875f0ed44ec884ea7beae800944c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5adff4b99127aa233c573e747ad0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212add1948f738432c33ddec951e085d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad2d2ecc5cdde7c7df3a041c7627f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe23b768be67f9a740b2c7bc391c4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde754b3b57eb1ea4cfa3267eef5c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b666644fac73331589bd2f70e4535e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0153c37d9ab20a89aa280320ceb45862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec6cd7257c60d0a7e2fc56a707c00263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e458d8ac51338ba8d17339dfc5c1e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7d963f1d0175c27561d8db53318f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce75813f2e0b5108077f3c9e4ddd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712a57839128ab9494310b7c06806667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640570015de90cd868ef5f584f5d5b7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69e8e3d1f0357af6b82bf937dde3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238ef6a229ba65d50aedbfd31a57d7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ca1269609297cd8d5bfb3b0a106e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f19195d94f9a2faf229ff6739489072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2735c52dfd6b6d292fb41a59dd4be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77e7226d34362522035028d74804f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d110b17638e6d77cf9e254ac975bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc147d2f45b8da406dc9af8fc3755de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7a263f9fa2829254be58708c48b5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff76b566e188d9f884e4defe3a7daf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd69d5b2a3be6d5a88844b3cdb7a91579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e8a766f574ea99a32442801d6b6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917165d4fd4f328fc0a3fc7c9b185efc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687bac4ea66dcf7dc59119177b4ebbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621e5e38bdb709b9279d2d0de3bd0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de6773e33c4c4777e96287ddea65e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fe3256a312bbb3dc51b09873d39185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1db7226fbf4c8acfd0b14866fb34886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac87557cf5cfbd9f05f32b59d98b3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cbcba20994648a26f556182c9000288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc5d6a207868a30d066edf0a54f1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42536dd7868a75ca5fc325c8e37fda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c962e5228cae61c77070d352512b7e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa741d3235ce1b15b3c1e1e287b6eb7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeacae3817f9e8863a1158f061ee2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae6ffcec0910c8d3b08e8e49a3d0e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c06cb39f63bf6b487147fad501b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e46e16890bb1de66dc406ade2cc4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017df5cddebf21f68ad9047c08b089eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5cb16212f0c5b44af8771229c899998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b72a14bcd60d090f5e71a2b7d929e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c87092a4f1f2776c4682a2ab8a31a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ddb345e70fc657bb6a77511b0cb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da58980d2057003655443acf9a1353f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d6cd5e30f3d27c53591b8296fb1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9145c226bba235a083830ae8903b77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a159b9cb33c3a1b1c6dac55b1a7b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569b74fdfd15854f330d06f524607d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c70b72372a699e04c33180885ff1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1074d711aa112896cf691532ba4fcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d03119e98ac953b0c7c4e410f7d2a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e11f0f93d2e666d2d2205fc3c1b4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b696e778ca7f3516d800fbdf69334111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fa7e7475a5cfc635af4e789d2d949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b832491e171aec2c64861848365ecb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c859bd6e7694a4a7c4ab32414b975e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295c7ab6bef8b553aa75b8dff424166115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2114147d60b34d48c03aa4ab964b7f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca4f6848a39e2bd21a4b07c783a41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a94d73730fe6f0d0b90dff3a496ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009b2dabda31962d385a84c1f06b65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce4727bb1772672dca6e37e6c6b4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7c73392b944986f2308f5c246f33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdc703196ab0cf431447b557ccfef9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f177214583781f4647e40e630a3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed312547ee52f387340af6a1f8d0e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff1615f8492aec086a746ff8b68395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c42942f8b5db960e8aff16776729f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d7cea9264cdafc6e8d537cd56b185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee8aef2b9b2b61392b7d2b727415a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973ea59d601a8b0ea459b0f9e05659d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da388a80b3ab07c081bcfd469379824f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4d3f370956451176655b53a4fb58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab6d372c54e5222111117bc3d7ac1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd708767e56231bb9f8f6b9c28bbb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b985512c992fc50fc1b9496fa0941a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d68c978ceedfa77102cb18f4e83c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef3cb89f5c55b28bf7a67180a3c25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d083ab0cef427d3fcc2beaa9c381de4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c23dfae5c7f18ef9f740c8e6e83c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85868e25b6844e58a9119ad245e80c9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f3804c51d68e46b1c9775c0216b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b49cda51e7c6c41b99ad2c1739b953141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bbfc8f606ccc644ce96d81ffb4f14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b5a5f92476fde548eea7d304b7928143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b06ba77317a7370af22241c7c26c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de32224b9d0f71f5c22a3c6712ad119145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33937576366288c3091a7dbef60896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e488b8522d58e286f277f9dc82064a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056c7096075d8066e218ff38148261f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861524ad8cd60b0882992b7c0a400b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378ca171d3e9c0e85393099b68ac40a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171c5f7a0fdf315bb0ff0406bec46f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1ae9bbe46ef20fb195dfbd62d6e95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236aeb87918ae43f4de42648b3cd77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5127020a9fe240ce2cfb47b9df439e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675eb78c6b0dd1032263384bac33b24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ce2d6d732d6f11ac6fcd49ef129c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40250532c4327503da0ce551baf6548157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bc1d3d92c79cb9d0b53ea6387ada9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb652043b480830ef971aba0a2eaeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac80a45292cf2daf7253b976837266160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0d0109bff26d23be0f6c96093f53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb60050dcac1b1e4bc19a4c1db9287162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a875b07ffc10ed8988047e6fa7ad1a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a24aa3b6844431f7fefd14f479843164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3afdfdec061be68246c09cdb9df51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d848d8f5ebbe083af3031adf8737b8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56e1d1231b791e34d75b44ab28d469167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cf3a1a52f9539055ffd20676f88eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f3cbe1c102671e0575223c53b7eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ce7032a004eceec476b1f71d5cb97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf7b704a05aa403140f9f8159331ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439ff4661bd77fb117739e612aa5e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66532547e3ba5903f4431803bbb61cf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf6a67627373da0fad742c5e753437174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3d2f8871d7cb2c75ca60f06cd9f5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14caa19dae49c8d5cb5050d9450787176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61999e8c94f0d8a7c74fafa975ebd91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0aab283e22ff782d0159fe3772c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aba79e4c01529cc03750094f85efb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d36b1365bfb61362923c93c79b3b7c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78534aabc48479ebe64e97cd7ba0c3541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d466e4d9468b93369aaf74a599e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7b85ce1d463afca52266187a9f323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39343fd4e7df834fa7523bad10e8d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735278763d7cb517ce09d765cfe06205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27ebc6a49fee0d3366857d232cbe5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf9c6c3ea57d6dff850f3ea2ca4a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210fe7a377457c5488179a8475ef568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f251304bdc6a64af2929bd521d4a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f136aedc8d0592a443d56276a42aa6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c81d5c2e5f671cea892dd7112696011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ed97ee18337e42975ff3d6a9b5be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed56059da82d5e51c8393b5dbb26a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8c51b57c491e72b2a1b43915e4bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdf958d5f048af68175c16c10391b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ca5c434281bc69552bbff3056d4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682708816ab5e5cc44658bed7abf1c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0c642a8bf67f1a94c455ba0464dcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3552076c0312c61845ded7b90d95519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b839bb029a8b915d947125363a444c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ae2dcfbee04e17f02dc1a113455121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007445eaa0506a5643b68edff7f7343622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458386856e9e037da83958a424ad1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16453f53c27794a226dd3d565c5567b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7d2133a1f1e92e827f487f7b81c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb55fcecf03fc91a60eadee32304a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbf80f500db650caff7cfe873d0f9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5dfbc86629fa893bacdc5dae5ad3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee17bc6f22eaa440c5ba291c7ced0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1124872c07788dbb5c8962f7c17c50630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97966a28b62ee35768325d844e6f710231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a692d9622b56c69753bd818577022732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c9ccc3c8ad5ae696c0111ddbde0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d3d65f87c5887cf8ffc79f79f281f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be01aa3efd83c632b64d6587e4fbefc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f8777d66cd8000080b022152b099536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a725373ff12a2a714614abcddd522d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e723e1c2373465b82e7dcc84e6f1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1963517d38517e497bf6cea40806c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09564842d076fbd80667e0b8fe97ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e83bd32662c59e5d1fecbcc27df8a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c3744cd7342263c066a7dbfa775f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be525366de1cbfa6587b6187dfd8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa798301b1269a6748d11bcdb2c425744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c549b1a567d9461c83fc6eb75ea6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e3eb968db2bfb2677e28bb6c98b3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297acb3b62cf9f68f7c1636f42669e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81f2f816055fdb13d66fbee7bbde148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e5b1361d3a6e26168d2ff63cfc3cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d6595f83bd53ca811d585103eb64850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f00b83afd45ab60fae4cb0cb740bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9112fe83116e7ba2fe4780b568a9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a513daf9dbc3a9d7af8aa1c9cce153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8107fe7211a64ba06df5e71c277054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d567afb2741a2389601534a886e6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5fdbb8f277c8a7994ad13e825098d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879e6cfdbe8de6bc9d19a206c5343657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adda38e89d33c8ba3f0c5b249ba3bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfb99fea0a75b9fbc5d5353fb7318759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f184841d9fe847278096c7e9889e6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569b4c1278f746b246f6e6e652d267e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a1c683d8eda22c12619e3f5ddd9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6bdbbb39501a182c2129d5e2609863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a769b874360aa498574965e36574864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d614d907bc15d4bc672314297754e4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798a7518192f18c87bfbec71e54d54a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037882c821919eac3e438fc04fa9b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91053b3edae3228c6b3d3e6857a5a7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36445c7cd93a1d6084306965b5c2aa8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d73d5fcb86cf372b4e94868ba55b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e7888cd647bc7e143b5a06045b7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275ebf3ef5cb22ed34acdea933ed2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8aa8e6998e29685c667cfe2d78df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f16e80e52cf8bf31d579b76f5808974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d393621688d621f2a0be16d39c47f9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bfdf7d2a2a3aa3e517193b847f02476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc363cf215488a4437fd46c0b43cd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297205c4962fc4555923b31f6d99caf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a441aa3e61a39d59a1467e1e238e3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3941afecb8a73bc886366c97a975b0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff4a15fd76bfb06ea76eb9237028381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3cd0eecce4a5666384345cc7c826782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ecacb7dc7f3f2501ada42ce997eb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75414cde6815d5dae08288a7d3e837a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c50da803126d06c83f5fee0fddf6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb773603cda122db5ad498e858452086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed143a3d637a055b9f1cedb33d7fcb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c89ee959c69498f52166fca0f201688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937e13d9d50fec9fa2ca049212cc2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a342cd0d1cc4586aa658d95e9c49c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e077fb38ba0ef906f8d4dabaa014991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413be3b8af08acd33227357f2954c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55709da3d62b864b5be9d54648bd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2088732cf27bd0e1852a7ebbacfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d7f3560d8ac42b4bdeeb6e9b618dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976649789a1ab424953c97176e14b0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd185fd5c4757ce66b801d7936a9e4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350400059655ce8d22e15ad75f2d3ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b211d6f3499221a354124fdb14c16c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b81f698bb3abbfb7ca9e10d691ba5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27d2af1beb32da358f2fe469d7dc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacb57a172aabf71d1359bb8c2f1b9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f7b5b4f2348b16f0165714d621a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c419ad1c3688bd2c5d3dd72f016ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d06ee68abc0caa0e029837da677939105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5170a8d6d28757284c5f66aed22597c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed30f443d01d64639d65e57b6970a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabbdc436f61504554806f83aa445ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8673d2895547340d03eabde1dfc8cdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ce02b0a0cde3559a2bf16345066e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9f6d3a8f2c6e071499ecb96da0d2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523daf35874a0794f6814771898008112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7685e09ab95e74ad88c764750155060113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d198476ec134cc807689e449a51a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d97112ccef946597c1bea5ce3a428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab57138179c7a29c76f4f4695c12a95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36223df9676b6d4af1189f70b4a42856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575ac9d84be63df60b06595d21f4d55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7177dc79c9b2c7b8176137880a7f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad36bb7c041edbfab1889f09fa7380120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfa62775e0d2e94a239f601652acb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b15f57231ee9a1ff15accba0de05d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c53fc0e3c1e1f7c156d59d9ece499a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8934a25cee7168ddf75908e7a50b56c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a16135b9d0a02cd395580be11fffd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5ab9de7285ba4ae6a3c7b7d4ade57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49350837dfddb147539eb0afe88db31c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01375e84b4e75970aa73649030bf50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382106f639413fa5e7e41c4d230f01a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d83dadb29ebdaabcbea127fecb9f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f533bf28d8cad9e4aca8cde7475025131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aaac5cebda834f15fe238e1960e3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67eb476df8ca422bcc397c5a67eabd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244317981196b446bef316742a573c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d2155c8cc6025a96837e2de2caf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e7d451ec2fdffd17f91477cefc90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc581362a1e83462f02c0ab6ffe2d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b866ab6dba151c603dbf24b42ecb337138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e431220b9df80007e8090373fcb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc920cfd9474e52c534e3dc245a02c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfc36173c9ad1b8c6826fe190656b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa66bafe7b18c23ca4836a97edf3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695480a835bbf399fec6355a42f3323143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f13a691d852bc70c7ab54d71fad0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0f2408397246642b1e90f0990253145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0aa79588707f6338f601c26577d46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae23593fac3c0a56807aa03f5f56754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9593204b6c795b91d84bb7005130fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c09b3b4291a88e3b7f634315bf2ab5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b188066594aae98d654ec6009714150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b44a667fdadc5f3db2bee3de01074151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baead259f9bdcf28743bc800c18686152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b523cbab9a26c28dec12c2d74043a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9516dd69c98b7a11d91c4170dd12686154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e53e066e1659a1db84e977361844a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd005b8a5774256b7c93524e64aa44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7482232d243ed871931e99a75262fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e21bada7b28f5019d065027a7dabe6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194f36bb98af1e270bd1392ca989994159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49005756f31628d8c4cb9c315cbad322160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65781bfb6df562b7ed484643ae6fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd715a6fca3db14afcb991f3878a720162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb195674492ef0db8eda621db2ce6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54009da1fdf843fe735e80991efc4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af9b109a6bb4dde5c12df7b018079165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463461044a8e84f5b45cd53866b980166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e64a4b5b422b38a5d9179c21b6c26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c5cab701fe4f13626ddbd178c18fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab86885d015e8299f0a6c4bbf54139169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331654ca0dd9f010277546891454ba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187629cc613656527e99100d198b8d21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c4aaa9ee02ff37a1384fe142bb36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892f711cd71cc3e74b3fc5ffc9fb62e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b0a3f2a2879f94fad29acf193e599174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c930bac14472e8d9938eb12e66751175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e2f36703d67a9763e0a278e451f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c371b5a5868d466702a95f3a64f4336177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d27ba7d6b4b583701ff4c789a4293178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb0c4da8498cb5f9e9c84d07d8e77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24543b66864bbeda5508b5b2bb36728180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>