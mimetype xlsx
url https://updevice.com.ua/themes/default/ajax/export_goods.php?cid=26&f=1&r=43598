--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2067e11c3ccf0279228071bf24841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be13be5e047aa8ce934673bfed42492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc52e23e9a73b1a659169c1295d403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607183da4e10d7f71915690d23fd19f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166317dcbffd678ddced0a7c06f3c305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57751a216ddfbeb9bcb60793edb2b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ab828586ebe2e0b013175c686d9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e236a1c5f87cd5a347f7bc55d61e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c759e21985fd9e4f2bc8b1b564e1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550ed324623cf4ed9f48bf53fdb4da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5005db1c5dc65ee9e3b97a390499e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc694a0b837e259fc10e724776a21812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96116bb979c31eadcbdf212f62ea734413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af219be0bcdef9cafb42bc6fd05c8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b79185cff326cb01c9ed0778da368a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd42342727d98aa2af7be04c32798416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86feca279677c7b86a95506d8bc1c3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac3cfc5986490be7961f090a7437518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b434d41a4f774410c45954f6e8db1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13a751bb807899e3229ec6331a09620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a264db66916949f5be09d1b4bb8f2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6d4f69b1b6a968189f6d95bedaabb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c5ddefdb38ae174dd133b8533890b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b3c71c737ada71a47d92d10b961a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d444ae41ed0eb3b014df85403dc2e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df659f03228dd570906a552e04183f4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa3254f1533100aa1706890b82e94127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac6ccf4915b54efbe80aa888c68db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ad925348ad4d05f9f04c5c2e0b0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451fc6d451cb1c36040b0a5adcba90a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b3a25545c8985a90a032a20ba83e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4669bbbc769087627264e96123d22332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9be80fc663b6d01acddde40f034e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9623295c35d69c73ec89b5a26a45c9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3d9b2508197a055abbeef8b75fb3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd43ffc8ca103e3d4754f67e2a883c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de86ad5b802e8e23bc7aef172553c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e041851c7a196b274e42a031c801ce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62edc07c46d9952a274ced672b574939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526300a27f4e851c56b06308438116040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83d148c5174989fa63c07363a052941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f77258488af743d81651c372db2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb057dd56425731594437df774a7c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48deab57cc9615616e9a7795a82b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb3837c4ae2eabecd223627d897de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb38fafe28feac24e03bbac851235a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e7a65d44cc6e7fcc28f3c9e36f2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d6dd764504075590d5b89b2f1630348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a75b8ae3ab3230fed46905acd49a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db83ac4ae056fa92ad172e379c0a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb537bcd3ec0a5cbb486c7e7698cd7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc8ea52efacba8f471cef19072001752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f09b91e34f3da203411fc3c3f3bb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ff2ec0f64e635268118e95b5a83b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7aa3967ea7528a6bd4f5c2ea4316b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc401c5a4ea09e814708594d28dfd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccd596848c56ac183461d8e45499e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c869c640cdeb574898f06f787f8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0fd4e85dc8e86daf47dd505e135c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115eef9ab3ffeee9ae68af84a5576cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618db98639cc7d5a7e0275ad941e85e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e7838ece0c35c3f1a8390504a0bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d7c35229c64e3af378621795861d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c909e6047644e38b3af3703efd01a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6167cec6bdda71fa9e002fd9bc14da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59765fa7bbb6b5bee710d7a63c9c7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae351cfa3806d76496fef30c6c121967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23eda1aa9d42d8b8012d8df0e7abd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f08c13839591f04501f2dc1996a7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c24afe0128f5c535bcfa19f37c1b1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a81ff998b650ebb7797ef69d4d5c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e13007150307a194bc02f69f61cd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63657af3598885353e33bf9a5e69ad8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa5f20367aad6f6a9600827b198b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8c287a45d67084050f6274158af075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dfe8fe38a558c5dfd836f7fe88b3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c8175696b1395c793c3a1acdecad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1bb0569620f24cd945b27a3e8b44878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1f4b9c432a4e47101b27bfe11cb8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96404f7684584e28d5a1d76eb0adcc1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc39b036d89b40aeef1404d25ad71581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbc0d5f9c73b69eeaf85febc2d56682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce87baedefe93f99207536cbc257a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005f199c1473e682c8804d14cbb785b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffcb1c22a24bd0924716654fa9484b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87acf3d1edd1565532ca3c417d1742586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f0923b79233aa05afd3dbabcb6de487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40f3b8cf6c05a8ccd5a1fc18d592088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af190b21181b2db1b70f9f4979de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d826741070b169882ffdec7ae99f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a220af063fc9db1b898a91cfce9872791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f9096c50037205ed888c450816f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397527cfd0b85ad118c2eff6c90dc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d938384326ff67793170b3e9f93b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f3d574f09caa65d2e8ff16b0afaa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f41e4fd2e7976f0f646e2c57ecb5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcb6d48925fb5242797e1a6e184d7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd77495267f0ec4cfa2557cf676fde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5b93e421c3f95da75c1e3c1b44ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7ac5200a50cd2a6a2047b54d94c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc938aebbe6e12a38e62aa40b3ba022d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c602ad0c741ae41fa1a80376f53200c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e392ed8a4020d79691ab1c3951e36b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3242c27ed643b089589f98f03b1c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad96778593f7a74903a53e383c5c54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8946f36333301a4b5791b5bde54ea8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03ff0405c1e9a72a7a22c8671fed24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f220a9dee464d19aac5527a07883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38abd0318fac0c4fbdd039899bd70b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7860afc71aff7882d9e5b99acf997110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0830c729d2091902abb72689567da70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c86d73d10297d2b6d8df57dd071563112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942122b9ffa62ab90b5b7bf044452bd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dae2cf99e4b496d23f66a6b65960b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf210b4413aaf21be8a7b613b6ef604115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89492731da93d75f3028780ae1f7e3d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca310287ca1a4858acc9f2042fea9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b77de898f1c08b89022c09ad7a49f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ba562b37a6d305c429cd06c0888e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46b2aa0ce85d2147377f0d63c4b03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526048cf7e3ad78c17c90bf9057c17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b90b8e22752c37323778d37f93145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221642132c2b448a1a536965a307548123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658200732c350d16a6bcb39acc74c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e80df7dfc872da89fdfc107adc9c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340c708c87f56896697aeb1d92d1b0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4034e844f7fab8de3ae8aed396dee3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82fa583dcafb73c100d32f18d66091128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531ee7e7047cdb8d9c140759acc0881129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff95ac0d7c430cc913645c46b20cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802111489045c3f7479f9d61bccf710131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4684bd4efdcf47c20e2507e102721132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0ffc9c431d9d60023dd290ab89a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c289cbcef65369a769645a67a084c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76b0d86ae63c4066dc3fd7d996fed9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d4e5df0b5d080d487d3421a6c2ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327619cd35b2961ea638fd64566ab99a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cee69c41e78deb6347313004a02f85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbaeea1eb3523bf75d1008b0b9d43b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a343e3b04e39893a2a2ec12883f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703e1bce447fc0ddc9025b7992d9fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdf44ad1bdba6191f3424d133e37fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb9b4f56fcdac7a0949aa3037dbac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eba31a191108526abaa8d05c8faed2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6bd61c989b921d6b6dcb419157a19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa71e50dbac3dee97ff5d856c4c1b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ee1242e81e4f18aadf8828ff6246147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b383f7b59b794f49273a644593df1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582162084fe3e4e5494a26e44fd251a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da575a9057a47fab36ab83f50c89f990150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b383a40a250476c07bd99199d477fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c42df805cce58dc1a18505bdfb938152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5838e0378a39399edf5f33147fab19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d490de675d272956e6c2f704d68b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76a2229ef37eb00114cb9db274e4f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb63e4201115b89b3010a32364a257156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fdb4b0621f78cc5362544e6cf0a3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b49fb8193fa436e897b2f01c33ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab10da9f6d136e2c4e64563699956e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ef258111dd46bc2d960de53bee2fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd8d3374621fca37a0c840b5e0e9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6e9bc7edb8268990dcf8c9b5b88ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdffdb5b12ee1c394aef66a7eb9a7c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ab09a8a911b85cf952cc09ab455b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dc580dc956b09c4806d7dcf692fcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf74a3c92cec6b036d783e05ab18b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b09350d409921492ef353fbe03ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ed58429b81f95d3f354d2ba62e691168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ffa44578eb236d9e218da47a998c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36bbbc0e0dc74a1df9268904715c13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667aa4b4c705dfd0185c1d533b9ad4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367e1f35ea2bbd89f98609e265f43e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f58e1b2d6f764e78cd0df768a62d5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7d140eec17d7246d7b6bbf1639d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6803d611a17a4f69f4436707a7122175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a164b24c02e45adda2a716e7d139176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a9e8d4ad033233572ec1ca0a31c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71cd5a68df684db323c99318a1c3e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4752d4c442780c53e31ea704ce5a5db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d535e5e2ac76cca559fd947abed0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233d801ab4047b8900f272a9ba7df1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14588a1b846d1fcabc4d6225d89b46182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738a35e3a151c5ee7b8cb930576ce891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c7884f2af987b68d633aeace00ecb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e732a6143274810d1e5dd93fca7193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf58cc3e6f9f4f43991e0b00c988e4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832a16fef5fc3a9b3100b324a19c7de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d048f4c69780b321fe833c6c73040cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ba3921caa5f20908dc6fe6d918097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248973f086d97dfbfbb42b8797a170068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea998c94824528ac194964b5f623b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ef9d6c3310c885b784ba98a551e5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a5432fc8048f4bf5fb8f4033fded11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ef764c9045e96095f5dcc745ee3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd3d705128589170faaa5ac69aaf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d780eb54b0072ab48289a6763006ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589415e29a4a563f6fbae3aaa2047d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496b04e3c9dd2c14533170d91a438e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44364c8e2f46bd47fc3472dae64a451717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68f065b148dd701b89e0e894bcb5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0e5f2402fccac11fc993c3496fc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d1e9c03bf92932638784fabe237e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2410933cfb7fb7428cfe973e9be4a0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a80349ed5529bd0ffc3b74b756b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84405f3b5677d10481f8e42c57557ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62160e802f05b55973727c3dd65759024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c992b1a8387d57d2ffed60129935a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c524569106716801fce3a3b2d2242426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018bccae0978a9814c52a6f3e30c8a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1fddc39a5fafd1062acba15a7a9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719db5268260e70c8835b4b14a9910a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391780921ab4c5d40fa4818e5ab71030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692657d85f33ab09e582045e450567031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5239bacc3c1fd43e1f95d3ca57023e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed130192d9df141a187f0edf6c0aeec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716bf593da269af2e7701e41116009a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea90d1794df6b16b0e222a94da5020435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc6bf8740c3e887496d43425e74bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8f780a4eaa412512b29b54f71e56137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec8261c36382baa4c4ab8045af84538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c9ed11c55265da842c8b212d05bcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df987cc512eeaa750914d00a7bda6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428281eb2eabe06e118e8f6068a25c5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf3205db3a5dc6c0c7b942ae48030e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a92aadbddf9107b89aee637ad33d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476533f1497dcd470870529708a0fbfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3e544557fb0ea8071212aba2013045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d79e7c1755f9deee7e4f8757311b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127793beb7fd1e15b1b6fed878eeeca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb3c0d7d5cce67e0dc60d9a34136e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22171a2d09becb10c8696a84de829e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb161b02c57d77fbeea4e8ff9d8e4a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04ccc0ad07eaf1295c974a75475cf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f4fca5f8f3a43dc7451efa39875552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e216e3cc649874294ef172829530353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6ccb3134c0bff2a21ea3387771f1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418973bafbbd90502e841f078063effc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e130b99f1290160eac5a558a9ecf64856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f677a4b9223b6b095804b65c33442be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf921733a45680170b48a993e5aee758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208fe2526321fcdbbff380bab5dffa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f6b0473e7c6f66722eba334ff46bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be85ac340b0b44ab0a20845529067b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e3cbe0f6335427f305911d73fee362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384d0772ad4f0fb0994fe1a328841663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1670d7acdab58068d0eacbc79e5262c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e29c7eadd5b1c37e64a5e21b48fa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ecd0e0d70b4cff2ade38248c41bc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541c18e3966d4503d5c4c848b3091167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbb7233e130efb3021e4254ff0ae8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf95ffa0c76af362b2373fd5bc189e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb67bc533faf9644a298d5f7bd12170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fe512bcb6614dddf919a7200a79e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1555cc731977fd5110c794804771372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c941db1787e221ce6550aeb3698373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67609056f6db6cdba933fe57b1639374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fafc4b948b091d744b6d498a3ee9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8b69773711d734e3ded5a4a41a2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d26292e05fa00bab1c216a5adbfdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37456cef589dbc0bf41dbce350adf2af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d374c1a944f94bff7ea848c1ca192979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821ace97b8eae71a17e90bafdcf6a5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fb75fd7d300a35de987df3a9c61a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbcc3ca68f115d14205d9302a935f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cffae44cc5d7f7ea35fdad6dfb4a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d92374a7eb55e8048351f4fdf5cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4f08b3836b0952858572e0a9d53585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1077d4f73fecc3a57080bc8d4cfa2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e965ee3a1830e7566831d71895ede87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d45060d53a8ea4f5ac504b3b776e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484e84c9c733921773113790e7156d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ceedddf775b36f44f7325c5588ace90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760fbfda45d183870fb10fc7721c5c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07104815a360348f490150139e79292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa4332d7710ce9ea2aa93e894c77793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874bfd197a72c93cd12a27c3536a2be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df3a7b7c3a1d18b2c7e0eeb86c43b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af57a7dc761d1dc3e424f6aa1a80a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f154fa8168044be1e24d5679c5412697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6fa24e3c18d3a916806d4725bc12b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef3756ef0971036a2b6aeb3fe710599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3eebc626b1be0a6d7743582c355e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234625e0ee26bbd494e38952c28cdae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14c9c94c2eed3994ae10c09e4b2c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538a7f0175322d79baa5f6b3656ad1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843726979bcbea843f1f31e0af2b1c5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1edd6cc76ca4ae783e1588bc26b63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c1e60a909795fa9bfeaefe4fc80b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735471abac9af5a5bc71ab2fc6aeaf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507dd5492139d8ac79fc119116f9d7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f104b5a8d5811b8bf061d93fdd06d8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564851d31b2bf95bc98ff68886f357110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca5961f4a490080144d448f1c43186111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf3b48b1f360f4e6186fee6ce17bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07c5a4d27939ec5565b335ce53443c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102817b8f196fb6d3087c75035f84b32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec570bc4dd51d9cf35709ee2776682115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f54f801d06e7331a8d92a7b2709c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b84e0ffd1f0b4863a55a30728c7b98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c009bb194d06a6c21f135754c8dc38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329c09ae670d749227dfba49f150ec4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a4ef8b0079d90badcc9584b55c56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdeaa105d6869828fd0be1adc9b534121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a5e02288b15799a18267c66f2d4ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a81a2c31888d57a2a5ad193c29eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99275f3c41a4db85e0cadad0cbe65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a500e24c4fe2f2a2c844d41856ad006125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba37ed541a40e1b60e4e904b228a55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839479a27052f031550bbccdfdec9238127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02ab0e3f79d337d4d8a0e5765dc50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b99409dfc4e301938955b690f608cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ee89501e7553041afc4349ee6322130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdd7eb2b31e3dd25f1e4a7d025c5d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a917ae6a02c79196a5072231ddf8b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4489d70a8152b2e7e53467f20195f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00462ef38fd6a6160e4f52c09428c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbaf9538021c3375a8b3711010c9fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f631fa648e37fb38964ff77b9f33d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaf0ca6599ab64dfa3d32e538ba7e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d913e00b577664f33b75c29ceebac71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de41765ebf0a57d8dc1270fdcccb99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a5da52f66bbba966813caa869af8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f47e6cb5398803474cd2542d72e7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91113c706bfb79e4b36941a68409a85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5838f7ef84a2f0740a0877e302b64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba929326f605b47ff720159ea07326c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bec75bf366b208f40e20acbbe31d72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27900bcbd6e8885052bf8df555e59667146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d067bf8aa0b311e6cd056600c9004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb3bfa98ecf22a2f80eb7b59c07911148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477da759b97aeb7380eae6739b1e587149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e99df0fef0d6a8f3f4067fd574660b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34e0f70fca8e582956cccf39c286b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36523f1b8e6126486aa68bebebe3e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15a20f1469525adbda33162dc09091153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ccd4f64fb37901072ebed35620d5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1db011d1888c99ea457badf237461155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3ddb6548a956ea3f9b3dc87fd804e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c596f9ca01dfd13366cd4a44b4953157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07402c396da5864f4b476db6acf15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d322cafca7645b245826473381f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061e3f5bf87aa2e1bece4c871b67be9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138a212b47186b7ebddf3d4793549c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512195b5abe4d31feeb058ccd42d1773162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ed72bb11e7f8cef84dfe409bb602163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766536887d73bc1361f240240fc490f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820601ad3d06b63c1d4b507d02c4f0ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cb2895105d4cced84f58ec25f0ed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1a1946d67a1737b754e6f86eeb9f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530f0bc68667776495364f11ddd9ea8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad259927edae1c811cd4171e81cfe5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32643dabcf29df488574109abcb071170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917c62563c2480774e76c417a3af3ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7239ce2ace954ba3df9c36c3fb0c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900cdb476f588727cfed079218e7d31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ccde069d713ea384fd5587ec22cd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b0e74032dac9cfeee9809b876144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eeb233f16c0b38fd36b3c5ac92b0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765157741fe74dd45b5a9c61d8705ee2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9628229d082f7088ef966ccfe7beb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3c900d013d88899722a6d728b522179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325d6ffd01fad324ec45d1f96d637cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9830d25853f18b4fb962461a8128e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9bd5f697b5a541ebef20ff3b80f0b182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>