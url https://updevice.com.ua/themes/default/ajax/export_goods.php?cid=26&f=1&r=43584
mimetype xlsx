--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b6363afaf1c442dfbb7730b786c6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4164ae3e922daf560816da71b57492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb6e867e210b8163c903fcfb0002233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da7ee7bd596bb1a327b30f90276a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8716c1fc3f838ad387825521cae025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9159489b83efbbeb0353e20c33d00d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd11b174d2e07609ae7830094ab007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e43eb71b04e252e17161c2c2b9f8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98c0147843b931b625000645cb1819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d479babe52ddee83dc8622aebc358410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e574156beeeeeca49981b7b0fde711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faf9eaaec0c7f15e418a99b75c8f6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd3bfd248fd9065e8c00b42180ce913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a63d758ab1d96f2f3126bbff8688514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec640a9db4aefe1a41720b5c8bf56c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b4ad9baee9bc303d0ad90c57fe6aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794fc990c439ffb577b66bbd59b2cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ba3b78aecc780faa8aff42d7ad8c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407bfd07082308dfc99788e48e7913219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ab3efabbc5522d3f13daad4fdc3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a2afa84d798270e4e3cc7edbe16121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdaac76fad78330eeecca0919398ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f13d732da4075638b264f2653302cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10af09a48e17b9d9b01937060a35524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9462c5e73a9c8166ea0bae29ed66b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d3faedcc679e022361de8022014ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bfcfd5c8a0c1662bac43d43d386fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8fa4daeb86171f9962878bb915df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a0e2b0d5d6ca006e40c3900266e1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27ddc19614a0b24302a35abd9550ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d584c3263aa81bc13b56ea9ee4409b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c88e078e33da67253548682a4af932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f2b1dfd0bd4135338ff13b4fa475933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ad310d566fc3796378f835ea302b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777f4df944b1112b88997eaf1374a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaecc5bd6f95ff55c524e51383cd9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb6e538521d159298a91e87679f8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5700daf1ce45f2caf22f042f8c5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d0fb09691c8211768949ab3e068c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebff8d552c6cb7a212773ceddd62f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e58a9f202caf5f16058ae3678a6e4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2f45315e2815cf8caed5d00f0b32a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f00e5ca72cd41f554d52d25fb78b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb954dba85f5d64431a1a36b8b661a9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2fe679a711f42aab587bb6cad710045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73def079b8c292bd93166f2003ca9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e087726c594b6bf573e697c442332647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feedf632723e2cb30a8e8b4e4296b1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1243d80d252285d9e1113c126b021bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d681dc97a62c8131acc0a38dff8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fda8950e27fc6610142fa2467fb6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29d990bea663b1d832082bac26027c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c77f32b3796d3e97802de532177c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596e0e62564695fc4764fe6c4b7c52054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f1eb6d4cd9f80ab8c0d81a99bc6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe78db4deaea488f7bce3f39b7977b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e9f81b86aeca8e28aaa1a1090a80257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a08db7b6d5c54cb24284f241531a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32498266dbda67c6af3ac2c92c8b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a2427bf845238ee78f4f629c5294b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f076f16652783a8208bf7ce3550c32461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b8d671b4ecbbe3a3d7e1295509e0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eedda67eccab6464449293e4b72bd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b724c9d634a6556aa70715a0efed264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c98600dcf1b31c50334eaec976be465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543236999e027ce9a7ed834228a26a2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97978cfac6e4e388b478e6984a678a8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52580712507ed7e8d1f4b56701c7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1c8c7edab67b7dcd91c898f5267e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f75b04c82d348c91d8396fdde476a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6b6cd447c9b0a7fb1aeb063a062b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a299aac2e82bb2d8d5cc53226cbfe672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566beb34eb472acf62f87b4c3e07e1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461b2329150aadd5228832bf369c4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17180fc340925c649b7e7adb2ce7b12975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95e5e8652b6a5bac17964c51361ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c4141b7cf9f0d368f94de55b9a2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401e2ad58abfbca700a09f126487d5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17e5c0f426c0d59fb733339755ccc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a3faf61e8d84511c9afa23e86427880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae52a1ea2b6b8c97a9a66ee1f24ed9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8d83473a4b5dac9fd92c25f010d1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b129c657331b2e648fb205a38f6bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bcb52e86d98975aa3cfd05786656584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8bcad9596d0b1b1215395b7837ed185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e7dc8dafd40243dd1599f3fde00d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483ad7a2b62f1595e1110b94b1791887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f67cf875a94e684e580a5e509c1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a71443932f8942d934db60bb8dd2ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aac19fc53f8cd7d8d2ec16929d3b5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c284bbb58003864ae3dddd8dbd2ded391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2747ef7db78d13ab2bc38336979a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a14f82e798e640911039f660f49f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed46f3c915c200cdce0f0dab88044b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9c203e9bd784cdb153d425e136b6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b53fc46e14decd4c020c0f0e5fc73f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193fbfa336e2be1eac9251fb5b00a0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030c9b5f552acc9e61a6faf2cd982698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abd002465b8096bd588213ab93649b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a8df0d75e16654ed723e025bea876100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa534232d4ecb0cee6a4448d439cf6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc9ec5814cb82d75e8527a3893366a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e51cae0c0f6639d12f1008098afaeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e1d3e16e8ae753cf25f215ccdbf17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fee745dc2289a8394a1d1c85351fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7900d8f73cda937d85243d178d8d0f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a361c367c69a709fedebd87584aaa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6476eeb9848474b876cb12f647f101108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eceb055c7edcd2f213066bf628b60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72fc7d33269bfff0086008c6a95ad9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b1bdc5a4f42dfa85371182c3f52d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25925756153fccfb73d733444a55fed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da61328d77b2f28b05d1cf236655d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38669c4f1aa05a0fb440041c1023bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4054c35d3c2c91349547ba5ebebe1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583574a901c29cac9eadba717cdf09c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bf5880a6169f232012ec00dd52317117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537fae7cc01955e26346c46b32b423a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc039107ef1994d711affa19932c3e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0170ef3201bb80ce66d0afc2108614120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f94ba44d0dadbdcef7b2e10fde274121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740bcd62d6a3414d06a460807642b26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f872e040fa9e918c122f050778b21da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de392df9a80e90f618f3de94c96ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0e705757aacd3b53ff9967b6548e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074835f3d3a6a6e89a90c102d9ec59a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b5edd3900f2ebf5cf29ed1209452127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ecadeb54d7b901074beebb56d700b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0765be22610fdd573334c8c172a389129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9f016f7a39dcfac02d870dd9a72c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac74547b3b07ed2dfc81402c902d03e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd3c60c28f6cc3aa67df5538136c00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b23d787896af3135830381c33a0c73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31cc7f427c523029d6a02f2c2bb3d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24691113edaf03ebeef70e26b91b6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fadd8450a2654898848579e35a019c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26e9d95a8791cac54cc8064edb9240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91214e96f615859460fe284b12f4f2f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ae0cdc26068b1402ccb4761f319de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe01aa68372434a7ce01390561d77b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f48219c820bd2fe2a7c2add2beca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1015fdc8b87b1f33a631f3d65e0a48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55feddb39917cec160438a259c3dd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fc1c1f9168816c1b1d947d93e0d02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e24ccec1e007ce57849578d88dfe07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5a734e4bb7b08615958229a2d61cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54977c16c9c4a7f582ec34c581db5375147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437106816634576e2b78f860a6ffa049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a81ec92ea1a1b1f279e5dc62cad66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e5a57e8f7d2ba91ffb5d5ad0bb3c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bc533cef775ae4713bd3988e6ee93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af704c861a3801bb145af7b6044e461152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cd64bd70cd398f50ccfbdc76d92b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302026c1b2bee3e9c9e17da16194b03a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6b5ba7056db1effc6dcbd1e76cde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e718135e9d90920dae30ce2785f9c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08525ec1cebb47cd90406a13f44596157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420a5238cd443673d0146537852147f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d677d5b1d5e15c69c105810cf4ae43a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa2057a0f6062611b5c9cd235fd0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9d05924d24738b1337c25e0e688d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb3e60c2cb562e1a6067037cf7bc0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b783de38c2449e5a8b33fe76f3c24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3577bc2da4c47f0e409d5f816b0b3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb0a01e418b86f7b888e94d9989ece165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a6a72f761028255ba1d8d3cefebe9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52289ea2d37504e704401579459027167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d299499b12f5002805bcaa457e3d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1860bccfb35911f7e43c9697d2473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd04cce2df3678c1658397c771e8cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795371b761b9b2c306348797bee86705171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a92e95d54ef41fea6afab067db6db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64db35aa3d011cefeb7404f1a1701173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6bfc07474bdf72fd6e3eb64b3c3da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3beda6f0515b66411743e67a53bd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e5805150c2aefa70aa4321504144b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657435506ecd646a131e70bbc113a945177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a56e3b5c6a0d7ebf2a70be46cb175b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde8f677b3af5e8e2cdd4c01324d4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969151ee4ad5416903b4f4257c66965f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c30c99eef838df34fb8bcfa6f72061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ef9ae4c4cf4b3589a9117231996a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f971eb7038cac65733945a7b8867d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d10dc530d57341690e56c13292eec94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe424f3b1eac713956a24970083513d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25858b9d02a3cf50400d4fd8862450b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bf16682194daca49dbfc15f451fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d3556c2d3ac5ee9ad7dd81c28f0658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2850b5c63bbe6688a2709406232829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daec002ecb0dcfd58a3797b326930e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac610b8c3cc42402bb68e7a45d2f18911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724fc1a4e2b0eaabe85bf02c8799cb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf9371b858fedd1ea9d1d15aada0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56741efbed94cc5e8a09fd895aa0188b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560f5245a2a728f669af657c3f5caeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2316f5214e69e4787104b6ca5d7e2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412457732794750063482facc5c18ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30992bce9f6e6b503bf51e8dff03012818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f24335cb25601fb28ce98a26a007619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896d19d60636792ca85f12ad08b719220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd3923d96daae6d31800df2b697c0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bd3ca6f8e62f850c1c9d59b55847122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec060b6ef50e5b39f63056085815dd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaea0e2790d2bb15ac15b362dfb72e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5a7904ca2e45eba81f87863a0f08125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006177f6caa7433b6ef49ec2530e24526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fdb93c2a5a2bf811d1a1990b2ee9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f970da6432b5345ec2c672744d115e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ec035818e82219c4f800c57b5f6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ad406c956be5b6ea0c10993f9d4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e17db5abf92d13540a50dc106854831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9373b2911e3d768e64f1f872fd05532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bd1d0967b4b4e74760e2faff6038633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1c12028b94487be3babc945c28d3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490134963da74634fed3ec03e20637e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4a60c9eb987cff4b938ea9b632cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6065d88eb2471ff4340a5757f63937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496498f387f29b8db3629a93292445f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b270a598726b40f309546dfda30939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207acda7d3587971ae779a5e991df2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5573b98993411ec4ec80691dc2ba8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569afff729dfcad0f165256e3c8c12242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce03c1514579eb61072f2fccb2b5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca48fc7f2d85bd0a73d2b72983faefa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc429d7e08f0dd004dfe5a85f9948fc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5ce07b90f4f1e81e35f9d7123fbf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4539d738a000312e5dd843eca810947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0530221e5499fe3064a6283e63166048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618de040dbea3894593b19b010831249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d928bb4cccf6301799f317f9bde650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5a683bce9e71fb99d99ff8dc6f72e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dfc79157cda2baee1c9d8d72d3ea952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3065ce4ad4462ba312120549bfe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0071f732e19864f136b53b59d706b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a75660c5bf6fc27f7c333d8dda340455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dacb51f32f57c3f52561bc549c6b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc0cd7e2cf529b366e769c89bc21557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0726c81b702781f187d06e990430e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6c7e96eb1bd8a257eb284720cfefd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6485a0fa256891048ded077f72705260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999edd73b585c669c71311c60cff9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b61a5fa88271185273d1e2f3388bce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc27737d539536839750f16790e1f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083882b1b4bde8c1fc706306b78d04464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca527adef57b337f9d91c426bdd2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24a3283e91cd4b463577717568824066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0278d0492950e40611a6a4f0a8c76c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4b8a5c8163af6cba2bd1fe91461fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16582f6093324624fe76774ed421cc7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088cc25098e45b12a9e3cbcc96fc9c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00771f34e6f7eb755373cc3adc2dc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c671d07c2b649d2d672f497956f0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23c4e2137160babcc229bc81b5c3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0db02c072f4726d6028116a174f39a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd32f787e781430e3418692a5df1a4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c0bc0bbd933e53e88ac33c321162676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7927ad7210ba781474591308c72a3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419356f008e02afbc0666a93f8ab40f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ebf2d76f3f8140ed1952a3d0ca0af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369475ff456b3d9200fc3a0eb79ad9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df55abf45b998b141c4e59119e6a3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90ce6bc66bce6d5532426b449f556c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91504e92b4d325741079d5c3e24edf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe792df2262248cc936b642f2ce24b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5f0d5d48b8f609ba63e3725976b2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15803ac2309e536fcbe6543af5834f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db2794f8b8937ab7ed9ac800f079cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bae12d53817ba721d9b0e668d4a91388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c002a59da893afd605fb11d0cbf10489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aecb3982d5d0b71bff644fb85515eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c48bef5918632b2fbda3d8c7c149e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a4d7d93f7888a53ad319bb6785f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f108fed2526c015e77c0e820d409593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf77b18a16cbde4c4081a6d80a3c1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7bb30789ff29d5cc88c9a746132895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b901f86ed285bf7d89df4f33b92957696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c05bc178322d15442be43802b274097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514279d275a0bba33c5da6e855f518698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd42f72cc34cdba941948f0cbfe27aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c275d5d00a4cc2b28cc6b7c146608100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40cd3fa2e14c947796b6f10f95ef83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b3e4d0704f7135b3f3834eca98de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04710a47ae404091be1cecee6cc52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca22a2faa49454287f379c5a8e4e5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a3d0df38c01396e922036cc6d71c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296845e2ab8a49bf48b44d16ce9e527106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f12d049edd9ce2caccfd71858ef64e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659647202eb39bedda3e38ddc84ee0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f99a754991979c38e25e17fdd5ce56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab42445a1b4ce0913c7da4ff4a0e52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbd4134a81d04b459ac2a627d81221111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f92c608a00f388ce684a4055108b1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed676bb3fa036f083fa89436b21cd3f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a34e411141d7689ee540304a0131114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983341492dd3bd6d69f096db8c10449115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a87e90e96856cba381a0b0a355808116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd513ecc5f2b218250071fc6059e725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7a1106059c3bdc2ab2d1e45f62bc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd7d94fa85a3c007c1225e81dcd63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185c571f76f5e0cf2170325e917374b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357debe3835ebfb5f2add2f6acb445f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaccac51b5f3dd201e6fe4d8041c9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c9566c19b464da5531ba0d550e1a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09a7f16c9f87e191a63561d717ce4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75577e2556a9a74d012e348751e2a3dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681ed0c051678dadd54656f42006984126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f47625a09af952ce223b4cdeab7fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6228db6fcdd87e3df0075acecc3b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9159b78bdbc3f380ffa4d93ff2cc14d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353a9eba1b502d02d1800cd80280d56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01560f5334ac53d214778f9dfc42ec4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ac5bf52117fa7510b4c11e47794d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd07c488b9cba3d68eb964654da87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4e46f9c81fb187d2430a72aedc146134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3328bc7bf1bbac8e1066dc3a94dde0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fa21839a17c7599cd4569a29afdc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e2afa1a371dd24f3cb3a7652722ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85381fbdff726616fe836401a64ec19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bd31ce7430dcb0086d63ca14e9d95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17797b6346217210b277f554521ecf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86c41a175dd54f1fb40a26916e31d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28240acf4d3c13e560c5a9fe230696142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d1bb19832bf4a74e485a7c0d6f68d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f835aafd9ae377ddaa39648595e38c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23dfd14edd856a6df1413afcff83a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77268b308f4d62d815fdb89e9f0d10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12a5d7d03678f8e53745d72ab5f03d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75919beedef614ad7b312c03b05c3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb97a38c2e37243107c55953a3c91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f160e276765a614b16759f74ec4c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b92f7e7c096678cb24e084d9e2ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10584805ecc5a11a44e7831a70f3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e7855ab56d11b95a5503d22961634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd79cf2b8811fdd114e74c1b999cff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34338d0f64249c0c07d916313e81c70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d952d27a2eb8bf1ba22b957cffef5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62e70f78af5693eece3bc6df72a21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047bc2140d8587981a4e9cd98c17b23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d6afd394fa7066bd823b860344070159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098954da5439becffbfda027754bb6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b582ca846d03316999e7905d5dca05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64816f802f874da38e3e7634dc98c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19431ba31640f32fae087a34938cd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30abf029e0cc899a31888fdd9b534f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb35a8b8f8b911c8120f4a84c40c0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c6c45441be319b594d56200eccfdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ef11caea3675411d89442e461db7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8745859dbf552f9bd53ac3299b14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873723ebfb8cf5fa08706877a447b722169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b0895daa760bf39f59716e17feeb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a19ea45ed9eb43b39422825549bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8241ce0cfdf875839b4ce0af8dfa2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6b5526e7680e6d01a9e796af88e23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a022ac1125e86b5a9011ed2f19c4a30174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>