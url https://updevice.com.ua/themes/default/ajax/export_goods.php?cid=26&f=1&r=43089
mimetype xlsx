--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0303ce4e33887ca6907e2cf968061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610b1cbc56a8eb93b9d74204f693ec22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7e3adbf7465c043301e1dcae762a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86d84a3f2ee3d20d7748ca21665d694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6c2ff6a0c689ebad8b0febc64c8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcbb91f5c2ef32f9f0953e751669ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbef76ddbf8ddaf35d47e00779b3f787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32fd2c495d532506068e8f8b160ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0def391e1817eefbbba8ca3c9a3ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356e9d0a8ce80051045d4b85f6d410210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4764f15647dbd83029ebcbf842a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be09a1973256e12c4464fab83ca87e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07041202853ec0b77ed8365172bf3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981da8f14447d813f8495a9657cf4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3bc990ea25fe2f7f58f26a65b835e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eff6e0f75728ae476e2c3acf438cb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bae46c2b7655dbbf68999f76df12017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dc0bfb08d437822569d56201a329318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eab9f8825337ab16c9235b0c91b4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54ab35576ea01456ace67db9f9d21020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e9e1a119ec35e574171f95dc5aeb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033c091be77385464035229b11aee022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec4ea642771727d7f26325b7bb14323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7d0342e0560c52265a8e658efde1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293da9d8c71f4e042adb4f306524564625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f544b6ba21801484960e8069af560b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7493d3713d66ebd3b31440c89e6e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f15a5af34582246114f55278abbca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d53a7625c4f3dc44b0cc0f94179e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82373ea48aef9144965cb6858e5a2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0ec3e8467034cb06389bc133c1e5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74544f2f3700b81c582e371d2cedca0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581803870255a21fb072ff663c509133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07169734c1804e9f718f82fedc3739234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92361d8297544cefea1a61e744b5b6da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8aa3d847d7a75ba6b1b50737c19ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8fefa6a73c374e716533175a6fe4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70078a1dcb1fff9eb99759fa5782425838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b647ae57ea493a7334be37099ae2ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42dee5be339469c4b6985d5dc989840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d52c6665d7193386d74cfc6f96d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c488f8b7756604602eb5afdaece6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48811ea0db1a54becf42d86b9c46285643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298fc617193ff4bec4c8a7b96a9456d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e88035f2ecd5cbb1c6f8f373127345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a414cd58983ee8b6e171bb924ecf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208a9486c975c32e41e434d009fdd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ed0bfacc061fd39a7e72b3ad026d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1a595e6829ddd628993deace627a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8cc286a5ad9972a66adc3fda15ae550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad9b4b160f920eb17c0ebb36d7450551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76881438be7ede5269715d41cecb4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c5fa5724019581c2af33f102e6f0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61f5bb3d2ef25af773b3cbc5d1d93f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec898aafc7c63c0befb72d1218ae4b7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380240a298c411ba2bcce864d8a9b09156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0476fef1c7aa543fcc9091f139f5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe02ab8d35e7bd03b9f5dc9955011958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb3640be4479c4659919d780e40f5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f886725cb6307497efd2f51360fcd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec364e170f40b9f8f25bfa1d70e9f1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90531f86574b79cfa69129e598ec8a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7726ba5693f76f9fb418a9067b3659063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec595e237bcf82347e9be93a0fa4c60964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7cc383887eca4292924ab5b53d7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777320f5765157ee3ff1c61ef6bf222566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492f71b2d99ec16de546bb45a4ae49167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20227d0564d1160bd53f392dd23d743c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e353e13b4a0ff976332688ca13401e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387ff4bd934bb601adaf564a6008fa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8238a79e447689bc72aec1421a8a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc88716588c488642a3cec42ecbbd1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595f288b7351c89acdedf2023a4540d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a790b0c96c4a4b3c3364931de631d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590082c4b24b09544407825c7ceca54075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f597cfe3ad5db4444f6c9504d29d9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaae61b8e3698e23186e61b4fdd2cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133c3a1dce95c0a14674bca92af91978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ca666db6395d51926ae29d4de97679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a18473ec5bbc889234914485db58280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f68cccfbf42556af63beb5ec1587481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e57ba48be2166ae76d8a03218cd5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c9e9b066089a31168e3014ad6604183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374a7d956844efc489d977a0e2a354084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f3a49a2321fb91a909ea942bcf1c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233422ed67a693da3826fcf7335e6ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee96db57c492ed6d5337fa04a6efcd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e925bb3e4863e0af358019842e9fc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a456a32191d9e549ab54c24bebb54af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eda2910a0df78c48f4cea17da848790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e755af7564d37cede19d1b5f9bb7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535f94d7d1f6ae57d26a7b1bb542d6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5869096e0dd04657c4b70cc071bf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5749e082280a0df39f9e86773267ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d3770980526459b687def11c448195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b4c47befc6d75fb3e5bb4c7421ce696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b358a6ab19dd441ab61d8052dcc8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87bc41eedab7a247fc37576116a14d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44576aeff6fed0fa0925dbb53f4cd3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ce5da9c6542fd96f3a3358d1570e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b20ddd1e0d52da51892ec453f04be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dcbe65c1dab6f43978b66104d14d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a46e278dabb6589b6f4b0f7b0a9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca55b6511b108116d0007da5ea16608104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0abeaa8339862d57398d2f3ec15c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215f90e6fc64b993195e19f056ad5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8af96a77e900cfec2dcbff5ca925f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e327a1c4a24d433fa0e8baf438236b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efa3a95ffbcbf6b11fb4f41b14a06d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bc4984f4174ce671b96775ea9d657110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e07dc80462a1800a5c2fa5c5f98e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b939fcaef451756d02cb3c064216112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb049cad7697f02a0eb23c9de42011113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d7076c3569bcd6ef6ce2b903b04f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beb23e3f611ed78c95662f3ee73244115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52225c9fb8f6c52ae6fefe85d1dc74ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b87a10f409ba08bdad9cd0dafb0ec5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32812cbc0bdaf16be69e400bc74060da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f861d8a78489139686ba741161ce46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adea051fb1ff57715802dedbd26d7be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56a015d3c5d8c4bc3cf54c61b09b58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb350c770bf5aec3bbc5233e8ef02e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650a0f05746fc27c71ab1ff465715e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b37ae2b9b6e3339db0ba9a3c595342124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1da9eee7bd6d3ac9ed4fc623fe6f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55de186e9cfac39c1f458ff5976894d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e0658fca48317cf198cefb5c48ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6bab904dfb9d0a05cbc0250a8b448128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f099f73d3a11dff20abe85da88d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb962e141ecb1b8413785401b7077130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f525e52ebbfb731fcbfdb67272866131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c67c2ea21e35db24dfeefac4181d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4802fcb084b12e278b51a1366c90d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a89205419e1c9b653b2a2e985574f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90ec658a317b909c8a7355202c5fb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c60472dd9d95c9567aa439bfed9a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590e7aab27c98d99386eb045a65973137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853663966883923cb053c336b423c16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef40656af39b87d3ddf9389ea8e38f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684955b8ccd6133e4514fa688a9002b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629229a51f83450af902801d51a35b43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa8ae25987fb6ba4bb4f48bc91610142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873691af5fa9ba6ee244f66300a25007143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10b467f77df63a9b22b655fe91b89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aaa44ade4deccd752ef490d4ee5ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90dee1a157883c20c59bad1cc5f96a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816fa0390d7886b8064cf8618e03e90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdb107b17943f937b0445874b012fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547e3937b3df04a4f7e575b21c088d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128675c12a0ffd73b9bfac9c73ba2059150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0955f7c549160b1274e350e951d4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02c378d8965eda46112eb7a5f76612152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaed11a15f8f82c22727eb2efc65a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb109c63a467cbd4f01236684ee1b27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec2338bd0eb5dcaae92a5255a242a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f45937072662c3f96f4fc00812032a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa178aa7733ff2868ea67f86a2aaa67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3cb9ddd31462b2b433cf11373785158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a7f6f9c346d014f8486370e0cfe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985486577bd737807a9403e5155f43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a3d8bce70577f4a51e73db79c16f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832e65fcc39627ec8fb8f5897668026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c62b26c06e764fe6134eb447dfa32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb1bede9d9f5a9c41706bd200a8b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19c86b63de468a78722f132476ed5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1693f9348fe6caaabffd111f88e25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202441c68143105148584534faa7f915167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25440d5639feb0cc9014a23611398a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0f40a9d220a77817b442c2764ebaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95afcfd0ff1c6771318e4ed783c33a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e60d36ceb1483aa038a3ced72cba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de7875d85f45cd81d6b3149b765669172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741d403af721c3d696cc75c26aa98b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862488e4757645ebadac283e81e2286174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c6823c719dcbadc0dd54f7b9a30e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30914878b0cdcf1c8d059870f7eb43b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f48bac94810dfe5f212ccc9128095a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49526f622cd081472e3a55f93f7b66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b86e257421d56f755c193527a1123179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3751758537be40fbe0f337e48e3050180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e1add45f4edb6982b67e48b031dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe23b18f951a59beef0e63b9cbc6db32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c0aacefa0689bb91867d31280d713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b90ca833e294e61777767905eb5514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc64c25de856d5b2a56faab05576c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64968c5bac9b2df6f55c4ca27896e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e413d5cb3d2c5bfa2b638d07c9d044f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18a27b3fae73e64e26abb603b59a128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b7f5a7a867569315411ee777e6da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4069ffbe97eb67fc146bd5e52eb4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f6523e6e42e7d5124b83edb8da61011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362d3351450b0ed30bdd8a0061226812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc07bee925e6b464cefe689125f213613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad72b4e1c0032b9cfa77f7b64c87a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb5904531cfa095b27e1e5cbe0266a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45696020fdf9375598fb1ed940ce537216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307d2f72d3a2ba6b9bb1969e30b452c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705adab7c7605445c05f808dd029f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573ef53d8d2c4ca2939f7f97ab80c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a27a9ecba3a9fa1328489d14ac537820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e24923c71f997c95d710aa756f0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d9905e01fa195254e276d4c8c6d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e16c9bc04578842345184331d9081d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dc70b6d12f2f5185013499d2c728424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c968b18596f10c19b69126f9c73a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803c6d2325fc3cc30e9f43734d0fc2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a95cec6adaf16bdaf7b4460d4726427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a739c7a1a696b8120976ad4aefad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc25c1e5dd84e62f4d617cddf28e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aec7bcb41704d8f766d8d889c2dd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da7dde8ad556531d86a743d52b14231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50747ed212c19df02b378117ee2e28b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48eb53fd778e72b33ec8e5104dd69733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789742e84cbee4869ac22b06e584da234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88dce97c883717e2f948181ea58b5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c693258b6e8a861abd99b80d505b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73811c2b3cae43f7d40d2c4e1f55396937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed4d074855881836019e6732e835b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105e7c51152c03d8a056fc8f03fe92f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7745d635ed3903a45a7dad0ab485e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab168d658ab48afd9ca7735c9e8bae0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31932b885af07703628073becbb4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171fbaca3d56a29eec04670f590784e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb497a519b384839f434a487653721144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525e24999aaa76911dcb26527c328045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313237b1ee68a8442c53a8e0d2f978d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c50d5bf72951aa90439be3487db6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e309c4e3ff1d57e5ff002c37f3e54448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009852559e37e87b75742332b77c2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec80d9db07e8d0ca23094433a42706050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d84d10a77abb3ad32c82d0825690251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3cc8308a739abad4d13c1402918f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cac48b59852b558e7c20316fc1c15653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17eba6b44c657bd670043ebc3cddc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086239d0d09603f5816c4c0080a949955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2b19b8e9191579b5c03303bce80456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ff69d41e3306004269179d42b33157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81719f6c58d9d1d37a78c077398179658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe7549a0ca73c6121fac242484f6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd50ec017736370ceeee451dae022260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ade6d1b2c8396139930bc4a1f2fab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66080dbacc52e5855e6b44cd0212c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc3f42ffc06c7d7e94958a9a7a31063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb6c3323e95d5b6930f8ef9d5e5fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca62043a10d51fcc2d34cabc86c2dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c4eac7bcc5a682ea897f82290bb6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59890d2aa8ab32f1bb6bc856ef2e9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e34a06b7f7fcbb246ea62e8cfd22c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e66abbd4e0684e3955e16e4805a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771240fb9e16c1c4a8944e9d7e1d3dda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae357194b49602947c22cf5e0a52d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6996e6ba26952f3a90746e48a41a20772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307dda3f080d04b546419afe47063073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f9081ae4bee8f0715ece30ee73c5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968459a2c42498a4855f5e064173f7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5c5430d5d0deab380d796b694b1dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5181441442eb9594da7052d64a3d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9cdb4970a77774fa5c9d5dc985d5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740ded8969c4b7b7814db3fe8ff13f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f187c63b9c1410236973565a4527b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72583202b20c753d171859316ac5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c12f342d7d2ec930a36610fb64c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516bb95ae9340e27dc9b291c4a4d3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a02cf9298bbb8dd20ff6e2e60c8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fbf60d0571952c51af668b293dcc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc113d2819986d40ea373b6142394586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0dcbc09b4990d58a118847b01538887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9388aaf4f5a72fcbdb4f236bf56849788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f5c96ab0211a80a5771e8096230489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a85ac28382295b7d1d7214922fc3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc666dfb74b872f4584e8fa6848a51091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3259ed02b812b824f669831d9224092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc098e2325911195095ffae814e35993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569fc2cd7e999ed53727efff11f81f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda2a4611505c23d15284c14aebb74595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebdb0090026a6b951fcc04d8fe9ebc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e62c30cc8f39d16782c066d3cb75097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f149924074c70e767edf4c65a4f70db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7200e9954a4c755a3f68f44902e249299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d05937d2173ad3e5d9587ddb055d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538fc67f40c80e992c62d6219421d1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb630cb2c684d497614af556303361102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c97e46f0539273556b2ee3df76b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a996124db29a6484984f4ad62efcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8161ca220c5829bb715336bcf5adbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3967f1c50f90c8d6c3149d1a34e4ad3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f6df77985fd495d9b2fdef026b80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0725e462af10393bc559d26d591e0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a2ef739b67030c41078842dfa8487109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5772362fa7a556c50f5e658d5fd4c6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819ca57abd97bf5ced662bc1721e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02134efa11343835982a027f32733959112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c4ea741f98412f87d9b578514393f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc1bbaad48fc88b6b148530308479114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c39bfc94544dafca07bf12b82eaef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c7aa59f7e65dcfd693e02aac0d921116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492180d0a6f42e93c4dcfbba640127a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24764583b9aadde4b39f82759e03e458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893d6bcbe90b69497b71ed37119e18f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5e9519d3c8cd73f8780f4515bdd50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03059c9d9a244ae2fda2538e58f634e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a27e9016b94b1b5b9d171a9f369a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd6afab2c1173eb82cf63131eaf149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7693b25f16ce17534e37ce15e58eee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe57bf534268afe95f1bbe8c47091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d6928dc8b39b742131cd24e793943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef467b0374556ccafe82102832cce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d857f308a82b1096ab4a8f15511547128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4877b7c13446733d7f2f53d4402bbb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976c9586d3a0d06a4a971bd787cd2ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10cb5a61a8d27d2197513b5eab8760131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861b0db322bd535ee0d20a2121f2c1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8293f3c34379cdbf40a8361cecfc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d52e22eb629323b3286034eb57e15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f657b47a9027ef05537a1f040defb67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d07f490fe7a3d7a52617d26b560f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79541586639a1b250082ee7e9b1780c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cba82fd197b78417ffb39a624e2453138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2fe0f5f6911ef3cb0b512979ba750139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77611cee52d6cff9d05ebb2b81d92a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a8e3575f433409a8488fdd7295696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d66e8658268cb3fa48ca3d15df340142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53724571657d1a67e618c7c63873ec19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff8ca2327502e66844bad9be9d303144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e172bcc424677ae4604b14bf443028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03f60afed7af4b3c0a87af3940cf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6481f578ab68286f36ab34aa1184e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501dde4c9a22d6abc2440f28e5174d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399a4fba86c017d71a352f99886dcb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b955fe2922d4a6ab8468d2c1dbffc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7ba75989522f1a6c7b221f80d288151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae670705d6a01ba1fe405b58dc4a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090104e353e049d7e61b9bc3b40b552153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519e944114b17db350a47d303abfab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19000db6e47098d7b838b9ab73de3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c3940ed7d575e83425ff6c5b1cf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a6b691d3fb5aaa5e36cd5f2f4330157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c45ff4a4008cab39af80375938cdb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97750ba705aeb95140009b4708fc8005159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ab1bc18c25400e07b70ecb9d0f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32776adf96716181783f169d1a20eaf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7a1e110c0ba890b690094db0469d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6e939f1ca00eb279c365c91e881f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a18d29b65049eb170d5fab3adeda2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aeda26bbcf8dbb3810f7950f496aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649d86d1099f8d6941965b4b816a3d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeedc0fb8fe75feb7d62749abfd183167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3802cfc6d4f9a5706e9fe3cd5c1005168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b113d0425bbdc740ba49bb9da78096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb50d89cf03142be4b5fbe4d9e9afd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e23343a7b31443905265e5f08122ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d059884987734d6a91fdfc1303ca892172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40117edb39257d006c57af369591f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43085fa8120abf6317c52824f23e59ca174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>