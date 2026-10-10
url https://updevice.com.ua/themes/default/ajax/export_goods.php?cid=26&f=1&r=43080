--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af02b2127e04f9f35eb74b6ca2d175b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccdf0f70cc7ec3b3c60cf8756a7862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088eff184533b6cd2a177092cda475a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff0cea4155b0d4577567ee501c274a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbd26348786814bd843873b69bade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a747776efb2383823208f14486fbfff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f295bdda6beae59dbce4aee72c15027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc27ef194023fb8066724129dcf2518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2657db1882a4a497c46b385ab5cca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904192edeefae27286a87c0f329e2a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2040329bc675bcee2e1045c92e1836211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10540bc92c45e8082b9e7442686213de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c29606853360001f07537e78ce8b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96795553cdc921f82b627b87333b3ba814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abc2b543e7d0df8903a56d2993985815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21dfe941388f0f2c3de180c0d20eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4495f26eb50831971afa2284d51c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d5f55c84caeb5586a5231a4b0c4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af21acfadf0aeedf2a6697a635de0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2133c388a5caa7973701655e424f8e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ae75852fff4d7c85bf4e5f6ea0ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3647a1a251302bc053d5e7e8b85b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b53e48a1775a3b5040352e7193efd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e4dbdf598364522c2c6990903b4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437bbe499338da071547f7e612aa8cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad8e682504ad08796177d9d03db7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42b6d016c4fbe7b3811bc5f57ead1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf0fc0654424e3b330c2a19c16885c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a4c927a94d971e9cf267c3e7546c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e7313cb9ba37cafdb205cb4d5eedd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfd60e5ffc9f4697edf05abc92dba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4221af74154c3e940f91d5c9e3ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1649ab99fbd8172a39874090569c5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c90952ddf7ac17be2ed4a435d1f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd9a5d7a07a83979f32cb0b2842f4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172254b3bd6d18e1988e1b9058a6c5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a80619781d425ab5ba4a3c79950f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468a57236ac5438d06669804d3d93ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ce557dedc130ff67569c6c32aa21839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c906d4260fd8b134d9fc14948d4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e628cbc95afae2f3e538208d1d747041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f29568e8c54a8994aa75fa3826140c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5ea3ad3b1c6948db47201fcd4fea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a21118579b5ed5c60c907160ee35a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb435a609f3249a0a5e896716c565145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae06d1e6cf4ab98ce98c5bca031e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288dea5308ea16b144a414a45b1c09747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645bd552c3f267d597c65d5cbc9c66a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54634468e2649fbc8af95b661dd785db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a229c1ea1bb072959490f858ad7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bbb64b9d7a5769d558f63e36292bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713bc5f4d7c4963c70d8a9ec45ca3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f688c965a5b391a53e49d413920e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943505916332063368195bc0a077016d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b764cf84101c74607ea1d864690855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00019d66a415ab872a9299245cebe4ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80974c6b2e835e93f455bc940b06ac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182addb2a0012b923c7037a05a3772658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8d312bbf0711cc446f788791a600059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d4f9e6441c02085bfa0da3a7338460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d0177448cabc926122f6b629063d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea21a9f457355591388380e2448b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64cef5383894d9eff0b0ec28ccbe363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405089aad7b6e1ead5a815b7887785664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1df14f2a591d38d7ff3cc18a618765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307fef0b2b15f9feee530383dee909966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780bb08e221ec5e08452c25dbd7f75f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d2727796721e17de8b3ac2cd1908c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39b1256870c7ed996eebccc31980f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc43f25a9d4df2ae021ea584c1cb3dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d2cc1613a210f3dff504dec21b81d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd4e244a35905d44c9b5534e2319e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6be1042687a37f277ad3865cae510f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228ede08e61c46ed55a9bfa0fec47fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095a699ddc084fd8fe1c3581fce8a2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e84e913556ee46d92edb634081bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68acfce50fae33519c96ceae1d26377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e63f2b23591a34648202e200aa387c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43140e49c171e86e8f9d1eadd5b1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072351f42d68282c338b38f0774d2e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7984f2d8fe7ccc98f31a3aeed688c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edb328a2f21e090655e226412fb8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be147ae01d47476a44746d9399cd1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ffbc69f58b6582d792294d18969b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9b9268975161c0cc0854b8544572f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304131d2ccf30c4627ce20cba87cabe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f5f5b04fb55165f555cd47aa0a8e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68c6b03ecb8f813351a092b2fc2a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd52c2aeb8d5ce1280b1cd59f73f7e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5bb68bc1d1cec9c055a6aac70bb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ee4508f22a948d5d047b264db06e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7e777109ee471a05f55d780a7415392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d11ef11cfec033ded5302da39ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513fe16115aa4cfac1b8b441f930e6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32890178f8ee0588d5512ce747d7ecf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2cbdc0d2ee0769434857d68b02d8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b43feb2da72a150fd4f1044304fca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098770974ad7af7c51def4ce19a2f60098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa3b2f4f9bca901ec50c7caf16f5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba737d1bf7c5a50468d6677046fa26f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181b190e4da083ef352ca0b1de8804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b32bf675dff4a9c75b7dcc60d9522102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715332c54aca40cf924fe4a62618f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168c37a0a5b9bf9705123390dfa6a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf90360b5f9a763b221580f6ac2529105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e21730d7625fdb3d77c84d35e9b59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b723517b8d7ba6d00e0ade4ecc880107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198bf1fba6cbfa5d2d721719e2b5052108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa24a94ff6b91c6cb0c3f57f6e88b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758abfa1e5166285d0c16d092dafcd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432667a8757340a1e3419106cd27d0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8947d4361b2caf211c0c1201dce5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956221511e5a90c27468e40857419404113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c24f1a7848290b37bd5923e19c715114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed195f80a8a382e0c08c915a7dad3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d9b4cc70ac7fcb40fc97666bf50bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a547ad8b97c2382438f7596cf002b0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de940b6b771dfe3d2bb6b2eef7af00e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512570f763dece4f5c616853c146c0d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569138b55d7d1ccdd5175a0505fd55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9e83130d5f6a10386e969c5078cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892032c56b3e7c22c58cc7d71d6bebbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc20948460d617fdb14c19070148c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342f74ff4bf2c164339439937c7e5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3351703b104d387ce62d69c8b9793a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425d72bd6fba735d4dfc6acf2717dcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e141cdad687c926fd4a903ee54e40c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861454d5f82a2b8412088c1abe61ef04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62c0fffbb2165b606e9d288c90bac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3d18bd9162c9763b014dc0fe2f27f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09809e435d6ca2ac163505b2871b161131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baad33458aa0b13e435dcf768c3fc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a4955a3ad15f81ef6e89d9042aa50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002746d9f5ecdb82a4562b78579f91b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0dd30099d969770f60fde84197d3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a150d064f6a45fb91f7d0f2087e3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3fbe1d0f0f5b219934c2d51bc058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193b0744ce2dcf427f5c22c78272e0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aa846516d0fd9a9c28d5a8558e340139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e5ee9668b0bf3b19c6171491b72f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9274eaed88c46d003d42b4cf03431d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6644ea15f51d7bc395b6ef664326142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6015342530c543e1aa88d860d5df7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5d13a603cb5f1c4d1e65b3530283144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21708512908e493b375340cd909b8caa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a08d018509b0a50e1b7a8b18c97cdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad7c512b28c743648b7ff292ac0ad4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc19800c6ecebc83949fb03a3c310148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dfbe1d2a73216ae62a0ed7438fc79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840e28d01e08fe3a82731d897c53aad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d2ac9a08d6934c82fbdce48742be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a5ce661cf76a01774a5823fea4bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a59633afe2406cef6e3585af2efbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba5a50ec258326b3fe0917e48d726154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b1b5e28dc640e6dc83ecf88d812b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150f3e54fa246b7660c8daca0d6c61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668d6bd41104a2f0dc850ab6c7f51ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881ada163bf6b5e1ca978c80439220158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb88126ada6581c3b13e1d201e064ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6672c7313395ec35277da125f5980160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e752065cbd323ba0b2d24c778d85c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3207c165ca5acd7445f7f5dbb94fb63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324bc9d60a2e5931a89da886761a3db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9875dcef8d8e4b0bdf8789c4b626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b59e189cb231277c0f608dda680f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2656dcaa05f0827b3a940499d489d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a4d74b67913ea0af270b21b85857167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa839402f07a203c774ea18808a089168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42053a62028bef07c5b2aabc3185559169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f5957d246ad990b2a162759c2ebdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df430b45a60647f5819850c906d8451171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c83393ddd041bdb7633655b7ea047172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0615be5ace9099226b7db2cee17fd88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a5491e0f550cf731b635f8a985415174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ef3cd6d8aad2c47c7b3de17dec99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a747225bbba60b51bc8467f1db18ecb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74eb4750748b41763c5f5b76d804ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3585d280514e811c65a66616df3fdc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eb185f285304c5fd0ad6a5ee84a3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ba6492f2821b04411f5e43431977180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6989f70aef6ec6f30006659b6b354c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee7754a6f3c3afea7f4433f0f3ca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3602d9c696c3589feb5d6fa4483463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4a6675ad74f47a6fdf82f64ec877c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa88215a9a940206ddc656107a194e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622123343eda684d1641d76fc710867f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eeae0417129696bbc0e08ff3714d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2c83556bb1ac5a196f19e97f669278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629731926ed14d597687eea4108de8079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add8ada15c2e66d9c650dcc6e2a28210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce535915bfc778b1410677752ee4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9d10958e488f05432ae32859cad6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800798f915fc5cd9298559285767aa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de29b879e1da7d282e050b06d7f62f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abe619b92992cf946079cb0dddddf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73321735d49a353b1fab3718c320416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1cd9e1d38620a7c433687b46e65717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718859aa6831308cb2653f50ce891f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c55852dfc1221340c5ccb80d6729219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4017d39479f7cf9a2c0bf3d893fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2fac9ef8ee074104bd793530777021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa916add17a1c2c950ee369aa4a2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bfe3d68ee90f2b6161bc5038354bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d1744522eee6c06b5aad138b68ae824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58605d70c7871dc926ad4a9d6449c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abf69c188e43dcf1ed2c2a96f4db6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57142ce5b57c442b958bdf43683dcb5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f637aa06509fa51e4302e7246598c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ac9c68099ea0c810a73811edcd56829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e8f59608ff027d667d702390859dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48917fb6537b2ec45839953947c3bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f04d2982865599e6b1f6ccdf203b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ece94fa0d0eaed35f7bf5e9cb359633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d40efa42572e75d18e40825e7a1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993afcfac314232542e38ac167bf0d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f11a81924b0979ea0bdfe2f273e98536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861e09b12d6fdcb172ed973075d7fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50628b25833528529b657e2a86a86a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b13952441b0e9aec80cb3b95f186239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645919392b6ea5728ca2b468d9780f0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd2fd55683427e4d9e5f3fa27dff9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67606710f7bba30e3862c9e3f99072e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0418bf9394884ff4e2268d7d20d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fa689991bfbd910015ec0f992314f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a636d82469cc345830dcb412ca351245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97180e8f61c4e53d5bd224e7418ff546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fe2d65c93704f1b617000eba5955f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898e5a6b897828f4033d6a3afb4188e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb341e3426af1775a2df21620323a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b997941850e05eab0b65de2f6711d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b33b6b93c08b12942b21d73b46bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0518f4444efe6e84e07b76d5e9374652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec8072dcd14c19a93a2e35b23b1cd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0762b7552800c54cfcaf09edc3ac3ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46502723066c7870572b95ae3ad770c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19412354438016c3ed299b7b327ddb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56cdc12f43359e4a16e0bdbb964b6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb9fd1b6d29ff4554e438a7b400a9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c452fab765eb7cd055bfafa52c5cce159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791d3f20e10e47b6f38d902f58740d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86e503b447c623819c7ee0006d10e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78794ddbeac83befed4f4b9cfd1a5b5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfe241f1973e39ff7968ee49b6ea1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5215f89c42feb3b04ad839ffef4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d6b894dcb3d731d9ce09672da456865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e80c7a222cb856a1046aa49d3498766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6261d68708be5167c0bf00d5b3f44667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a89cc30fa4cd82feaa42d0f00b8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe1e8f9710292eb5989859e1f2f9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576938376bd7cff9fcf44474871943170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5a67fd7ceec0ee2e91bb3dbf634871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5d1aeb10edcdd415d2dc3ec23a6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dbe2f2f4145117de33408e89105be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf860db0ff9626ea89852cdadc10089574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2abc4a3cc0c7f02e246806d99c976e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de685fbfc6bafadcdbc431d39e6a0e7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e310d8ec627908afb8948478dcf38b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94642930c58db4703d29476370590d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587172ab010aaf6d055950bcc58740079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15889f8330ffcc5c2ef2ac4f829957e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3917c71e80e6b13193b4677cec1a2a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8126b892bf0748d5394b287683cd0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d4c493e92af2b2af1e38b5d2e72783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8257d29f0a83b818763e91f2dc78484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d293b9d878a903aeaab1eaa68ed89485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9df1c9d463a1dcd4058596f7e2dd6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5af439cc269f0f926ef53dcf9a28e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a01c0e5be36f8c8301c3b99a676388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c13214d6060fbeae8eca4c1fdd6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a56d0b39da7c84578d5379393fdf5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1e5465affcec0d734b4a71f896b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460334c057ac64d02f4155d180006a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b359fe5ce6f752767e2cbe88c78f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0067d5ea875e3ba0c78f614852dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cf587b257ffa691e10b8c5d4ae66495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077fc3cf607c9c69ade53b0bf1043bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a11a4c79ab86e7640a650d2a1357b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a6eff155dce1ee7bb32feed61684298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805faf023f7c96812389bd74c6c3557799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ec4d9ed8a3a5a5b7f2e6e41b0d054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849553b1e7ce5f16ec38138c4ee4131101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366e5590e17dcaf320bd6e43ffa898102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f1765aec47cf5736c1e8be815309103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fe5173f67585d7f50205b679ac46a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba152ab355d9ccfab34b0c6e230cdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecefada979932ffed9af02139aafa58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ec85333faab346d97aca3f5945e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2994c26c9973c085277107d3ac2ee78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ba7dea5e747f3b5f0ffb464370f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb65e3f1e152851805e94fe2b9d4152110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9cc8b968dd3228dce4c3d9f5a8a4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aabdcd9b723a82bce1af92f66f6db7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e93bbfe8e6d91b572537ffc7cd01d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99ab0b7d3ce7533e186cb8473911e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a05f2ecbbfe527151aa4ef8c2ac4b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6056c54684f2c7008e6db615c0ba9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d75a20bda540b3818a0722bfe8919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369b9343748f8f66f5f46c335f6a12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287ef369c9368d6396b310ec3388549119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aeaea6eb8e39f88ec445c46f35d63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa7a796cdb95f08aeb35decd83f3d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d1763728ca074dc91b8587691fdc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b78f41f476b411d97d9e00d7af145123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40589cd83e304441026c859cbcb73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52cf513f7e7063187289a030f04cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32523ea370c90ed5cbf4e4c1f7e9bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f08fa792054bf64e0dbb2b9529cacb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6cbb825b217d1eab1ed68e87e88ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0d87866dfc360d44151f1aa38d2fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4012c64b3fda3012b4b46135c266130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18fa5bd48c18f86198467bb51d862a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed628324069cd394f123a75f874da1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff34acd9fa73bb836ca9246516a59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ea8ed1ead3fde882c1e5aa487ef5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd965eeed6273f086d817fa85e0f030135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820ccc3b6f8f311f1cd0929f3d2e874136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f781af81960bd2896f83f274f0777137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5bd9e31765f1bf2002a543d35d010138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f070c6dda9fadaae9675b8ca99a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2858c61f0ba5dacf8ffb3b236c22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b8dfd3b5062c7534075993d43641a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd060c6a7280686b8f91ba86bc52c25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28468ddf447d6614a718df35e57f474e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ac733dce137dfa67222855c9b8eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ab4692ee1e0c1f3fe481f19e0cce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d19e5ddda3275c56c6d409fc3b67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1fe8e74249f741ed2c5a431066144147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301c2626a4f2099f619f05f5f2babbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa7680603f423703fd3be17ebc914149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a6d26233ab745f194b2556adb94c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd324f2a8bbf4c305ef8ea5e62738463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74fef7b3be61dbfb1bac096ff5ccd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e9e0ee1f4b9661a74b02640c3af08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e821e2111f894026895ca096fbdd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be131333f3d0f78ba2829b25f998eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9eb86ef75990f097504a10d693fd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78353fef8d60fcbc6f0076c46a6e9bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c91f2a018ce205f8885ca633c6498158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc754814c82f00b64a2ddb4c253c8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3be0a238fb6bd39134761e971c28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce350b61008b50612b433e61e1719ecb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f175ed791d707ed56f9ef2575e742b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b2ab7c7a28098da2b0b9b3873003163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5177027ab61d2426f2d1d3b783559164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175434e4305f496602ec823a821c09a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40bad628d895ac44bfa4babdd82f9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eacd552bc37c4b831c74d9d4dd038b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4796b2690dd4eadb7faa630f64b6fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7e189d4bdb52525d55500e6088b86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4eb689f5cf51b6b039bca45805587170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425ef5182b204004eaee2668907ab6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a6ef5f06e8fe5dd3da7f7e62a39a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de3634eb89800457e5f7cf41b9155173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c224c9cc47472bd6e3f04a5dc932f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>