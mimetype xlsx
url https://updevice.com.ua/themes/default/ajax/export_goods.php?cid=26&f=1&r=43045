--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b3f48bc054edada602628c122b701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94261160c9f445a3708e509249c6f092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb0fc568e64096dfcd4bc21e49562b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa628533132c77fdf6d1ff810a6cb204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932f375791a203c06a38f4135f2def5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b178837e0cc0435d62908e6f1d5c8726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a47d26475bd1b72ac384f79efb0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db23e64257f922abb3c3a12a018738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ec1792f621049cd8ccfaa4d3a49149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5948bc6f076a880a5c240eb87881810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa86254a27558124793f8e61c1fe0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98456ca2d76f9c2d0baad1cb91ce6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a31f8ed127ccebf336d16720e51cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4b7a2d880821ddfb9a181131331214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64f36110491c57bd46d5ba2d9944615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eec907ece8d446cf3e6797a4af31a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475d09fb3c5aba9af29472cd1208f4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa250e537a325704008015262b58618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a38176d50ac93688f99f326e9078e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac69f8747d31b3ea488ce93757a0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172bf9b98d51a63b017d2363186cb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c1a9cd0d1a12bb4fa8624e61d54f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcce1ce1bac68bb000f603123b83c3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951c88eb088eaea4d836f5e43cbe97b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73cb0ec2a1395bb9a4cc85b386ecb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed02e2ec689a7f101af314be8d4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a33c64b85c817da869d9c34699d4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d8e4c68ecbdf9cdfcfae31ec608628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e834347e0c1bdfef0552c6fda0342b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c755b6d7424a675ea0899c79dd5909a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63511e30b022c38d46ac75eeb36940e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78912303674fb80616a31c5cdbbe4ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d20b10e24d3fc17afc43ebe3060433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c100349138c3f612c2a691a114f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be97d9fa4ee4d3a5df6df80283097f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ab8fc6f7821e68812367fef2e7c5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912e13276f3586afd4d45a8ae0d4f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aab8c2b0b0e3e2f7299943442675538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3146dc1a3b35c065b488146aabe9e6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d4c77d7ddd029e09af3e6d669d6f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf18fd71ee9e8de3bf637b8145419b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f109c103881b3cd20bc8dc78b8cdda242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8096f38e63196c4ff2623ba694e5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75e7889dc46f63259bbd3a0575893a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f7a2a8e3dcc5d8e0d4c446e810d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a29aea88f0461e8e6af58f2c639ec746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc071fd1b807c093a26292d16f0a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575cd3b89b84f0369e0fbb3d79c4ffb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d78a77d2fbec60261a2eb70db328349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979bae66b190540ff365f7069949cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082e5105fcbf2419a47147de5da6c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8fdac80ffa2ee2d151f5d4171f6f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4763932968ddc31f3de877d5f69353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f590949eb82e0e411bdf8f4034ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf75a8768248c5be522111af07fbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e7dca8a70bddbf97cbaa967cbfb7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc8815e4c3fee0b3ae05f2fe314b1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f04f46f89e3cb0032818581897be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28844ceee14a26fc26e49d3bee8e44b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65756bf69af93db4c67a27f83fab7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656634c45162618280a63cad62c835d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f0c967767797e8515314eb4f97e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33c2ffbfb7375de1c6776382fc1ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a77af1929d357a1e6a7703cb1c3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7db3409059c69ddc7c9a1106d2f47565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a16c81f8a80fab756e70dffd3a57366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99248cf16022a6c6c2c92574f1636c5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953025436e0960c9bb884b5f625b817f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327666edfb9af33289e9e93c334acb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebbdbdf7e57f73f97387ac555179e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b32391a23cb6ba5a63b0750aa438a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcfa6144d5d5e9f611cbed3c949dd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59394d92e4ec03b7794379636ee4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8337d10050be7f3593fd7740bda9fea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7d95c5ceb954967551cec7fa1c5a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979082bf75e3be59a710181c001fc70476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3425a94212781d3cd39ef57fd425977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f7fc674cffb4cbc5611d54bd2d5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf0f2c50e9ccfa70c3a68d825bfca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba47a4e2032d124a808495a0eb369380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da620d51eedafabb30cf6325d21ab1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13317ee866c4fde9f6366a7b2afea682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b91abe1eeb27716465157884984a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e44f2f602000533e40b7c742295484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8488c5f6def10ebaa4f8e97bda020a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc334a62681e202fa33c30dc3c54de8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18f16270486e31e10b49312b38d7a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c6e9491d49374bcd94ae0e6e23d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a030428c3a36eee06dce316c95e2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d86f7923ffcbad6677dad5d39b0de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f072f274c7bec22a01ecb9e0075850b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f441fd4aa24258a37992aa0db951df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b869ccf05278fa9ef014f2ca234af293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b243362fff61733cd3733578e23694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8c67636d5f1879191836c3bc7a41b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f6ae36f1c2581ad5f492fe3bae6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db61ee50bf81def27ea7a7932b190197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3ff54e2be10ba983b1d9bd847b37b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b09249f87fda4e2cdb7b30ddb060299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed430f6243340352e900cc4993cd4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44dc72cb29a5a0fbde744c81ef864e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714249caa42900464b21be735328ec3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371ae3379370d7fc4e4f3626d25481103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dddf5f7b45b771b11fa6905d9fd350104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e6c54e13c7d05ef18ff8bda60797105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985d3d5c318d6bab9b3c7e885b3b84b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73646c860a651863421cd425d865b97a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32770aeb1e5e34d4239122ccc300b6e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114fe74d5c6c948baf8363c82c6598a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd06ab5a34b1e4baec7d835058b4f94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66c93297f2e6e9c469411c7213240111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810f3154778e7a11c58503edf23a9fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd408bfc09ecf6a5a02c5d8f86d83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de1767b0b765d0f8cbd54c256819a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17381c53412eeb26e1102b7b074e4f2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fcac0bfdba4f5ec74e6310ba63e1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3bf6cb56a9eeb17d18d7994278092117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2c793dc271642b4a533b2b296efb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffce661102813e4bf7cbd1bd59ed871119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb917b97f95a779b81456aac6f0c94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fc4d8225b240a111b9d7574a0e8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693fcbfb02ae0997e8ee7e9334935d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abeec470ba0c885a757311fd765b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21397f17b2b18cf361130a69bb13fe55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d55ade6f924e80e5b17b3507ac001125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc904f4ff4c504a09a3fd0dd1fc5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d3f86360f6c741c66547d34edc82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31891cd76fa41f90a5fafcf5750b540a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1849fd9027c4b20fc5411509b5dbd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aeab61ddc1fe1b985db61daf9d9cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202b1e39e89e5d7bab016adee5675b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c71e932ff7fcdc0223d579d52a3d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ba7bdc5ba65d047c83c0baeedca2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7749133366e616790a3d83028e44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901be3f63b1b23c162c89c575c9da5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f6ed02dba73cdb2c91b154e36c4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4eaa1570019a0b9193c29c956e26e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4e4e7d05428ea043ab70644a32824138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52789ef2f77e7cd6161207a9671db35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace1febfe8d92145e24b5fbcbff5cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c4a7c137a9141c5fe06c7b221437141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162107e6f7b5694daacdc1fdc4d2f7de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4fa7913d713e79a9cbf723438d9cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09308dfaef5665b0b1c9a9046e4e9598144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083bd41f3d1bd008da5e489956b8514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c6782d5d1d0bcea346404a339193146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d004b0d9839443095b9c846b2930e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0843c31d0ec1ae44741c6fc7697dcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ef753de971bd0a259cd1b57fb65b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96989cd47f7eda23f8e033d74a74ebb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c95830be6e20a5fc6475a5d245c89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda7cb2a1f7727d331fbcf8dd7dc15d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f32187af84a27251af074d5df42385153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1060d3ff0cb45042a7768e9f8b8c30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7976b19a9a5243f6735b91757f35fa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562aabf8e2d0b251dd10ea0547bba78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9dc6f80ba68e4a94cbc5557b10f2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870754cb0c65149788dd00e2ac95ad9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc5a699c41698e11bc6cfbbbe0396159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655551a760a8fd1da1221267ac3553dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f247aab9abb0b9015f32b4a93c1f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37877b7efa4ebd3f45f67215138b3d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c186e8b13eecbfd1b1e65dc57d0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d12bcffe493068242b3a311a34477164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b36453770025f65f6a42d4b2b71a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d231a1315254c1fe515cd03c1faed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa1414705e4268e3af80a96dc222b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799a21b7e5b37a93e520eedbc44dad9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e86ad658c6953f59b4310cf5eb311169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169bfcefc4036b626808cd0177e392d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255536bdf56a51c9208af3c94068ee7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc92cdff4972d3fe118592b8dae47a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b1aea57d535859570eb20f47b121e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5bdda6398b8530faf7295b54bef0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfe2df89981260f6e1be7d27f7984175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf8b8b63b261a40f69eaf3d8a8b4f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3860554028cda6a5512ebd9be270890177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace5cbc9177eed090fe04b670b59194178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3609e3a3caec3d1e3496ca1765793f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baaa85809f4e3611e4fe6b6b50be58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf90f7edc404e4d9d4c7b0deab0c271181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54577a0de9f6593bd54e145c2a81d8b9182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245c8887cd2ddca2d8dacf4e55a9531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2299da03bfeac65ceefb6853d777222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31549c5e677da67fdfe7700ec121d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c67e82201b227f7128efa3bff327754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846849b4094748906088adde44367085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29b9277e545846129d05e9cf6db5256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a69f91bf3bce2e018a86da8c68b327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd3d2ddccc33581e6ee7e2f80050e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e0eb41f12ff06f5841e7f72a4dc9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b74a4bf1c5cdb0627adf449d14bd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504737413e55c6eed91036bca59612d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826fba594b7bc14d5861cc57966272b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be8c304e5e2b96f8aa2b747fd60c8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247564f3e7528f81d8dc061f92a52f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85e17f2afcb86ac7433f9a0a12cfe015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341965531f3816bef82904089546275b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2133f95a429cb61bb79b5eebe374317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fdbb380158ba65ce6e1ab243b160418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d5621a96bd80ae49c2e48caffb0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b354427115559fb4eef0d2388b58c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132df2a90ebb3bec19f3ca3e1ba9b1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c49a939352b52c1d19fef68562054222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ed200c31d2c3eb5f491e0c2ad59d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f44b0df6f026e5a7917dc2a09a47e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247377d39e8037fee7def7a7a990bf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371ded2f69203fd371f6243c56303d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b44774c0c6adee06b5f430c65d30427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e86e1c75491427df0b0fd413837728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e3a3146b297c4ce70bfe78da1201f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420137d3dc5ddbdf35c86688ec1cf87630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754fa28563084dcebf748dca6a7c57831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb696e4eb63c5dd32c518084bfbb6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e00974bd434de37f32a1c52026910033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf813cedd646cc009828ed741973934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd7bfb8a11c170e0b0fb87620e2bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7abe91f019036ba22c48d54bbd0a9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffe0eddf52467710b81a48803b37f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ee72a7e53cdebf1fd9f58a85254b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25623d1039ce2dc0cadbde90d82a28d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220dd5d6e48e0ad025b8191911f38ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d1e44e31c539088d5692ed544a0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6654360b09524ce1a404c05a74837242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ade67eb399fb304b8425111a479a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5169833b331d71db723e0b29312406244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01970ae413f1b9a77b4f27c174de945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd3da004deabd1c79e9e47e6d4e61f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f9fb4c4ae9f8af05f6af86689dd5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f818c65b0d262f8a99196b61333cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb852c38758253590e7527ffa5f0160649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a3053f39db7a888a99fe1a9edcb4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e4201bdad74b98bbc497c25ae898f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70afdc844697a2673fa270eb4bdbb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e44ffce6af8ab43c0f07eb0ecbde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679fd974f53f8d01223c77b72edd56554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713caf37b777cbce4b6b7aeee4ec5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57307ed56bfd5b5d4698187f1e0d0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8ce2c5413ea9a70cef143ddd357757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356386daec5b3ec3bbebea44c7505d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942f5eabba09bbfcd5e211161c36f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f4f6c580a3d87c0a74ceca045b10a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27008b6a937b209c11d21ae7cc329861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c38999f198c18875847dfd2125a94662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ebcffc21400640376b18dba5298d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c8f00aa112a8b7bee60d786763cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b55c7bded1dce0aee700f5fc6b0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893127b3de51eabc413fd2c00de871d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a204df674f7462c9de1bb2853989d6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24852f0b0e2cf85a417ed6d50a03bbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b648bc4d697a0fecd87086b4a9d6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4abc78000618e4b66ed1c492c5f67970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b108fe2b9fe4c3540f89ab5b34c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d41db7f4421753f6ab8b722cb02d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62ddde391f28cfcc5b5638cb85c2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7eea31f3090fbafe07b250c636ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d643f31a340748ec75a5dad37bc4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43238ac43142d39809d7043e354edc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c23539a7a26e21e486d6ae52ee7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84a6b6d130d6c47056c80e557fc14678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe89eeadfaf70d6d15bcd6a8554d9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285bb85202cab400da0409f6e3a7c5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2a03d4c33c095664d406c9d9ba1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5dd16991399ed10cc85c55c05384282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d40a096b4c5a339a82e3fc333384983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e76fb8c8c1566d6cfb2f4b4b227b8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cac0c98a1dd0366cdfd62284698f2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c10183150ff1766dc0e7e81f38aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf261ace73cafd78f79611cb08cf564787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f8be75fb09f56b059c57d356f7b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8807937c30ef8e655d58416060cd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a9d97b9ae86d4374420a181751a4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5898076cae608ab8c806d553944fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074113532470cadba73d4f86a3eab7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd779ce7c238a5c1dd4ec05424b9aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626d7689f99c7a063c0e869294de84d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b8a777224f13b8f2653826ce55d2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d5c3f814e5a290fbbb595e475edb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57664c30973f97a57e9d9dcf1f06fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19721e3257bd0816acb657dffb4b9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbdee6d732100e0ea86f58c754eb4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513e4eed89fc67121103c7f096f5456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c40ee8e9f30a8cce1388ed6f83431101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bff7ecfc19186820f20d35b181abd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7250e1bae6ae8275f53432a99c7c89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cd69aebc506472fcf96e44cfe673d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef0213b790a431bb1cc056672d5fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ec689982194c7e44e5c7ef16b8fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547ca948c2103bf2711180f2dcdfbe3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e23e38a3f877866f9cbf1e26a717108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc591bdab2842025478870499214982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99845cb759d0b1c64be5dfc884bda6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b16065344245908cc01a32fb13215111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b3d7f0348b1432532a85dce4ffa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb24471f00c83b3a0de1068e8217df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982f4f04713b5a4924e21a3abfd5bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9e9b51a8259e1b97e3b611ed40d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd213e33f17c80a8247afa293c2cff4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ea843666931abe6c6a8f55b5c633117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4cf0221fe9b122979c35506bd1a87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50779ee4f8e7afcadd76e999f3a70f3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbbd7dd050397b3d9b6633c865a74c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa99b4f6beb3713008df7d742598912121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a50021c13ef2471ec9f46d7919a9e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5e0b2f8e03ad61cb4b614f340124e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78c36cba16fe203fdc73152614453f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6476da49f8709fd25709da2bb35d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90755250747d981569c00b3cb459aa49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927727d271f0b7836593b50bb8122b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb0f79e83ef1d1e43fd4218893479128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984a9d7218be1124a71eb16845e0c65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad099d8cf068d66c120c441e2ae8c985130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7415d5c630d529746832a4fed0cef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100868828d6a6f025164d6aa4a2c6f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97cc2de3b8ff897faa59458f398cf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841b2fa60b79aae352ff4b5f5600537134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c1bf9338224c812e9067f3a086b8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117b2e59baa8f4e7086f189f25d0e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42027ac9e42c1cc5c309f16c38b874a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e50508b11cac6a6ac55fdd6194076138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f57e9e390a2dc22910adcd4589473139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeff3908592aa30de37fad6e0b33a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef9e69b9b4aff6810a1e22789bb0cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760431a87744ba2da0dd699f4d06968e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6596d76c7ef919449e89fd301b26e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf424ef157cad29d8d525191ccdde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524daf9e414aaba39ea6423516e4614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87c64fc97dacfec143a9710bffb07f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d3a6b1a0c227d742c1a99b2c700c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e4130bef0bd33516106d8d3cb709148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f380794746e494f01e45cf9e0826d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb4488a79994ae1c22eb54898ce559150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e206fb44eace0cbf109ad64a61e64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02396ead1ac663fcf6cff69894f175152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e48e67c7ea3dcec82664ab659f87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ddca06c0460abe1de297c1381dd2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4ff8dd3ba451235e1fc649f185f73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db02135d5437d1dc7abec530bee6c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d244bc839b6a32c7cc1b320c87744157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8267b015e0fef5fcc65fa6ebc05c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099deeee025866b186f3def38b2024d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b9e2457c54d67452675f57d3ee9f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977f9dbcbbff79faa27c0fdd8ad37b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c31c473f202fef0eaec5ff3d8a0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e29ea668677025d635105b055814a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7134e07054bfe5fe3903233d3b047e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9fe17ff1411436f635bf2d21e0a11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9c10784b250fc5198f7426fea1b7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065272b6db769fe1410d3a269f825ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5b9af46d86e2ea3fe0d3ecd802cdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dc149939ac3a166922db66a43bd48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8ee3d088c1caf0173c4d499e4062a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4268a762ce50df895ad48a019c60e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af5b45cc7a02646e417dcc7f5a08f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864992f8da71fa06e30345f924d7a1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8965f3ed0e25f811760edfb124d900174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>