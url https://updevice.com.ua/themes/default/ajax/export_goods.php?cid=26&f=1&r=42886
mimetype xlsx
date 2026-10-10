--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a9c58f8a7c4ff4a65281329498b0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc462ba69a7b6248349ae5b3edff22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab8c55893cc4f0ec7e0f781b5088ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1e8b98af7a034b8cbeb58554df5dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0d69dd1711f642a71f4e09cd8d2d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad63439e1cffbf7628b051acaf9a6f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce4dfe6cd0a813069489fa32ad55b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2add9641bed39827fe1646ad8369898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086aa3b1858e1548f5ce9fb9f495509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86311b7ed117ab1cbfad5c800ab5f6ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346a60bb7a1bf41b8ffea9d062ee50611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc22e846732292e4f8a79221de9e57412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025b366e300305a71238c5762c457e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965101b5402bdcdecda011cc2e69a5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ae8065e37ad2cb402c1d30e7c29d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846e9ea61039ff5dd2476bfb56d84e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c558a9969e8c1b8dcfbf73ffd455217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6aac52f6399310f0784978f47430118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b883624b75d5b3d7f21dabe5c16f1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959e0059edf816c9ba9aa8d340217ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f2a9f1373c3989dff49dd37c60cfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc40470a7ea642f90d80c8f6c799122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf920eb74775ac36b04235e97c4da5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82146a54e5e45c258d38a5fc45df5a0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf87ca6e989714fddce216b082e0d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1ea262ecb43cb92ff6628d6e9456b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7c16bf4e9cad338c482aae21a222f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147da8917825467e8edea676ff133ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ab03781dde312e326e6344873af6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4650b518c493081c2786277cb579a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87914643757a2172abf9e136a99a5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab1fc8db42ea1d273a87a61bf71aef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba3d95b29eb705c5c2ae24e00d21f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04dfa17e1d4bcd9c43227d8b77aa0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb262232bd23a8d91bab383778ea031535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed948a543637c2ac4a0a5ed25d70136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af511a21809c3d6b44e01b91dfbeee737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ad63b27bca303149c678b390659a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b4072492c0a86ccce3b076c4c53739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36147576c8f586fc26716ba60e5e41d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e004beaf6e1207201d35d5a4f4213841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac3909849d947c39099a5290fd4c1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e90a63f42b7f9930d2b95bcbbc53543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ce4fe2f1dd197d3fd8e08a4a1bf0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a363825ef25970da66d289f019a55045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f196bbff169d95e99ba43ca3c228e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45126840739060b442a4d126a47ae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249bdba606ed4ad07594dd634b84c9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ddc41447a2d88e2ab22d69965e7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fecd6a784b784331dacacfe4b55ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d1d6e3c3baabc962e3c3d48c754951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5d3e88425db9409ca85d47b9058352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e98af831ee6e32ec4588c89fea4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4788badf1a1225681148a1a1af23a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9daf5caa5320a9374ccb4615f9251b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb674a2b3b7fef73bbbe5f1a83ad856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47776b5756bf17ab81539ebaf848ed857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16cd6e99e554643b56ed0daf3f63758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b1f1ec153cff94194c6075e79f3e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f58b2d181eead5df21e0390f92659060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15adc89ef6766047fdb7f7a5cd1a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf171bca8fbc88039e01c780031152962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac6cd43fdf314739429dc356bcbc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424cb764e2e2058a3fd0a0ee8c9b42464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c2fc856f62ad65329d0e56c34e07065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c077fe59f0dbb2cebc032267eb24a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df6d3a534ffb0be46f19d2aadd1fb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9ecc37590df7afdc64a57aafb8ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65ad6c7a9cd52562dd390e1467e1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202bbc556de7b39a1d206bdcb8232fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6ce543c3e5dfeeb4ac70516c6659271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a7a04dbfbbcec79d389bdb8ec4dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa520f0168b7f1d21f9bf6827dd5b0a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca03620ea7426537d22df415ff472774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a510a6be4d217490ba11686504a599675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4d1f90bbf2984133738a5f396cdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4511aaef795ec0c39e4e9339bef8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f2e05344b0592194118ce6280413978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819469ff55b1bb867e131df6fd3d24679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82852b7ee3f79139936c40e89273496a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef04a45a54825467b49730e39fd203a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fb621a8913ab3d10b209f1be9515682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda2b1c5cbf90872243ce869e5b58783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3df58f1c6351b64ed2e5219880f0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a740dfa6a8c917de99073598056e4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb8d2874e94f994ff1f547e29bb88086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7b72daf152ddaacde06a4dd8b1b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c2e78ebbdb4047f7bc3dc26b2ff2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f2896a637db78db1ecbcce31a457689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857877a68a09f184a7044d79ed96b1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56227f5cfacfa89291ab165807673ca191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832a320e42858a2d0d8268a35d4412392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ff70ee5f04579b05b2b21532c76c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28256b44f822df7668e417bf2c2d46a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9576a673993ef0529ab601899169d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a18452c5f468f3a57927cb3745f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44808c1506dda9814ba239373265f93997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bddb8577320b10e28bb47bea19366d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7628833a6aa4c9356be7427bc71f7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef876bea2cf3c9aaddcfc3aea2a8270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602082ac5f604c40d04f340cea29e09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ea62b30960692367ce66931cef4af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac4397f87be0479e0aec54fbb8763103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa2eb085475046bb79e0ad31b965a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509751aa496340b94e008bce1cd259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499a5d46cb420462ebddf53f4656fdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b491e83be88bff5330e7b4601de3142107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eb8e59bc380d9596489e2ec509ca3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0af336d08f69927f59659fcd6c220109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd79ed0c75628b8b5a9b973825bc343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1981ff61b9e55c2d26916f2f3c26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d5c70334454c922c0672586e72da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583a11020ccc624894b8385bc13a83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f371418096b39873d59559c76d226b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99b698b7231a4abebd716eda8261f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ba60986f70d22cc1719668292eb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735f2f17ae077111ec3dbf374257912117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0d6a11a54d5e5345d497c12fb8b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c830b7a315516a49faa671b4e8d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09242c19a9ab6ad0b57f05cb7c9103120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f19ad1c5d0445a0e74848f5a634b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e39499faca3cdd1a55a40b008c6b37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb6e864abb4a42c25006213b3f22f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999b969ef23d3a99fe7d5e7c63e64eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ba1c45b59f646271eaf1c2eae2cb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3b1f99995f6104362c2770b45243126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70b8a49c1529dd3dec52a2b01722ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff333851e0fe4558993f050196c6f679128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64b0cd3f7b777fadf7704099e3f0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d4a4a1d5b7d15f59eb9b2cb27100130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824923567aacdb8ebf3d5aff3fb024e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58dc7671c70905abbac71d2ee78770132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266428da101ee63996ea4501c1ee291133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a109daeb789753b6c4b563c091fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f33e6d8bdcf3280d807a0e00074953135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413043eb3525fc68ecc5d5be9a2e48f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7dcf562e562eef7b89865038bc825137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ca14f68fac1fd5bc20129f849ee2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65aa98c5c7b7e0b3c22f3d097e49eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31868a535bbfb34758217fa6d1e61614140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed58351299b499d918be1ef04ef0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8611d78c296bfe8337cb13adaab24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a7739ceea049738a25e96a356513d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd5e3c9cf5f78ef5cb6ccdec7bff5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07bf9aa270e61d475f5b1352a2edd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8890404c1b5fd56f20a60e2786ba8d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b64c359b17de664a73f0fd53cb65b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7af15df897c21c8084986aacd46d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09032b6a633e422e6d0ef0446d21e14d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f86dfdbe58768233c617cb3ee67917150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e6148be9a3a0d7389a2a748c35ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c2f87e1c78faf5841d30a361c2342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a4b39e8d7759e3887997960296d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70848bfaf3a24428ae15fc35aca474e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0d47fc89f95d5771dc963b5a311d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ddff45b72f47b73a95aa8fa49ce19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6fe33954397c71473801fdadc011b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd886db9bd23425dde882a615345d8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ac22d23ed2e3e70d49439a958023159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0491a646bb081517505897f74b028c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20b1f6b209d1f4a6d6a0c62f09b81e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9196d0eb57e9ef1d93d6db3fa23d91e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecccbc4b390b091a740d23e29c34390163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9e435b6ec55033386e67c2ceb9bca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3cecc3b61c4911a1d1b4dfabd446c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694dd27bbddd1a26c1626a82759156e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15c041c3bd8856f78228799952a4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f449f0eccb0d741bb48599b74449e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba627f71b3dca3358a7a1ceb85f695169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8fa6ab0e25802a6e1f47b949b2359170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ac3d37203d26933cb37a0e0baeef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc897cb42c2973b84a4faaaf2769a151172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cb47a506dcbd9109704fafd4031df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b892d087c29db41704c4c63f1af5a2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d741b0c167e1c50388aaf95c41ebbf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c0f5d5760e6eb5d6ceb5bfaf921c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970cd022f1a72c1915d5d56d8a0de3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d2ded9cf43bc80b631a7c7af3fada178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cadcbcb56f1d757c7f0639f616ef64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2debdc32a15d8bb58961d2da7f3ec72180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c701fe45251621b88e3ab0f2e234b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46aa7d1457c4ed475966270adb4c7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bab2f172f2efdca28b5af473dab953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163893aa215739938da8379ebe3aa324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577111fa05fd6d0fb52c195f81940f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3e521d2a98016834c669d3a21fc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f30d5711566a4f9e37e79e1c2dceef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898eb8a3458cb53f8edd322abc968e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b86fd3afb9f1726deb2b0195ddd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c53b105ba0670e1803bfb8bdb372010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a47a429c19e6fe5706c481bd78bec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189ec85ff7e1ba1ac12dd8629daff812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125af5c90aff45116284d6fd0710440713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429537c512e0b97b67a7973469531e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030e6a7c51b90107fe6353563942fa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac18b4f1a171baf01a9c241397c2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb33ab9d22d8ac475e664f6a03ec3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83405387cf6dfbd6d7e0eae6c28362418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62fef7c3cc4e0acf7eae0f4ed4ad219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f93c84fdc7b46a1b095e9642dc3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39990144667a80ac105844d61072f3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567f7fee4490c2d827a0e6a742103d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2d2cfc5957688c49442ac2a4cdacf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b610d051756709b6bcfebeb4799da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8301628e8e7c60439986be39a5e55625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df9d65f6d49af14b3f20b0c7967eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e5bd0e42d0b2c896413f442da464327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f1bd285dc41b3e0da220cabd2870128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b4744026a787abc758cef9e1cba629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3c983e3e9deeb8ce8ffa325b399030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc277a6289d5d54b01df73c9ada2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657cc9bd1e8c9e1e4dd256b596ce39632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c134ccb257ec010df5a730db64a2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f74493a688fa89095e5fc8ca7954534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075887c2112ca607172f3ed7bd0f72935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7d394c42f9a2bf55e6c48b3a152936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b269d1fe77310d6d60aadbca925a0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e8f91bf0d513c45baf54fda35dec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99a01a5743df47bd835806dd37c2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140fb9caaece279c68829fd4bea9dfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8b3b0742313075d76b2c2c5e6f0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c002d63774c6d335674e8d84c86f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc896107c42843e07843d572e941d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76eb851bbe0061571f35130eb9b37544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6786172bf99f13147ebae7582066845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75f658a0c76c6f4c5b45ad383b4c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10b5ec02c03a39fb3328bb7e4a0ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcd2a52b903a7120d0d7dd6db027de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925826128ad06538505fed6793ccf9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f3a949aeed66803ee6430875cb2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa05a7d021b631984c41da4106500251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ec287b69b8c9105ced5eff298ee252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93f8a94aa632c5eb6478d081cb1af453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b2868b31911ffd13d4b3d6eb1fbea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78036c863f2f383aa819004de20d4e2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e7312d88c90d749136b81732d16fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959cfb011742a75aa29714f5cd9fd8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eb00ac77da67a400aa4a1cfd6846d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44801e44b61786197e463645ed447a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c638a687925a22480c661785f4d3ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f990feed20476fab91c5c5244b84ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2021ca26f085c3f7524537ea471a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8fd4768c0fd50d6488f9aa07c8faa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04794692ffdfb7d9cdaffff09c9b880e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221541f8dcf8392ae723462204a027c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f87b569178700f4113bd3a213aac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c61315e2d02c091ea7b01c9156e6ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393cc0fe8beedfcbfa9d6f0434f9e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536e422bbe0a8366ca5f7cc9c27aedc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbe9105cf121d9696ebaac3129775270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f7dd2a12caf639845a110098bbe071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e3b282d9ec4e1c0f6e7423e92b6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944104e0f6acee808240957dcd72b7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff583acc430b1462637ef8120a7d7b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d6a2cba63952f85c9046de38349b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e83c3da74c534feec34a8b450891c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa517e8119df94d9686553c627f52e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e6f73ab4919999bd290b928eabec778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f1deb04f1e58bff94a0636519c36a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf88f17482cdd65e9d9d4be2bbee0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099270ad6ee8d06111757ae1f101c67381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006da6d8896c8a5a909ee0e91fb959982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543cdd85f881a0b5b58df2fad35c53283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf85be15efeabb00313b726012a65984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bfa323a2e86f3df52eb990a6bc63985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73358bf0754979abaf83e0bc7c08986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5713eead87f2749ef12ba628c3141a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df5f2a8c7103038d9f82225615e86288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0804f70498d5f701de23c4afed1cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb84158ee856d34cfb75a326f68f1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77de81f4df110937a7dc260e3106cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cc9dad72ee087404c37ce20a2f78a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd894015975a91976575b0e02c1ea6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972bd7361ec37e8133bf214b556a62994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99aa1148321422af6e5937a407ee7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1b824d3623b6c0801ecd698d4b8e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d403f3c614f42e8be4b57a67b597a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73977470c51e1993394ed7304d5d8b7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a208fc1cbeee0e4dfa441873f6b982f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d20e40c76c654fbc422b5aa59340e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231baa81f84ec882340612a55185271101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c4e0ec0fdcceeef62c6709e1f737102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8df67f92c57c78960edeba7fba96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024114eb69193f81ef086226a28df3f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdff889bb30720a15633dc3eddbb65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f257ae4215d1684c7f617a685e3fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defab62a52d5db51da49a30d4bdc1d5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963057e3e4e849b90c1a8382affd166108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3093cd00b818c101c5818d7e5b0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e2de636ba67ac63ae70fe4bae7126110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de72d80bda4316e113c3cf34c80213111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4214b724e66ac76c6bceab2a07582b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a62c8bdd215b08c048ed6da8088f3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c6348b632eb5fd4da0f0f5e9346e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aab5993497246118c2bb70b2dede5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf326067d7bf11d99f6cb40bdb5ff6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ba9a403a40d82408d5b4e7ea2068117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab05478c73745cb4a158e54a83e257118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257cebb2f54425a5c7251c920c22481119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef1079aacf7b914fa1c9940c679eec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa04b3ef93bfb27deb2dd34a9e5547121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a46cd6a37e5a59b918b7e03dfa96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b04aab08fb9e8d46ae2586add8d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeba43ce2df6267887969ca04465ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b95214fe885e7f12342971611e6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19445f66d172f7315d4733c91f07f5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d3a6745a7d1ccd7fb109a025d2b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad3fdb48e7a3b4e444575fc813b06f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715706a45b944b435c14b4d22da9344129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a57820c10c7d1e4ff85cfc91c409b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d45e5526139087d933bfa5c0bbb27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bbe0906b9c5933872a9f2ea378786132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7216ee129ae2648aaad6ed08bb2c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd4c1016de2edae65d087413aace6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f07b53a20af262b88bf2df24c9a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b30bf07b2d2ad4b970bb1182679961136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb425d10bfb90938cd34d66664356137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f714c2ffa56bdca8c996690ca3ae553138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062ab5e26d31f25902d676d5837916139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373444b09b6d1ede3b3169210cd9fe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bdf05ba33525c089101e1da17194d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d1f7b413440ae56669322a47e50da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdeda2d5275aa78a71d0b9c4fa303a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5bf3ac6c5df64dec1e57e96d2980144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b064984c05666b4a9895e8d7e37f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147faeaece857c9adef0eae762d5c78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca21b1f07b4bd6a2d7c88c3ad3baf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e930f2d3cfcbfaa94625e5d0d4e090148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979967f4d474bc0938c814ba6c15e881149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b6939a4b9d6a3e900ae2968f6289a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47ab1ac83b07471203b4ca0bb9629151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e97cc8f723aab129e33869465e6901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0c374d633ca6900c00b5015cc556e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38178acdc24b0d5e074b47c0bab340154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad418f83c4e6676d265067bb16756155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821eb6770449366ed3ee4c52427acd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d36b9a4253d03d8817538b72983d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea770408394a02bed31f44720c327103158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bbc765f12d6750825704b8e30d067159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08913c2825c491f0fcf948264be527160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da088dd6b07576fe85e00a97cb9e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214986a5f7ee97588129cd82160f662162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299340e7f710b2f0d7de4d10ed26a51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5caec6d254d626416b23d1473b3ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb81d8ba37490d67c627ad0999fccb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7053ea4d065d6f45602779cd415167166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d937f6a9bc333554ec06e4654a0bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea560a36ef4d630c3f2a8514f9a41a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df6327a8b22d261cd92614c6628b98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3f71964a72e04e4deeea4c9db56c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159b01d818720688300ae19e8c4df92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaddd13da695b6e1872c729a8698150172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe741ea960293cfacb16df7739150bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6bf7f748e762e97e38df331ae2223174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>