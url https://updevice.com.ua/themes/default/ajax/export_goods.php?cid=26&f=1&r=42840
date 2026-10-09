--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa69330f537faa36c163c8656e436551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626fbfcd857128077ca8760dc3578362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df255f07fa8eecb43236c4f5e458c56d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68726e435c01a3991d3adfb1bc77b184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b5cf22d6356127afbc590ff0233c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df5540f6fb6621f2137217633506c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78bf167325c7d738d18b00c8068e927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8d218ed7092a1f945bbbbc77ca3298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4598cb0454c3fa897a6632c2df5919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49714a5599f925f7de9c8422eed9d45910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fba2e49df39907052953c7787d0d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9cbe8f3f974b028e472c3462a365b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ad4f53b745575f96bbfb19f2815413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90bfa0244a664909c3eb4c98bf7f8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3cee0ee0b6975585b0fb8c1cb431c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f267e5c4023954ab5d521092fc0680a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e15097f422249c89cb670ea6bace817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c644cf9de44a2e717a69a5ffd8cfee718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a6bc8f7617f7354e5b337ee74e59b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde24762fe14973f5a61c00d54c30020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917b5cd937eca6852a8d20616df15b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237385525e18ad477b1e246524fff84b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920c2d2fb65b65c7403ae1a1c3ce3c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d80c75194621da6d3733ea3c4c15424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e43070b06f45397d8dc3e083a8b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404d71440ecc7a089b6b16da991e3a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25da5a16608baf198e1597d64cd62ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e337ae0526f38337f581baf04c7f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830f12b5cd1cd26bdba4aaae5c5487029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1212280e30584ca6e59e5cca7cdfee330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4882906fdbaec34a077da8241a1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4367042557e7648ce46de93027a6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca6e3674444ed6dcad2ff0cc7140a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d31ea65b35b0b7755123b297367b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc28614c3fa4c9281b06d4d49bab2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b91428af28e99caa49bd58d970f3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61438cd1422b086f324b8cff82baf2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b07cc1326f56ddd990d5ccdf295b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8f5c7c2754db509b22f54c71422b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3d1231d21f6f19d67f3c7e8b933440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c632b4cddec7f951952e5836df1397b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38ac7570d8c76ea03bc4af915ecd6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd16a490de3cbe999b5aa579817ae543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105e6b50465ad5c00320c6fa6a348e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4abd14fb0bc56630cb08a0f85acc7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004f897403c2ccca33f60fd0f46f9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9755942499e90f67d6a339e80c82ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3741cbe9adb6f184dc091956644b6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0fb194d30a1e28ed2c0cfedf99e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474de5f9ffebbbbda3b79d906fbed250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d40c1ac450d5aa6dcefbdfcaeb974051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271607d24b2a29ea33292a4a86c165a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1039f69486f08659ab87d4c8c8efca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccea9b36c48034a234f71f3b9c66fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688799eaf945cf2b292d9e396b0e5e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befbe6e2659e52e3284f057a177036e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd591d46d19f6f5967505683704c75b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209fdc5fa4bb6e3bcdc0f465224baec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ef502579132f62b3d04c3adcbc3da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1cb2a7df356c1af3b465cdc6e2da060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceab2fe9e501847a9ce3d2300c381b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a31d29ecdbfb897e36e6c8123c28b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac928d60b9380fddc2a05bf1499ac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d39533cdf0ba7aba478dfbcbd3a6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a42f7cd70944dcb26604c7513874f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a65b844bad44006701306e50afe7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e15e19f9e19f48ca1d32a1320905167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7e5e71490695e4384d0e8b71c31ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fe197815cd172f16b9f03b9e86e6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737e5a3533d4290260c69236b38042270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470aa733397dd74e6726c828e0541f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aeca252bd6ed52a02fcd236533a6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ae4d093f031c35676b9884375a8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24c87a68ef400e5ab3307978731cda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1e2c63ec8712bdb6d54b11b01f60175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6413f8bb0751563f998ec28b3afc15b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3528f344365fb88aab01b46161ffc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55878653802edbd81bd862efa8a86de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af3a3a9021d1adafb5304ae80a654b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6208522af224b4a616f498f05b992b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddcf7ea3d6519f044b40ce01f0da9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbe49eda5453f92f9b477891f77ac382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f93a82185cec440ad129b60f106a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b0913c66154b5e136c1053ee581f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdcfa9092cd96cb7deed4822744d3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4284035d08266a18711263610eb4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4484b256818a6a2f50f16d18a84df9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206942ffa455835cdec6782c82a78f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6066179ed463145535e8fae02d53c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e395210bea985a1e8738b48d9601390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7664484e77d307b8a285b5da6bcf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d837da21a6a0295d0f2cb7cebd2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef649f903a33dea40b49265076e282493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2b86853d5040567b0baacf57b36b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ec947b3093d2496d1c654480f2a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93cc7fed70ee3bc51f20c1b4573f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f727685c22e8f7d5f6915c723f5f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa5b314b9a7aeca92f320945a213798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43b1309501745051ac429ca4379f3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff52d74cbeff6e40ea1db211174b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6a6808bba86e746e46c8284d386c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5230a6a1482f056c9ec1e6b0d59c52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a616efddcd6e020ee86467a0d109e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803f97e4ac6a88f2c61b08256515441104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20adfcaf84c3023a465576c1d8b51b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad4630eef5be8dc8cd6db5501c8b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959913b837daf869030a3a7e7f473210107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd46fe1e52afdbdbefac58e5fdcd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736058ea19a2580ee290a98e4cc9663109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573da82f8d3735bd7220508e8684e33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b49c29778ebda16508e4032c6561f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f1168761760b8c3cbb91a47b89973112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72054201f0ff1daac38114321e2f5de5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ae2c654ab235bf2b8357d8f9dd6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65d22975958214f755ab969128ef1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc843d941d3feee235af64862341d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def986758639a2eb5ccd95f86812474a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3deefb82a8209e140bcd4d9a553d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96384848c5015936fa1e21e702deb897119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dce7bfa9c6dfc4a4b2fa9cf37bbcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6260e45b2ef1e8cbf47de1f2a62cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781cbb158b0992c514361b5cbb59ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c24fe42bf17a76bc897f3a805188e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2adec42e6fa48167687f6c77f581124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0655ad6dc8d74439cd57b146ee9826125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610223ac1da7990ea53a1e09be4371d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581344f60594706f3f5637c234047bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcba38f033518e1a5f673b4b599d2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e614e71a46d8bd6609f3cc1a43673129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c60597076a8166595a7c9d731d107130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202abe734e2ea15725198eaa32b125ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c8fbb176633bab67e4c6acee5276c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab3310664f83788081ae301d7e166133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20286bf369e8d152f392418274960b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d30124630b84c979b4d99ff3aea6f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdeb3963daa0bfef6e24f754f9b744136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8357098463c90056e4a39cff4672d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce4b5ff13fd897adf94be2bf2fc2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0332ebed0f0ec563014c43f2d92c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a10d2d693a016eea7983a76e64ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39fc9dbd9d647dea7476725cc46127141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d392ced51cbf012192f3a8fc42976142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b87b6c60859292e2f6466eeb5848c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9701b094163cc6ebe96037e139b09c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61041efa1531c10d3b7213882c8141d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc209d21a882644a3eabf6312bac7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e5a0fd219348524d00307ee31ffcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4cf04f661ea9a36aad421f0004b4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3412b558ccea41168bf7cbaba4590f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4b79ef83dfac8abfa139d6512ab7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239571bb46dbd4f864c10aac8a671b8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf54526872bc662782fa781a5d4ac7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be959da363e4f5a8164f04b821de1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e68f9d979f71090900d0917a5d26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c7f3d53f50fee67d9c87739f1e52d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4508310149bd96582a4609f0bb5a92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ac081207ed4a78430f65039dc5240157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896e3fa3830c33a3c63d6776dd4b99f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261f97346ee041a9912ee34a78abcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379cfa3b280792cdb1b9e0c4e50977160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a399a848b2bdf8e14a92e2629cfd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4456a8e764ab2163697362cac5af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4102e515c77be02e1df41430c5eab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534619361d8e5ad494c23124bacfb6b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb981b1727188e9343f0ac7368700cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede69076d8760573c0a5ffbc2877c08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7577af280a0d4cc011ef3db182e5bf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9260045af9ac93ac592e9832b2d8d9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59bbeb76f30fec9afad73343397ed8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b6a1da6490a513daa5362af2f5627170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d44a84c5b55b3ac322e72350d2fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d070c90c25ef7ea01532841312dd1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00b6b3772dc4cf4b25eafaaf44341173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee6f88e8a937a9f3d0bd30fbedf6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21da459650effc827e567a0988f7437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801ab0bce5cc9b8d4c59ca17ca35746176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4cb7c42fd16af1989bd7b1547dac2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8da64f8b6836aabc1cca4d12e929178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ccdaa67eab51dab0cf323e7c5e3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f46fa8607a4b3aa33b778e4cb6eca1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cd8a95c6676a574bc4489d0c656451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d1c34df241fafa3ea81147906e64d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76708e372a971d9775eedb07676592af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8b68963d1b2c301d10f67efc4dc424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da276f8e64d6a20fb3def4c949f88f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ebbe41da7dff4f496c82d5bf4a75d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d9b5379fccf6308c63a607dc058f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f211b8eda0a08274446e60c225edef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba413743e6e29e5bce27496630d9c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092100573811884d8957ef4c342c4b7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19766b3a37c6f52ee16c75b90ec1da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25d166f03554adda972e2b3cc0748c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b775e049ff96f873fafc5926e8c31413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de5b61938291648cb9217913c8975514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb85318b434226f21d24e7b68f7dfab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eaa2715943af7a13f60b0b68c78d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6974fa58ea50597c9674902cccfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646ce9576724e9f5eb3b44629b9db4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10714d49df7285e7de1c2794d02ac019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bdc5754bfa976c854001a3e6cb89020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b33ac1e8213a4503aa378aee3bb5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa78109acffad8265bfacf8a33993b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c2e492f5a627fd08e4cd8043f193623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b220a61d02024337fac591deb159b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f323060349391c74e3a5e3ad154bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705e69fb5c7be4f0d0a434a9d6dddea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18649aed8157f862b4dc58cb19df727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7210293ff8fff02432c0e2e4aa6c6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbd183ad9579485cc520c961cd8f0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31421bf60e908fc705bbc1114225830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308969b9ac86d9858f9ed0d288a719d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a9e44decf08c82cfbe594d28775332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32523fcea2dc4837424f03c0a279d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e799274a3ce35be73cd6a9956457f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc138b3d3f4256c2a6ee4d0edb2bead335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001841324238a615dc9014d88f163fae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f17f064f57c949d46af2ee082c2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646aee393e0eac241be79398ba9211b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb9e10c1134b67dfdeaf160e75fa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5842ecc3b6f74a6b90638f3506ec8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7bfdc9719d77b293808bacc98bb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ec9852f47f4d85cd3ccc48e852ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5d6aa8803f1e857d1b633dd9f04f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137a70a313b1df81415bb7a06fce2af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c964e434fdb75f584930f8e819c184145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f1424172e60efeebf875dcfa8c5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34311d6baea4a24956291ac2846cf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da287bcbf0825aac43d8ab9389ec7f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda6076ccfd46cb132eebc81faa825149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce124c47f19b865ced7f152e09857c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05f6dee492a33f852243fa3a2b8beb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828a1400dbbb4ff1a06dd203fd21b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882bbbe7bb29979199ebe8db298ea1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b5b07766ec8b659d07fbcdc0206a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e24b7c3eb13502e71d211e25d1c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78800803b9363c3161189f863be5e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87f663fe6ec410b2894e9d0ac201d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11dbb21ef89370657522b2f28885ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8edd15605b206840e35793da4d05759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366d4b0f9a75aeb839e70e1e7e268760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14981d2f5bc3111e0cdfef31165f12e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c3a015532feefb58072b3219a80e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc52b2ae6b4e11e1f775bc3ba820f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51111b16627c89c3c64fe08c98167864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c81a6650e470f0c66045b59f2f3b9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d46811dd4dc85aa145478fe8d2fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc01ae50fa0f8d26f69f2ba8ab2dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e7299879582bbebcec688ac3d8a4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cc5ea1fa1de628bb1262c129a3c5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09740dede49a1cb5f31ddb1c01df3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c7ba8f782891679540903849ad48671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f146fd84f0e4b0fe73c779050e6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a6091c36a4af239a012940e948e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6c4b7749db64e765b7b2a5faae7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0876fdbe07488072ab193d1ebeaf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18f6612d36207be7170d6cf7f9900f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f980f7c685a0fc7e35839415813d3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f216d7d1572ce4263acb72457310f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c80a81b056a793dfcbb1995715a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98c8dc2d5f404d0e121b44cc217da380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a6b80e9c98614f9865b9a74441e1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73424cfd04a134d75ff6277cad58b6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ebf6f3c2fdf62dc5f0b695277247d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e2a182035de3de92541e23958939484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8801e06b34ae20a0694f4dd40eeef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158d07dbf65adc49197c25e8874c5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71973552c8cc672ead6299d1cfd5967487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf59d17e395897a69719addf237c75c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf628fa7f20df6f6bbd6db340715dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44855c5a7545e8833cd66276787c233890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e28c0964b89e3bed4789c6f29e72e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ce21f1949ba5fb2e8fe371afb08792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51275bd7dfce942e17f463f712a02b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5657c0a32c3d77427b297bf925714e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e0b1c35e3b7c92db0baf8be1edec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89850a16a8c182d242a908ee3cc5c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2b930b9da87ad6574b823f943fc9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6f7b9cea5153791173cfd9b1128698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf487cdf1e42bf1f6be082071c7a00799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f5c2a93ece0bf5281d3ef05b05a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb067c01fbce85e32de605c5b43127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeffbcac53c0dbf2c449ab211da96d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6e6ee803be8a75226b47f2738b6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338319e002277797e71ef801f597b873104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284883421744e5d18f65254465ee383105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb46e601541cfdfbb22535cc853e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1745ee0a6f4b92f0ed18636a6e1845b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e1bd07056a486366626751c03cc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047b5711a666510caac6affd8a74772109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8071ddd104f9ba98fe0e4b3f7c57a0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5acc66908e14e7f363cc668cc82bc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7ecbd27cbaf4c5e3c3845335d78a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392697689ebc1cfa64521d0ba66084113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9e574662a815e3bc718cd01514004114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e37d8a051a504298415375f301f55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adf7cb42a2d4d805c3056761d32ecb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62a40bc507b97b43754fe9adbfd8d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ee7de91acb11810ff7b18cf3ccfa8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64b9adca63e68a54bc893cc5a0871c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0306d2ffc8fe2f44ee37da59d33f8ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b5a46f421e09572d89ab1dd8f668121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b06767c74f79b598494c27e258ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2476f7f60da017ff6b0416bcd9c834123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad672befae5ec6f147b9130531e3f9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf18904945373d1ecc19f567f4877e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fa608ffb27dcd4c76bd69ad2f43c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80219343e95b6a33b7bea6eec54aa53f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea72fd310e8f9ec98bdeab149d6b77d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5688f9aae8ab6476b5533774719feb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a0e4122c608c564850e2217886f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eeb936217a928823bf42d9f40a872131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1609670743fc47ccaaaa5b3032d59e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053dcb10f001b928d825f22d3c1a905133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aede7c814bd54cf0bcd4d9ee66c657134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e02057fd7153160ab1ef2eb4ab33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62957ddc3d0695780f8aac370e1a2af5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d44473bbc86566b33b84bac4d1c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c014dee34d7893f9db1d2a1b2d84f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01bf839ef1f331d5f1c2a979f85538139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366106557f993f6921f86c5d98974963140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26dc260a037bbf019397d8e873f5ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4567276318521520e11ea7ebe1f8cf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b388e541ebd0338abcab45dacb65e1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1767ab94feec5a9dcc80eed93885a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788454d762c3559a91a611f5788317eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78efe31911dd9b9dcab770ea65257d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038af99f61d7dd7324c912f856b5b20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911fcd734d1406e09f19d4dcb88bc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf2820ad87b31c09a637f1aed5f65e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb68f49f1b8c6e13fbc03bbc9f33f17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edb62fa969798c458eb4ebacf2afbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77a3686d91627d137fff8475ce5a24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc5521f4b328cca7ba9a666c6c1e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf65d21b757920bb1c2cd7465b1522154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca771c541819406892737bf42d903a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8885c037af9a85ccbcc6a855f7e18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6dba445dd0c531972cd3692f44ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b7d5992ed086d57758006ddffee88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c7492f1f1bea2d957e841dd605b0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae21df129b0c8d3c77cb32e78369eb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbc489d189038138cf899cf09d284d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5e5773aa48191d532c282e3b630cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8c1af67d6750b4d68f9d974900de3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a85320119e04df8df6876125cc7e6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514c57f7d874b5e865f375367344a88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104ca2923df51e1f08b89359da8e63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b68b757b0b873dd9cea66bdd12d33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a97c5411d434d29af97b3afd3e349168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d0ca782c55899f94b179bd244102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c480f5b54e38125484e6dafb0e8dca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229f20e605f238a4b510f1e1bdc30fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd8a1d5071afe27b465ec3b1939315172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf0cd9e42983ecab87c5fa62a7ef7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65211025b96eda2ed97a9bbda9127ba6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>