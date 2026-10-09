--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd8f8b6982ee7fe2208c8e621b045b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028bb399b300c27aa543146856a2b3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4988ce20e4f1de18200ac768c12b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f36593125664c8a9a090d17aa9f6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dec6112d85d89c8df20a5a30909215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64486a1065a5b9146713ea42890c468c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613f03b3e9338c7325ec949fe0c26227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f927aa55e0af6fe3b1c363dcfe0a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf8feead77f1a9636a35f79ece4cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c5772e06aeee3289fe6760faffbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654236a6d6bbb3d31dd4f19470264eb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3b9717d90b2c42a625b08515f6acd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff784ecb7635eac9eff0fd6c7a541d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193d46d68c2735e68efc0624e6a72414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998541aafe676676f343eaf42e4e83a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b0eac63f32e1b09f2466bc629675a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8850aafeca2f38ca597e6389d63617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e974bc6ea6a50e9c69b70d8900bbe918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ffa2f1eb08a928f0986ed18c9f5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23ea0eeb2ebcd607cc2bc7950921320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704a05dadc86ced4199336c64c7a5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3399ce73c3659c6c499a33e89e95522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84c545edc0228492f151d45c9b8b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92920f7e2f98ef168bf044d19e8fd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb53bb9e51c049253844254ebc682025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbea1c74b3581715b91c68e2f4b3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bcd46459ac5202e03e4fcb9a258da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461eb17f48f6cf6608d6baefbbe972b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2c010c4aa080a8f3ba8c6cb7d5a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef27d6fee997a5b25a3c91605c0ada30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5564a208badcf4238116e19184c19031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3109ada16b25ef84286238d50584c5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d983a630894217968f30e0534f0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75594c6ce3d43632beb786a2e47ee9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bba2fbcbbd8e845fab8157a3a684c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfac5584a29ea55d22bc7f4788b509a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67525d826ef5c3eea981cd2ccbe9f6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fb1fbd5aeb51def980c56aea33b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5082aed389bac316230a812c5d3bce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1d79c77ce499b73d6e649dbfa81e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a45a87443e963ecd232b85aa30fc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367b0bd87edd11bdf24d21d92b885d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66291e9f468fa85157657295c9f2e6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e4b2ba9dbe586aa41b2ce3ed4447744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d843e1f81070b12f2b415126009c01f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caab9ad2d797a0b14f3905805076b6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f879030f57047f1a8d01d5b043a2e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371f3c5b203ab7d311f53f405a613fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3f9085aca6abb3860a4faacac748249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808cfdcff417c0d3b817439829853d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d397ab48392b4d6788450cbe52039651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b625738f3286cb78df4384767017e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f218587b86372211772ccf80f8ee28453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c80aca562598c477d3bc8e0529bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af2ae59bc20b03fb0c4c38475932da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6af35091d7efd856d5bf4cf8a7538956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e542e690cfbf263eac59cf74e2d5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed8ef1acefb797cbaf6f5c406922258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8fa9965ae63f8d392e244839682a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488eeb95699cbc16b9c3bd93dc387c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af69dd324786fe2ba1675803de0ba0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88aad81ab682b686d0e5297bff48862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4982ceb6e1f0fa3fc8a273dc9aa31e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a17d99cae5cab37026b19b80e934064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39989ddc12539f234ca428970e8703dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb237814bf671af643b79e21884fa7b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3149134d96dc5bafd6d4317ac3936767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc74b180a569ec3c8814129160949068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a589cb62a5c2bfcf86fb85cc8e9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19740daaac251ef1cd9f2002eda92470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97406413125669fd57fed4907a05d49d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20544adec2d1625aa6ee8fcd3382f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b9fee57dd563fb8d6601d2ab9c1e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061876dab1f72b6d90e63269587423cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf545b605e8dd852f95ab3c4bb985675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55534242733dcd2d0d7ae68f5071ee6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef8b56073272643e5b3e9e0addf61a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3eaeefeb4816be71b01089cc5390078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b5e5daa6cba6e0e07c11326bbe5a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257c34f9b86792da754fddfd8aa106980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba818d55d07ae5987e399b6c528ab76c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35420e8ae000d42787ef37bab061a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66f86068e867dfeb81fadfd51ea22683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9d8c634d9ee2c53658970026d47584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73886b2d2c21421470db3387f96eff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608191b336ccc6fb06e2147dc7f5812686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe6d77b9ca1eaf63d4ae7b6712d63787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529000b5b5a4edc6b9c5c6a0b1e7a33688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da87e535ea3713b5e68aeb6b3cd3ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12cad8530b7b551610c67b6d17d0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a045f2c64b44a1eb69504f0f3e8e15491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aac6863652d172b912e03dacd66fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e9ff46c628dee49183ef0c681f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a029600e32040786fbd75cab3b2c59a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31152dd0a97e77e3e48e1212be003295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1698d42d8c02967e89246fd15625a2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115d148bfa482f7fb147e2db3a105f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35a4ea5b2dbc42c942cc4ec534d8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ce225ae4f8611dd2b0545765eeb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0429a7f59c993a201b3c4bac5d6217100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec5c5a902e511ef25302b67b963c1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c52c87f590fb4dd3e5223f49f64cbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541ae8a0c962a361bf4739e338881f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f8c3062822bbce5e47782eb53ec79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d6e13426b5b3fa9114ed0cc92b92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70f31fa5d2a9f0e6f6a636a1f3d72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487410503748cf57f70d08078d0b8313107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ecb539a753f03577323e171f49c46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fc08df89a3f020c254b7b26317792109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d044e1510033e40d6b684865f96e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfed0d5e6d6b8a1764cbf271d8174b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974330b41967124958115614ebf065e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154981bd343e8186544aac6a914819b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18834e25e11431193c9e0e06340109e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959db6434d97d3d75688ddd2933a50f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd36d85297cc1cfff4462b8d8d4e083116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2304510b1bf213aac2f61fb9d50fa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc0b073015b4c9a872d2bfccfee3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd4fed3ec16ff92cdd339886d0dcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac0448d0fd26f796d181f1a6ecd8fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d55815f050eba862d895c0763c7c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b13a0f4563bd9735b8ff71d3831a50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273c4a62684039e1707af3cb93b440b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368bba3385510290f4413487eb79484124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f178459de39051a6266f596ff63d74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d384b02c9e436bc5754ce6592551205126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a510795c6a66151f31db91fb5462b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d54cfeb7611537eb187807249619128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406071a3ba890c1170b875fce4bf552129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dca9d930f4846434588b951a22cbc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792ee3e0fad928b40df28caff751b39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3f0304a50787c39c6433712591b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2947f34a0a6a578e4a448eac22ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a3a91af248057408b3359b0eed33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818fff2d989ebc8e2cb805fe4762db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e737613d42f67ebaa0bb71a759dbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f573a76f0c9fab4abb66168d0fdfb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789e71efac671b8fab5ce4c5d53fa84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbf5816e389dfdd07f2020b04f3909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b422c4fc84a9930ffec50a7a082bc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec11a87acb6ac71960c7d662f89f6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c1cbfd3e3156764c305fe4866aa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ebfa580a4931743834d5dc3dff9fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046f8d7817f805bcc1afa0a3457d4ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2f73b1f80378c64009c998d318d9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ccf28fb836ea0c89261189f9e464d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113cc348bc73a92962cd56feae0470147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbbb6c8e2de6f17cf8a758bde6260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b50e4b27503293eec9de356aac09d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc415049936cf36d229655d37d2375150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b046be9b613883dd25f8e05956228151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cffa923646ac76cd55d2ea707322f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84610f9d83f0be0b6787423648fac8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443beb11829a25a880ab38d39e85714154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36827fb6739061235d85f9fc15350155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11fcad4b2ca3bcdb77e9f69e274399156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ae764e4c065f716bb2ee450108dc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9ea0af32063d40341acb95692ce59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d0e41d6e0251ba38b5850d81d2974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1fd02dc0c6cac46d4b71af8a5a21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29eca5aefd24e9a419e7752dacc889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae89b46969941faf7e04ce2fbbe3bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09ad62962fa9a3ba84bf48e5e92f00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d27f807fedff1ecef428f9476615164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01f8ab9416d7ec38f71f9a3c43bd05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013a31a63c766cf170e4a9264eae11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb0f8cbdf21e7be4d4a1a66ccbb79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b556e1fd8593f8ae10096c1951ba8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce6591f3d7ef8cadb147836df4efc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c5c814ade9d610aa645f580e99af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c26c211baa1b47c872213f878f35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2072f780cb72303074076f2de087e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4effdfcbf165d7d72c7771d6d800540173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be86af50da4a00071a555694703a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c800a41f1aa8df2d5973fa41a728175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1007a107ff3b03562b184d410732f51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6d74380449c25fd18d3abfb573580177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb749f550f1e0aaf3ecf23eb6dea81ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bd6ccbe1f1b46c384ddde786ff967179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc381f2191bd4f852aa1c9e7f13ec180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139715f13099c2fc4fe1d30d5bf317b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df5addce5135d4fa5bc6469bf4cb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3167ce4bb8563b3b9015e9a3878b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313982f276d75d67c97bae9f9d81f6184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700896f9668e5eaab3f3cc84587c9485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c3641ea5ef21d806dbc2017abfae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975bbb39f075f2898dd1dcb729186e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e794ef9342ab58ea2aef50c1f28fdee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e623c7e831322cab184f5f19a145fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979845378cf567d31a1fc33c2ed2f83a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c236d8882ad7d0e803bc88828b4e9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79995a1dcc1abb3636ffd43ff2feed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfe4200837c35d3fe1316c640502613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cdddada36cf7e5523e9a77ad48cbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603ce36fa84cd7bf28f329956b6c5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b998393c387c6226a49a091a720aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb998dc3e832aa279bba563006cd95b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6006c67d2cc3290e698b97afa5ba5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef7b9715ebdd7d1d2b5ae3e391ab0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f69007443ce66e1fc18edc2a9fe020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518640b77b728dff11a14aa5c6717b7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab44e749c6270ce9c87250489d2e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0e04b832d2249d1671b44dcaa7dd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51860287e176013e047c76fab316d53c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa66a9e395f18db5a77e093d375cef025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f48f15b3f36a5ca51982efae2c360926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37facd4c084f921fc1b8730c6908a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0baf74719971d9683994d31b1fcab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46beb0c2390b55bc73715c689c83c2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54cdb08a50bf7807dc7bf20516a62c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c49adccf2296f53e4ebe20664ada431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be40ba813a61d64519fe11e9724a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48335429c92bd36328ab26bf892df933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783fb5ef3136fcdb1006acddefd4c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493683c288e541229053e45594893935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4a24d111ad75143cb10010ced1f4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0e2fc6532461a9b948897eda91beb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545027a341203af0a0f1d367fd25679a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d13d2f624a6dfb1d8f757bdfa38a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d948e79f0979f761511a2da26607740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd299cfe48d96fc84c259f95c4642b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae006ace30a5ba16caee2f05a716742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee08ef7ce369df6975885f2b3df79f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca65f01bf722092e510b7516e73532b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b1213455e29b8fe74bcc6bd5e922245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369b086a54db18cc999a4d86c7105f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2d1fd1ff20df23502d9919e8d600c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce516503d65ff626f14e15f18a2c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185337d806aeaa0707da4c8ad3c25a6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd1597408ef4b4979e4d4cbdb2dd6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6228ae60a53e394f339d6814b2f5f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9aa5b2350c1c659a76c1e14631aaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117c70143ff534cec68d2e1c56554553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f339730ed58f5f05a311170df40a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1473695b1b02f126abbc426e62b4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8ab9497f3828136f996b2acdcad7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992164bd8e905bbcdc9c361a311c451c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e87e376a31d38fb7c0d2d27f624b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50315329c1086f7681d37e6924701e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abaf9fc6dc2187aa19ca2b10a736ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10ce5de963453e5bb328117be29a5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd1490ae46d431b7606de7146fa0fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f40de44beefc9f1c954713982a298b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b433ef0fefc3248a44602bc3a15964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adff7499504aacd53100ae28276e3ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcf656340cc436d9fba9bcb4ace63566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed74580130a21e5ed89d0be30e19ef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e3d968d23c7278524e9fbac927cd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9580bc0b27a173f0cd4617416daaeb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acc83127ff5ed285de2883014ea92370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48baf46655c76a377e2fba3b2fc2e0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31beeb4754a63dcb18a2c6a24cc824a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98177854b2327dc289ee08e9d1f23ad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c43f3abbfb71ad006caceb9211ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3ffdb4ec5a4c4038800b01a4c61f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd1a3c40e35dfc48339197a2f4db276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d29fad9cf70d090a7229e841459377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50607609ab47da2990572a40ccec0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442e88925038f4efea35d2b8382a1bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b79c2ce64e5bdb96530013492fc02d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ec2ad8b36604b2d05e07601cb5a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f6c7d6c1aa079e3305ca568e555382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90b7c61787deeda648a3d7d3d574683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb029243a064c1ed3a0ef6e0c5583cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a88bcd5f6ed1ed6394197cf35bc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e8d0f6e7e21d4f80ccfbbda39343586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6061cac50df0a76b96880c7bc997d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dcbd61d49af0286ad4455d453eb4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038bdd066551644a861d9442e34e03489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb97718828aaa150523adcab9cdd67c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204efae02a6d81aed741ca466cfb6b8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286f908446c21273c575a68a08e545892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0606f24732da61f49dcc5804b4b664c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916eddf633da6d308ade9c2cd82d6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7533d3ed8b6ab1f101fe4c7ef017c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188899afb579fcb1607530bdd3ca48d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30a282ab1065a8ae0caecc684b5b9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004a380c32fa13d690cfe537c14a97098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef249b81d95e49acc55402f68620b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d791ee15756e3b3a09ba89febbdb90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd60f08c2f7117aae1244310b5d44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dde5beb43dd8c566e4f28e868d02f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194764216d00c2155d832d04dc17846c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03adb6365c5b5018c3af37cd5cdaab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83859aab5fa0768216929a0bce191759105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964db1265c16facbfa1a99456aa2ff8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97ac41a115c548467e67335717708c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e9e1c0aa6903b808a530147a5172b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fed6164399b699b5e7d311259bca7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb5a7f7bd150bd287cdc3a4b37f84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c1c2a00f8609243fb7fb37171333c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e30dad4a10f60c3a4d767625221fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eee7536ef00f033efdf490453ea626113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bab0aa854ddae9867942eb65a33b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd0cc24da70506a18a02a266ca50e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a3baa55d4eac619a249fa5b48580116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71a1e4b56240556c36418e129a4fe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6777d3e1bce352f3fcf46ae5b21710118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe5f1101e2ca87e362054a88e70a4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff82562bb2b191d9ea7effb33adcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2937d0a1eaf278fa4d45afb111c1dba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ccc8af4ea175e641b3427ed3c72a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ea6181fe22d028306ab4ae0ecd586123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235b2a1903fdaf1c261f6fbc7c2f616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2960b020467dab2bde0352e74606455125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fdc9ed21a7d33f6ccb2ffab1ea01c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a9dfd020470dabf8e2adc0163f44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b97a57dd42df75449b78b777ab24ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce834b5230fd0d16fa9e38e918125d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d399d48d1ae2a8f78bb65981fd620fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577470d63b48cae9b44a8805eba0dc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf1a7f3fed5df9d1fef0c1fbcb8e8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee8536db1a8f3d285ccafeda13ce81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe83ffcc78c0cab8bee1f4ceeabd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20165b2762389bc8d4bad2ba15df67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04856e54ca719dbcff961339807dbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf446623f7267d15101f1d648ed434137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb6c9a03b674eba8668e0aa6547ea0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8baa3cb572d87726593336b7ccfa4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4312a0f01478c7380c5823476760a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d2510f169a0fb550b1aa1b6bfcbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba35efe796e68a59f15d1c02c61f3ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353e2beb40a2953c9e6588764071e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642394e4b919adda0e5953b040a9748144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2bc9729c9d80d9f019da3e209d174145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985bb2405d63d1f0555e5f96bd1769b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835ed71afeed85a6c95a122c2a8ad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcbf9e845a4cb326317e3218a457ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8b4db0ebc77d2f30b02106268b8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b688e40f92e60719522b33f2edf04a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4652784c8363d0e07d2acfa1614e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb47cc49dad5e71bf749458f78c5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e59405e91cc3d708ff3078c8761e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe37bea23e92b28b55604ee17be52b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a4b170d80e6176f6d3258829b403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d13f0ed77be9c8cee69739f813d66c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee611b4e573ab3cd75545cb5f7e8c502157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6a99cd646b6a049bb8e244be2d1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd5d3df96b1b953a1818ffe756814159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff8dbc1ff50beba9437dd8b18da20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee9ff9a8c9302e2f9f3d446fe3e607161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8290593e715bcd9bfce67c7cffff672162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61387fb8b0610a552830ce8ec4a004163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca175cba3dc93fbd0567f1107aa97335164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1851ca906c84dd107581d905ac3854165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0c2aacaf2e9e62bd146a950f4bff8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369f6a8bbae4512543b3f628ba8711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e236a4c71b195c0c61c2c26f1cefe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12570b618e1ef0d97cc46456f17de935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680eeee9cbb481d4a49f5d4d2d9b98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04e7601f75eac29a167d20818c736171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf210985904890cf090f92618b52aa14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d60a2684ff5b3916f137b5ccdc86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f593f3060fe344497d09cbe8cfd3b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>