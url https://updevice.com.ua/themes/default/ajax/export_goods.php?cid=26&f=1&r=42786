--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc536deede9cd7389db0450afaa8e90a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c00afbebfad9f90666b27e36851c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c305755a1cdd4a9bf2db2bf9d3813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9365cabc271bbc50909cfa46d6e174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef0ed627eb65f627f639f6a1549005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2860203b12361cbe1f46eec7a92e1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ea83ce49be81c7e953924a4729747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9d21d9be2073c4569501abb499af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa8aaf987c6229a8a22500142265519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12588b301a491f472136d786f3ab52c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759daaa9cb10730aa3f059de7beb1d7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55391c4d0b6dc0a2873ad0887195ab6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bca8aaf0515afcceda60af41a2d1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25af3f6579a6f4e2b8d22851d8d54c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53d79fd0e1e29034a098bf959f04b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1978bc3904feb5b725090cd1f16028316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6a6f84b955402326f0bd5c3cae4ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25e899c36ba69ad91a2a632687bdd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f312ce587fd23d6dbdfd655adad619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23521e1637cca362a0b37ab2f9d24eaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57d51b10cfe749beca200389673a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba8891cb02f0bc0b0429288f8c34be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c504c5be22e8628fa982db7e32e10c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0540847fe3113d4206bdc06311c4e2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948830df545dbecb479bdf718a1d06b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede1b615c6e6aca62f9fd21f320d3d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788fbefc794d0d8fca584e871051da427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797a89eabe3b9e090334385b2ecb8a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbd55f7588ef22d0de79d13975bdb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa88aaf1e95f891016250bb0ba810230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc05f8c704b0a2e390c891a802ca9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931600bec798405df53f67e0539d565232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124b49fb8faf9a20c411384ed812fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b59b7cdabb7d35d22cb468709e219534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71b007ea84d55c6a0b73e4f4eaf5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b696ed647967487d1d78830a234b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b52890c49e1f535276d339b34d56e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce978ea50292dd796836bc9888b6a4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6696902525d9f9d2ec91b496641a7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eef234ad130e87317a2201be41ab340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681abcee82f38548a0f117f8415a0c6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f522f664bc4c8bd65c3f2f84f748342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772dd74575dcd200b18ca1d1a58255d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59008223d1f256fb9b707f355d92cc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a418afddc8caa11c4a94fc2bbb4a1d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72f38e7d94b8fcf9bfa4da9667c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d63b2abcf1f50a2150fa622706180b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75abfa4da47491b17f14f396e59b0d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4ec8bc6d9d784b006fcb1f04a84d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556372b411aeae05cd3e22ac412d8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c33faf3939a09f00ce23cf74ced1e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169aee5b60c762f88deb499bc2ff5d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616ca72e1265476ce8a7197254f1c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a4533254895159c46bcad5ea507a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e646ed771f69d091c003e99d6d2cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7a4ee622643fd8710aa10db0ad6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6cfdaa62bd03cae0b66d32833cd9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d262b8457b9511065019a98b49dbc0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d173c125a83dedaac91b5ddb91d55b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3088352298db4fa7d5275e271763f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b12c70ee1ec0b89265e939844013f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab16be39f755d8eef7bc711eebdf6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f9f1f7c10b7a5385591d6b6cfc1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc341365184310051136db77b06b34564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea7329544560f7d09cd1986dcf40f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b1f599a81b50624cd3345235452bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e349be81fe6a6609296d949c087cf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e4faf8d7265046d3b5edbb795df068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1252dc8319013a202454e8c0887169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd817e2865d71c77b51af06b58ea66770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cf06ec3acb4665a856682e91c1d5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4f857c05cd4daad7eb69c82437ae172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727b7692a7983a61676a3700308083373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b37440580ff77f26d696fc19c73674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253106c8345369086e0f41baaea8e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b001d1a3600a9ec7a69d52693daa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eed36a3e550bd532fc009711e3d1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96258d85d136658f0f557d253f7881d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d609519505e05f3bccf41eee901a24679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528906a181ee0e855c4fdab72bc718f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c58c251ea54dfc8d962a013c393181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ccb93db6d3cc9b313c2cef6e925182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e04b695e44734bdd90bb0c8dc0f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f4b02629580903e0602d39d58562884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028e6483174a7ef4cf9f5389c9b39285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd21fd8861a861af816db6b92986686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0f0055f9d459e767adde193d496b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b903c3fa8d2a834f9b3ea2600d9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7e63f9e76f81c31ca13e4f80247b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e57e9691d186198db283e9842bf3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afcff0b181fe568c52bc2861e4822491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efac717831b81d2b96c41c6744283992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833c9ede7cac506944210498b39c2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa99c0abf01819a4718c1a6252f43e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836630b1dc13717b2cb4826758fb75695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91cace930bfc6835e91e03836ff66996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e5ace45da4799b2954e322e10fda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5f1ad3fce0595f1a7c1cec65a970598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824520fefcbbb1ac4f45622dc371be4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2add2c2ca740888cce71bb596e71a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a7c33a19fab52736ab35df0b70c50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82c63bfc49603742f67a1d193b7e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73e650f8ac79b3e060f2a1826c9fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6510e5cd9977fadb3a6cd713ce596104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a0f43892deda8e16366fdf9f0f473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bacf5303a6ea44dd015ce4b909d4f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc54f773e01d0630d51df306ac52c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27378b9847633f4f18d53df809467b55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4febfe0b0ae3e216eff1796b1ead072109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590367d17e63022f0b2df478c0a3d6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d91fa438aee2bb4b86e13dea83528b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2d97a74b0272ddcd165a27df6c349112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e779a0a02cac572a4c8979c594595113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb268566f50faf096d733f719bde5a63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee219074e1d306c89e58956b2a3a86a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21845d987fe8d7d5662bfa08a0fa4ad9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50cce23e240d815550581d58611c23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a0f83d367775c495cca77937ee96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46738c772c0072505afe4a14a27ba7ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223c2b851df566cc44ab74ef7959c4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a89f70d83f560e4af388c8ee0452121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faadec5b6a9681c2183a858d81fff56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d6c01f55ee3058d085cc5854ee94d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b313e92c6857eda2e421ec50c7d035e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a1ac917193a0fe51383ba0317a943125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94051c1927050860f8c768f2ec31847d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5cf4ee6777b876b4c1e60bdd4d6dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c669e327e898bca3bac4ead4e9df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd5dd89ba336da7dd6b350ba47149f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9877d0c9ced2b188514a2f2e690d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14657060605cc3666efdc845a37eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6c8c47e5485211e4f27b037f300a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324fef519f7c7e39881a8b77f6e660e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e6c43852bae624100edf3607ff56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa86fe05528aff8882d4a47d1d7eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c688b21eaa0ef9a01d711c15951858136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79745760c029fa902eefe569df523137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889d47c1d1e9aea196baa719c85885b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755b44830fd42ed72c0a0d5f2cd7003139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28378b42d291ff29ba5c304716623d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4c555cecd257914063bec8f19b30d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9152785b96aa9eb2fe45d287e79ed6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473463653ea39a56fde0a9d4618c83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c95fc927e5c4e0a1ea2311cf48b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84955179a3005103690630cf5d57a5fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72e1ca3c38da29e68664bd0c7250c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc3c070c3ccaf175ad475fa092730147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ccc91d53d55df6f7cc0948bc18cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f1b5b759cff1d784ca909506a26b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9821cd6e1e47bca34258eb4c6a12c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899d44478f7482c9d17ce78ea3ede43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d86134212c57e1ea61970510dd9b16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7930f57ff1cdcdd300f910099342233153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2427c121b8c3df9a9c74fd8a4e05b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29a9257c302032500212a6800f627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ef90bc1c5d8dd19a14c05d0a87c56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e222c2712203f654371826568a981c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438d38091826618ca032aa657780ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d0df203e454a9cfe88fb816e3b5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130cbec86ddf5be918c34564757ed83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c3cc70f180ed5775ce28e5359dfc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc7fc7da255223c26f3d0c7c3be7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393da9ac592b0970572668c349baeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9771dc8f45994713fae553e0a7f27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a9576f9b45ff5660111a42f9aa29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988de4e0efc5b17c7e2c0541e9874bcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147121b322649bdb08a0c839e1e66fde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748d262fc5d194bce6f9a2b1571762b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2bd105433b779ee30928919f649e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d47c0782442dddcf5a8968ccd0ba85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c85bf302d8c3b5302a7df688d73f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5bffb477dc85bee57d4f55ec7f50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b800142be6fcd562f75b9c514b469173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8ce0f7762ea78cc0c292befda8c2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c899d02983ce1187adddd0c665f98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a306ef32e6b365688ec189302e1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a3cd79ef5e7c02f10c5cf0480cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a1354163dd0f3db3a0266835a5319178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89e7b2f998ab400625f77fce26526179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf7ec3d20c5664c568135d2e4f21ec180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b1ce40ee929c7d21092d1d3ef78921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf49b4a6820321163a991fa5d0a7a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159b85df5cae66fa09e0c937b8b2b2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8095f81414f5a24e89a3cd05f4f67e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33bb2263603af206ad9ad02d55ada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a66ce585e763acf84838d5f76a27726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8da0da757db9749aaa8feff5a1e537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761da93266a49ca9b0cc8c1b0c60a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ffd2c47a9452bd590b3d630d2c649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b995fc33c5d36aa480fc651ef059c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd534e5c1c87fdbc9a3c1f60067c13f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461daaba21e059d1e68337b328cd720512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d6ebc3826d07c94915cfc39eb357413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faa0c2c8163feda7a836a279d88ba114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a510cbe8b66fcbfc996918f31bf6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb7cf7403b3defd7cfef1392b5975f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30433b39ed87cd4329c1de7373cc696f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68415c6b07157d09008ac0846c3dac0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603b98307e2e1154d8f0db7e28866219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0f0b5fa08f7363e76f9ac8ad8faf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bea9290c39d6ecfbdcb4c715a01e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02c7f211568e898f01310e6fedcd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b9f5419b32626a978d74cf8ca3e2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdb7b4470a20744d51bbf2c61095bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760a212d1d3df5d5ad4bf589e1c5c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91789799312d965b566838aab4b866e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a8c26b782a747fe83f0d6d9dcb9b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e52e051c3fd3d2747d73c97d945a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d017fcf68593eede6d95475bb2b4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb4abe9c659b6174f2ed0e8d39a1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdbc1b1acb290f1c1d0f5faf5a054031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2705f25fd994e976afb41c4741fd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b4a3734cbb85b47313fba7648fe1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4689b1cd827a61a35408384219da6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9841b1c39b69d750c407b8066896335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105e26c7a3a0b0ae9d190da8ef2b6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45faae7da512165932700c1cf9db637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1d6d251f22078f9ccb39abef6cc6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6d9686cb1b56f49a77ed2229b192739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf3be92636334ef8243c51cb28dc9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488e93d7112fb6323152675ae1fbd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a82e4689bbd2c64c87cd7a14563242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f54f68ab6314f6be589d808808d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf73702fd2e80fc1aa07933bba7835844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a3d86b886efafba691c18b7975a4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cbee6dfeb64428ebc94bc2e82deed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa6b1b14fe11f439743f0ae37d70547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a3d07e0b56346d659fce6a160491648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ec51e92539b982f17e057ac4ba81e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb9d8a2d27096e213b1f097034fe9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68cab0535b895ad518bc27e591d4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc2ce748d26caebfa91b63e1eccf3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09c2579209af629b9da5980866c6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec71d509eac7fc84f99198141436a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dff55f6524799344626e96558fb5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2372b561bf9c8808b6ff6816733f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d85cbc22ea9bb90374a34df589a8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add757abc895ba839ba5c4cca7aa47958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3143171298651497d4a2b720cab49b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a97a81d3c448effcef9783a5c39c5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3c8fe81cda4dcf6578c8edb0dbbca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eab25e0308edd3b73cd7fae40b85a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea8ba09042b107a75bdd804fa0415263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd71d60decd4d000cfcee2d7e4f80d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccdeabf6ac4bc01ae48d2d7fb56f9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b59ad9e159ab0174223ae919346d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f8e2dbdefd5ea59b65345fa9b0c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34795a9e35fbb71064a6478333b1b9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5852ac378e9ec2091c17e5d9ac60b5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ca2be20a336485ec74958c97fe22070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92601d73cf692ccad7e5268c98b550071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc77b192e6887823a4dbe2e15e053b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e5f7f117aaa64c509e8ee3620c7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48345bdf3f8150fa5a502c9d4712b9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a2b04f1745e6a163a732528aca58c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd34d592a624c8a4db3b82138546776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8bd1e003fe3cef447d566275703a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ec09a3bc8dfeb034925f5a6cef4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8e1ca4d454612f82c398ebac8f1aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da68e1d2f9c7315d96992c59696bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d942a299437a794bc5f32439eaf3d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9f0999471192f3b5f004d4d49b1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5c78b1c6b201ccb73fc25a602d04583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b7959615fbb34c68e52c28552bfc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f43316e6522bf41bb7bfb968928185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad874a736a38293953527cfd1d7b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d0f6645533ca605f4a8bc5f89dc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe67d3f160d7a0585958b5aec9d69388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696cb4361c01a4816b5b92c7f68084789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdd45bd9bfdb98a52ef3fe22acd16690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44441730a959f51a724bb4b618408b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df3707725c1a15017013848ad1745c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc4e1858b246e79a4786e9e0424e4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53acd516a41146ef9dc9c70acc5602294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444345d7d73d2f85757129986397c3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fd47553f5c34a96460b409db878bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44a12f6decc3126ce90d83a7f62ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873402d56ee9668dc7c9a1f113096d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4fe3f41802428b69891035b1d4cb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba12f8890eb9b0e44220eec025aae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c2a6770a9589c2e2e8d79db3fba4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf166b7d103ddc9b92b41edea83577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29158a28086f163c0f9d9dc38b91b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2474ee49a230a687fae32cc580031104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14938a92963db4c171dc791879dfc443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c1e597c9f0835055b3587d40a24de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b254a06d9e876182e1447c5ad83e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d3bd3547788eef99b44bd934699f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ba4c7d17f540900b6308a4089ea8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bec0e18064a71902522cd0eed62f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05989abf62d5998a267976d48623c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ed8f9d84d62623265208ba7bdce93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07149a71b061f2b500662b04983858a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f82e6cbf0e42f0420a8243bdb757c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d460fb2d7ad8ffafa366dc017fc2cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b42e92f5edcd672cd9ad10dfe973f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832adea0877d67e50ede6f8e88c6f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872ee4cbcb57abaeadc7c64284de1fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291d7c34fcc4f4ef2818bd3dbec7a52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323eb68d26c5cef297d6aae7bff3b5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d3c31f0544d1ccf14aff8d2cd25f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b94aebeaa7a03c2975048bb547d68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d6d9de7256b9fc1d87090b3290f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69aa17dd49098705109ff1a3b3f037124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd105ab81a81c6c7836c2f0df413da27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715ab55916a16bb7e364b5ef039643d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec8a42edc88a8e243360aabe778e10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d428a7c571d79e9688f9ff7a733e82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320028b5f0f6bf3e4f71dd612171727129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef52545974ca0bc878cee34ac1889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba7ccb173bd6f727203a3ce3f8fcc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40219267da4701ca929896856fe25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e536838a6b4e70f3c5837e23824b2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3188c4d515e7b07b0654c8ce335908134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654fee044087539c9daaa5035c257bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c489ea7e01c7d62fb2823f1c8635a62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d91dd6e96b5b3a6191243e8d358e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d69088a9ba8fa56aa4542639a3c35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd91c952b371bbee1555bdb8e6fdd3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb915ba837e6fb39aca984d5aa359e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35c2cf5da17b5de383b7b6f76d163c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e08920d7d6774895076a28566445d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afbb1f042d9a77257425872084d305143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce316550f324d7d6a3d45e27639a9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661f2765a5a460f8abc583c218ea99b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44790ccdbd3548fb9289de348e43ef9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78cb6cb4c77c44c3c813939b21a584147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6dd19183572b1a21d3d632ec38e72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0f1c1085f54652d158c59ae287ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa0c6255f44076d94df23b124cd2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e89d3994087c808659fd64cf141f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f05be114073aa5578a6923f2239ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c131a8035ee9bc38981bdc277f758153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc03911f11113eb703a17c55576d3f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57050aa0c35c3d8a060048ae1d35978e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f248b31be7b2870c6224b112a4c97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99dc48d7b75ddbf0cda5e911579d3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45dbf5b7d2bdefbe50530c1512dd3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0192c43bdbb55b71c8ec08174797da7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd57b24ad77e4ebad1b352d89c6444160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cd388f3df6da373498fe5ae00fd48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c949289d8a15c3576d5898852e476162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c6414df9c30c97d792c07f8bdb56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d48f5d8ac7a45ceeb03bb6ff4c0967164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851792f6aab982d7e35dcdd354223019165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4a2ccf7942a6748115db8dd6f91ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee0c9703f797549c3264814e01a37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c39d5b72bd239d1265c09a373aeaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa026b71c0bc91a7b2b930f391c4f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad0fbe2c88fef7832295762db07c44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2798157018be6db6e9998455de8f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b1d53b5acc24015b2a7e38b718efe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488c5c1367557570e9a17ca2b6b1455173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0cd8b8ece4b9960df9666670dd225174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>