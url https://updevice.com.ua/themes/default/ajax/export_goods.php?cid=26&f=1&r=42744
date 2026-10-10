--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef186cb9569d11eff66eaef6ec64bd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f005bf60679fc161c820a12d06692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4671d114fba72fa1d66525d4dea283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03f7be98dcc0e511c3a7489a40eff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2cb3ee9ee97cbda2dcaed86f2e3ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226086795b23e7ecb0b6154a4f923296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b7b30ba714f9922aacc994c33d6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ed84c29ccf555b28cb4c6c827f4148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d10374e6e2482381d032b0e1f97bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a94b2b4388872ba451a0f532da83510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0ec2617dd437da2792c494ca382611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc7e15179f63761b49ec41223784e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81679615bf98ea912abf11115869120a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba4dff3a35cfabb5da5f2522e08fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b4e8f979e453d3d31cd240f5c6d6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207171da55e73450ac453916400d5c0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e845bbbdb07187cbf357a7f3195d4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60064c30244c039f8ae88ca0c01a768b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea627dd22ee58ad3c1fb86250a9e34c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed1f2c03b8e965ec849c25818a9a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916cd4c4596f27be2c29ae0836aa4f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda9c3eb70cbd34c991de0ffaa76e8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa7108cafb30a10840eeba6719d81323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f6bf7a35c2124e2f895624ee0412d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac519651bd2da22b4405285d45479725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1e8812d1535038d5d8bc4c67d4bcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3250f443ea4b72de335fc21abaeee1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56e5286f7ee479bfdc8dfc18869d7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7e1286838bd9dabd6c823aad4e0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5316eb5d48c9071216f5c57fb8acc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b418f2abca97e2f8698676a7fd12531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ad722c08642eca4b60f2f29cb6a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189395b648e98af0a0732758120a83c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3af1a48fb87c5749a8ca441a0594534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9ffbde1ff17edd87e2a18fe4caa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ee9cbfcde9fa931b4df7cdff5ca236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55abee6f64ec6dfe670c4b191c96ad437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c307c49e67b448fd67832b8cbd9657138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9ac20925b525a166962000c565afe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871362e73fddbe3e0777b615f52cccf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62d58a2f55ad91b5dc22693279c4b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984c408f05dd6e4ff6d4a79a213e9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f3e20dd6017a81575b29f872b529e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5a308b3fb46a5b6bbac618784c3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0811f42c1b4e935952ed0658497945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ff22a3491fbf3848ccef819a83af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69567339e84713fa9dff533f7bde7b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07907e1deb75bfa2c872e429c620096648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b06373da6415ade1809d7b3fdd9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27289994741972731655463c8d71e20550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8959a6405530e1a1a603b3189db03051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c59e28ba4693c68646394fd0cbf85052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0300cfaee0a6c0f17744ffc58c4f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7213041ddc4821f3aaf58a1ebac2be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8bb6c72b4b61b0306d45579dd19555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858286588f7b2896fdb15d2fe12e579056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbed38415e814b2e431e68c16b9fe757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00136d123598bae5514905f09b24593358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3010e13245f3ac42bfd54949eb47259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e09e3a07c837651af705283367349360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f250461d781879a536d78ddb64d8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7dd9a2b730c11f0c544c9f10724462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa117c0e6d00bb6b515b730cc76d98163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ede7b22aee926f8d844d6bd6b587d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd201734c84027fa6350fb01a5a1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7da57ffd6fe8a703c337dd3e8b0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f26427566f6052439e76d925cb9d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbcbc1153ec5e87bde38b2b5e9e85368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07785d6f90da44c051e872d7cba2b03f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44853d38b96a49b80f20c521af160d3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d128e52c184d471894e3d8ea9b2b5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1c968fc307fd014f67cc6646cbae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d63c81308b5ba165074b37a72e5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcf4f883f4989e4a5cc1f098b187e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8f02d062791f29c671f363316a3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118cad85b7dca13811779aca9790dd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5144ce54b0d91f74b2752fc45349ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c108b713612ac171d3f5ae121129178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44794d35641409c429309ccbf88a491979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605c7302c5c2cec995ed0639aa8cf9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11bcec426ca1185817a693798ed20181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332936339c243fa22431ee50b721ee4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc0a480214b4b58dd63ba3abbd70c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c71d6cf475b5ce5205a6a93b8846984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a03e4dfa4d92f315f0527e0dbc60d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cf5cd8c133e64797133cc41ad27b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da332142a20e666282ddb6b6dc5fcbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715961a67dea21a9e651c7ac8b2f52f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ed5a170a1b8f0965f128be8520d2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa309fc331ec7f14d8df8651302a16690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2afe4a3ad0e3536c274ff07f0cf1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786f486607ecb4512b36e77bc5c99e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce44b3832d6f97c2dd70553575349693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baae0b3232bc11d755d03adff2b0a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852ae80571b7554dff34cec12abb48695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444acc13d1b030b5a591a448cdb3fc9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4c337454fb3983bed81b5592bc4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e230716776bfc29af88ab1754db1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe716305825671bc9f999ff0eadc80c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6783d8f04c9f7d3e737a4a1765b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f6d60d93c25d08b8ac3343d0faf96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7578609bae02f6c43d45d4ffa26fd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5099b1b7cf5ec24da82ba55bd616a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57177090c20c5a25d75bd85131be619104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c0679f1ab474ad3f307f4d864130105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b9835337e266f0b1b96f90f4efa94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5a9bbee0327e56556ba0e38c47e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465eaa7782187dd1e9b77ae74a73c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67116b1892deb82cbf038dee69cc2e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9e2625398e6e6276e56bc1143b7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dec58c99fa8e8231233550b56b8a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd81c6b82fe00717bd55051269535be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02e5a8eb9765288c3038f4c4a07cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de33a8e693634e3a0d3eb150242c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e533889ad78f270a09e8b42cd90232b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da8a4b4e1774a9891be12d5bb6f5bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4896bfabf548d2cd0a12ddbffac56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce78ae4423aa45408174dcd233061118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecbf907cf7fc0f0de74912b1938dbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497e830f43aa484e4dfb6720e363c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e3298035b642c107bc4d7923d6d2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44643f009e3ed0a3b230df08c7a06e76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a80539af0087bbdfe249836ae84719123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016da502565d243630ab22c3cfba213124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f46b5eb4f8bbd6c1a384114b2964b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789de10e6e467f355296553804a376d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b1bfb9020fc721dccda337924bad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e38f242fc547711176c7c722a35623128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e248807b0ce82225e4efb056553d01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939856fcc7bb1b7e1b96b02bc3798b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d7448307608818400378779578d65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20647fb2a63b6271a83a88674ef5d774132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631f494e16853c5992554e696162ce5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363640aa3ce3388de0104ccde4708c23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb884afeacaf1a8e037b8b8a5424b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e1e6d0f0bcb6ec685829a18c78dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371794d145f1b8c60b4bc08c6e2999d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead8f1597c6f83c7e5dc08beb4799ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b596f8703cb9aee426dbc476e9cd3ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c8307dd296cf7b2313002cbfbc269140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e67b47b90f132397841f0b7847a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35d6028f9f07d7ed81a37209c7d58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a071161f24dda4593257c48a4d1b5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5f96de83bd3e2e7164a6c1b810c47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d6c30406774d33042ab1c206848eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fdb4510a536672b5756dc952da8ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c732468d31630b7ae84faa3dbe6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00af49655a6b44bf264888e1a9f5b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b3d354af14295ef6e2e1d61947d14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054082f88c94650d8cb4b4c8020a186150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26a28b8ad48a6512437b5652c1bddb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62739f070fe4e83f086882746d792930152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a8e47a235845a3395019d00af1c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd88f08bba23e6b43e61267f8ea774154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c189fbeb397b6f5af76a7559eff4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf5f7ec131bf349a448ccfede232d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf47ed5c8ab8a0797263fd976d9692157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62047657b02915cacef2ead438ac5a95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e744cf0042afe741758267ad55f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8cf097d0478a5eefa98372951ff98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d5bbc8d0fcd957f7ec8bd5d2d6ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ee5b95b7bc58b9a5d81e9500a0975162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444156c040f3cf10094860af282d3d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331bc6ff84c5c49be7b5651aa29db4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564711e11f1bde9997dd1e755adf40d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e9c0d80532bb8ea09e916b748671166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824ccfcb20fe2c902b6bdcade8f266167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3080752ac76e5aa1943153352e830168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d41e80c649e030832657d2bc08e86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362f2a22877d0072e7466b21c9d8f14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dfaa309fd423ce2b4e2b0b6fb61e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6137bd371e35d855ba8dec5fb6248172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a0b8bf7fd4a5cbe8ec051b03ee09e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e370b3f3af425fc7534c84be9ffc01d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b25300051c10591c87856405ad5d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d07ea8fc45f134aed2d899150dff4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6929134dc6fa6b0a0e2ec43d9f9fb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f187286f3a8304b5d893475d9ff8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff6ac866fc1416d5742bec785a29d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1951e8a3c42f37bbfad6794ce1bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b34660a560a66e4f062c6620afd91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b65e14dd78f742ca064e44465b0ae7182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3d01b8a5806a3e35dc4da043f80351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a23d7e82daaa90b16c710a903b1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36846b11ec7be17fce051028f77cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e558d7e70cc913aeb3fb499da59c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b44a9edc804fb89df290c47dad665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b064ec3977d1821359f48fb69eb846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ee353ba7da6024ee38ea6bfcaee6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bb4f5329d8da384fc7fe229863b4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d4277f4cd3832b181079b74e9d779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7883f93a3cb4974543817f6da318810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a16b18a0a4ece0766417899504242a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e300b77da1305e30226703fcfe412e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8122b266230a052bdc0fa2ba14eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb570a9df18bb4371f3325ab609d61e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cb8478aa6f70a60983bdeb97d9e0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612acc5b4007abef2830860efdaf94ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883c7073711c8269d3894f8810a00817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b94266f325392926f6b771179fa5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6aa668cd835fe4871ed1b9a8799d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994cf86e6f797b29a1be5c5ef9cdb0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c993705010b2834833bebcd3034eb8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0c2d4f8d8d4eda29f66a86d33ec322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36671279e5086b08948f0a55bfc8a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f008354055e1ba48469650050e7ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776464c54323b6a98e980f5d8bf938a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b506aacc145ff4e771690b62324326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fe3c679a40308ed7e0d6f31800d0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed29ace1dfb04489767de9dfad043f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51e541ff0bbea44dddb2c31bd641ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23baa095abd5a120ee87493deeb86730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58090c5c7bbf02f1d9066958bb01b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02dedd56d1916fe8cdc569e6365c4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf02b3ce22abdf678a33a04396b78e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aae416f40a33fc42549667e99d4f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370d058ffcbed258a076dbe155ed02e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b7c07151e09470ca2b05729324fba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2714d6b21fc20e5485baa3dede06ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4ea5753a3ac4540d849d32072b0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda60371af88ccae71a7702e36c58639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b7a3f490427d6e2931dad17de9f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd11b42d9796d30a9dd6f06cd4fa541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c20c4633d222cb0dab25fe3f01efc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c11832fb97523410162728af1e149a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c569becf7d710979558b1f8cdb1d4fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18c370052df1e5500de637694e14745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe15dfc102e943d675557ceb10253846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8d905eea64c0b4325ac8fed8c1e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6670807e2a42cc2054fb878b77a6d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90e2af53f4139e1f073575294eb73b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af2df1d58e6efcfa07e1db689d1f2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5231f2c1c13701061b289ba5467cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b69b66a358acfca464f076e00a9c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228774de6d62acbae7d9b807efaa920853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae67bd20904e030028335c8d88bfe254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9722e52f1d24179c7e8baebb08d4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566b92419cffebcc559c5b6dcd65dbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aa0b34ce273f4c67204df95e5774357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b8ae70cdf2e9c2e7c1ce1a5107ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4450ec886786abc87fdec3a39a9ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eebdbe6e515de9204510e5cf6941460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd1d48d6f44a7ce61d992b6def7e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3255198f18bdf14466a2fb68a4387362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee874cb3ee83453f48f5d0d3ef08363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bd505e2ee3120e174f97f1d1070064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c787804b4065c7e83f3c746ab876c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc397ba855cffca025aa9ac1fff97a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e73b4eeaa711449e684f2e41b296f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db608b10b8d79ea437bf240115a2e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6c6c65dbab6956bf67f596f6d14869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450b3f210aad31a79bc85645bdefa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0157399d57fc3f3e001bfc8f6263e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e178fa268cd4c28c2ef60341efa5e9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783d69b2d178457609cd442e22cc31a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad32dec3ad6e8726d9699b8e4b3e6fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d3b7cc927119490def7ae1aec90575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e3ef1c8d67538ab1a7e4510d2884f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf0689c48b0cf2bf94270c8af30a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f277f396b90bf0d785b6d7961dc58e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5c52f9110f5771a143ce10f281b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e32fda01901cd6e8ebceebc14e9e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc81485a064cf1b80f8caaf986f5f5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c43c8e67a78d6e60c5f7da12af04b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041afc3d103aa377b85571c902200383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3e68bf1e126b1af09b786d31b5fda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f9ddbe6d5f2cdf2dd85dc444412a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969f9784d0d4da88a69f314025383186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f247e35bb319c236bd2c60858551787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145113995ca293ad5aa730cdfda7aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dff109e5589524b45303027f5bc7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfab5e17389d92efd529eeb00ce12190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c5a3f739c55880ea7e54d17af472d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f45994a9bf0b82773985a845f8750292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc853cda4fe19a0aba8a07062405bb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619846cd2c56ea25832ddfee115a142294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d398b0cc69060444b1dadadb3055795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d37ea15f5f1c39bda120429ec4945496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85db47c2c3a4af96f5181fa2d9b60c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6970f7913348f522f547af19e18fc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756e6cc9a9febbd34bbc2f6d92dbcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c8d4b07eaed513f2fddcb6e916e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7314e21e26e02c7d179dc1b02508874101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba418587eb84c5670fa32f2c5d92c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141120b0fd8673102cefa5788d8e3c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307519287b59675db876c127a617cf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582c9cd10f5bda3dae18c4ac7699d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d1d8df6ea4bb2a010481e5e163e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61ee756b5a36ef6b3845d5bd9ebd1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202b840f134c45c916ad45156d97716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab238fdb9f350408a7e5d05912b5ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd34d1c60b1829a4ff26ad3a85aec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53628fa6f3ad8ccb0cdf186f54389304111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135495dafca7e44f451ddee87d1b560112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723879415f40979a3b1f8d141f179459113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c3dfc08b495d3b22bc535173f8a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8c0ae9e9f2e4e302c1315001e9342115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349677f3944c822c0be6b013ef91e650116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7814de9d5de6edb041e89114f18b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627ad06050e8dbc7a80ddff36cfa835118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98dafbe47031f4d1177c7d7f4febba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e886476fc4ff58d791e5370c34bac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2257edb33628ca315eaaf7f704049121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80542bed9154bc8ce9e2d1602e4aeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcccdb4d926cbc1ebce26f905a689e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583370cdbdd9db1a943c063f18e5d7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7127cf912b8a928621cafadf8fade5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a62972f154f8bb7e7a5c7077620f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa006e6fa0877e2649fd116ec09f67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf545117ad846bccf47404f317d74509128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c771645de04c46769cb46892240c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019edd1f164be53a25ccfba804a4bb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb0f997819005c27730cf15638855131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56971bbbc2a8df5b148763ad42c617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f175f12658c8bd65dc2104f4844f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577db1a64400041100a22bb190755a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5415c1bc54625aae74ffa4218139c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f04a496b6f8c5213dc063140df2ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828beabfe97c09662aaff868a61d9e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe45757a5deb6ed3edd4c24287df0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d0b9474b59937b239cfa41647fa54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8a5b31bf6811ac5c4a013635c9200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a451be0edb796c2e7aa1bad88b6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff09b17a7fd9cc45a0e09df6844bc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de6ee7ebc8dd3904bb1518ed60205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce4b1c5d7869df90c66c451796de55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45af7a9ad25ce7f16cef636d8a45a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ff40e5ce379898def870dfa8113c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24228f077af9d75d2e4df0f60924ea4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e465e7c4c39957d2435d69e85532d33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6426a04d5c894a01b32015368e14608149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88028c3599ec89981b7ab4c5cae29e22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778c6daf33ddd23d54fe6fbb7b6a64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e76c9834fdb4add590e7e17bc5cb8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a63154eac6ef1a4516469e406ed915153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169d2f9b46f3f23b396e6f4112ed37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40862d8c9063d69a82418afcb15f4cd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c9a109e9b4e4ff5382af45ca9a20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50689003f8ac82446ba1a5a5da30d126157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900f7e2c5b3d885a59c5be8658824ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8400f603b39a11277b49b5ba902a3eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fad7349b279687e1e1242c6086bca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b855acb9087e129342d554011ff7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c6823d7806d1b736d06497b2f8a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404f325733f67532fd0c429970a95b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205161ce98985ba77bc9711cb311a4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecc4a603e319ef77327e1b4bcb502c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738b427b6fe93b2f9a097fd72474b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7b5d5a5bb782e8916750ed9f085f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726f80989e9b4617f5642b8fc8ddafc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5755fba1ac4e85fe7515a881192e9e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f520715c8a9db339658be221509bd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360313b30cc10a03bf830e6adb18e85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b07bcfd2567e7235e561c3fc1d96c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7c68cd4837c709cde4b478d8c5548173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e1c760566896b526a8442055beeb7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>