--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373677294346124a7d374e835f997c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe5c57c8294ebd765aa1b6d931477a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370107791d40010abf47e2bbb57ced43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64660f915adc6313bd8272dfe9b3c4804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7b71b6c1ec37cb88af23a7ce5c01c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894e87b914eac03d95e66ab8d4843d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb932ac1f6cb9459637bb57973ddd9157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d32303999732177e2b37162369d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc5301d19a41e170d286ef882403de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd81688b5b85296f78f65971236dea710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f70d7a53710906f0916523305bf8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbcff24bcc223c35d23adcf0ab7a8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7897507d5cec308a3d607c418353013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1fec2c63b2181245cf2525b66460814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e46db9c6f1af0621a2cc3835cdd64a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657832a48f926e06c7040037950be16316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073e2362c717257e1fb402e667807e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d9447adc02c81a2e2da79c74d8ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49f041b41872ef54a543fbb3f8bdf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf13000b1f223269e5c8712ccb3ad720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eeb18d663d5f0518e173334440aa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040891823bd6bc15a5c0b98b4f0337222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee38707da973da503bfdd888679824823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ab9c280fa798ccf10fdc8e899d7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c454539e84901b217bd13c8caa9bd2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7570e75b5941dba78fc51a38aac7ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2912c294ab5e4aef21fffec4bf667c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e49662ccc3db8ae0c768273ff531128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bd29742bada646057c1b7adb5773e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b262f14a8833ca99c8ec31de281c42430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9259eb0ab4c0b89fbb7309cefe9fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0639c52cbf4c127754d9a91ba9edd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d527259cd66c9811c827d0767ae6f3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e6f252bf245d9fde827370a0bbe6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997ccfdd849296afa19ca23baf0b81e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88561e25eac219c93abfdda7897ea75b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c9b3d2724533efd7a3df3d131dda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165b1b7eae0dad1c146d8c49a69c0e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fed30a7e4b5cb6f99accfaccaf8c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1405b8005474de57b9e9d23b15c72540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29411f5b6e29ebc55911f288f51a8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6ad506a12182621cea18ed66c664642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a37f2c870a7691a9fffff6ed79e02143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4408e105d18245bb597aa081eced8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a7064cd494f4d2d36d1a270fe45245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d8a1b057066b645d8d00d57737b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f564fdf5675f52e16d7367bd5243547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6696671f97485f0e17b1a98dc1108e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3685a9dcbceb4157126411f01b13549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558a5e28477f5ffc21cfdf7f1117da950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193dc5bce8d9f18c1059fe0e20c88bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d92ee91f76a684a84c055055735d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e19981260957a7daa0dd84dfe9eee053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dba5272b84d399eba28be91dfd6a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec6fc337de1536f36c8bc68400ecd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920da1cee27efe3657c65c670b7506056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3164e63b51f3b763ed8655eddc0f4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3ab94b8670484e0561a8c8a1a18d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee3cecd839e94b8f711f3af4766f7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f47633eb50768fe1a1fe6f63b9669160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f106ed8220e4d29d6eba49d2f5733d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc6736cbcacbac8e8feca34d01fa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f8fbd868bcd1cbbaee5e9752a122863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637e81c60196209c847760c4efd815f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f85249238136885708c70eff104c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d096bd660482d10d9d39d1ee240966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa166030b6a89cb53cce6abd2cf703967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06cc2d70c572bfc14033e026cdfac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05a370845d7aba801afc67af5baa1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea2a8bd36777a4ca1323140d68eb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e20b381dcb31910c9127354e147771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4221a1f42b4ee16581f94f4ead7c9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df616cf33f6a5357a9cfe893246d1e8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763c96a27c7415e2ab1a3f135e8ab8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048f642ba29d8f9a7e5023d24bc9c6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b0a0af6c1591297913c7ee493856c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76f6f51c4dd31516f48f375e629dfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f124ed8c8fc3209b2c058f0942fa2b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87af89c2c61f2aa878429db2032dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18f618f7e60fb65a0f01b2b319cdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b4ec582aeed53c89f1acfc9706e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a5d23ded7fe037cf7b010cc96064082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74decb8ea462a1d9b38476a6ec6f99ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c385d8359fbbaa46c970639e7e746b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501c3541fcd7e99ca7d30ceec3c5a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a8bd1a38636e480cfcd7098ec33b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801996d5f87875d80daeb0fa872958287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc6872122ed15640cce7d96585446d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dfdbf6f6c016c843178d5792cc28689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823de2c65ab47844c7c8d603be7e2ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480498e5023127e13d74a0b216a9f1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f3dfea3e86143567092292fc51fa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47dc5fc131ff55b79721239b1c455593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c80b0e75c9912d5289428a7a403b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f7e483c04ce7c13c65c3876df03b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd33a347480097ea2fe3fb02808a1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecd4c663a3a2f66627a7afd7d9874797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92dc1c3e301164d5ac217457c78b4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea693b522e6d4fb9d51a051ed7c6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185c00ddda5c3a7abf6fc4081eeb429100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f3750ec468f88e70fef674dedaa62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaceb3eac425ba03898b3ac13d7883102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc75d4b7a922b553f9148a8013efa1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7cb95821a532c2ddbd7f6397c8be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb75fac64371e0694722a7fb5601fa6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202d73a0afc6973e8b183755ddbf91a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a12c852babd26239d1763b59876b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85666ed4a851a65882d4c65eb75863e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3db11f71e9675bd5b058471490ab9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d782fb404480cbdbe32725a1f16799c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6635464a690d31d96de7900993a17d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64104aafe6f6730911f7d14c08d1484b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1754b31ce771530b364ea205948f15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc863b5054403a87c97ae761ab4a4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288f9986a268fe10e4e79d39d8d5244115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de1feabf3bdfb88fd93f99bfed56a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14865e4db8f4c0065d6bfb3966138472117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d971370f6f223e1d48c07b44cf89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709a96d51c8cc8f70e985c5834ef1b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345582e8f86804ab6c6e4e733bfbd29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d46563729b4f433173ff4b4ccaa20e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21af2ba7d6f2de8a5feb507788580122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4bbfd4e7d93919bb5e720edd5de7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab6c7e61be2f5a51fb778794d1326d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae93d6c1a8f7d6f2a309a21f8ee23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407f26214de94b473f7a412c3c2b86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0160a2a213ace5af35fa6461390a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd77c3e7a33c800338df917d43f6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e979c1b98edd01d3438c0005b2c4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd509ea692768b234171ea5fb85bd9fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1cc48b73c57d4c1507b1a01cfdb29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38cf266d7328cda95491886e9cbb8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d4c3ef9eaaf5920d10642dfb8335133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fdfd4d44ca4299a2adf76bbf6c683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376e87c154a265abd310778ae8a21e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85685dbb0ad1e488f6610da91c895ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260bc4194c80a381ed2e5b84701f459137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f1ceb96c45848e28b8372ed57a313138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4029197fd0200e6cf651e7d81679a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f40395070f0d0f04687feb81e2f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fa26c166fec647ace6843dc78260b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83b5b427953c5182c7993cc41ffcb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7c3c1a5d6e351845f0d9b836433f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a33a0c1716e00214f0bf238784fa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292aaf3d30bdba050460c699ea08552145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb48f61ba66357c63ca6d68d8224d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537126e527b4b0ecb8bf7ed2bb42adc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed104c408a83327e8e11404b9f4ae4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2da9152d26c67708695163a6e873d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e42c6fe92eae66c5764e5bac7ee7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3c324f34328cb33a624eda50ab34e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805cac36ad15e8186a37cff87a87f23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e9c31dc961570a24af1e7165daff3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0976e71008813054b7279be9c92d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb533c07ea6695c29a06ef7f4692c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fcc643a97f4628a5d9a8f647ad768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56fbf69c2f2d5ba5e122571bf66252157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858af1c4a7ada6d03b2a2110e7388353158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e84b0d70f5fee871a8ebc8bec422c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326560a3e635ffb249716504f0a5199160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0877c822948bc7a1cdd7d1094c96f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a81e3fe66a4bfac8a5fca9d28151e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0d5feac2796381270270bdc5519df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ef9ab851af92ecd44a9173c55c52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f1f8dfc67cf683cc31ebe8c3505b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1226aa8b904017d1fc2f824aac1c3cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37c840b5a2a7abe0506efa1bdbae8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b7c635fdb1f7d82cfd712a8acd688168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd94a326e89d13550c48ef37d0a5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90101c590f090fdfe78ccd15d96c80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcddc0c3579b6390d380ac2f4a4e5a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5588584c947f50d1f80a3290b2a3a3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d16261ab027f305b4ea058fb5a7b66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062669c3b47ec46125b4dcdcfc63f979174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f8d471d88565569aed8d9867caab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1ba8ec954c6877cfecae0e6162584176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94d4153526a76edafcc5cfeb0d9758177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3780e2ef2ffcdd5f2fe0e6d362b7d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2d6ea4abd3ae1016b141e6325470179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff494985ae1747e5ba4a1cef2656651180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dc992ec4aa36d2fc020a7e13553fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184703d00af91de478245e8f042fb0d182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d34d4711f39652d0a80072e13bc861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca602259a867115e2955ce74a066ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c751e4426dec85348f83ce89dd419b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d1a9f72df442ca445b380576463b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15a37c2f5d334ea82657f34e8e88e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4ad86f0e6764c23203fe8b89d0b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd71f9cae0686b567f18f0f2f614fdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031972816eacf17b6157bb67f0372e688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf146c91bfb495ee898b3a721c3989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae004cba13a449e594dd8b7d2bb6b0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e5b0399a5336361f0d43627cfa3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15e09a879a7e84ad1c8f1801bac8a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c9e5dbdbcd833c8902cb70ad4b9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a62ac6507e5357c1285dea17a67714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478578207ddc025af96ce3c4fcc286015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbbd0277a6f768e46a2f7a6c6bc3e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de167639c77a29e46fabe0d56ae0d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270f2c7e39e404eef3fca686a5072f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f90806bd088f2e8b6aff9513b0ef819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19104edc8a961cc11a337ee66ff34a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c022437c777a1fdc516f5286b25221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1f4feb1bea287a78b7d16e4a75dd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc4c782b0d500e414b7f35d0d0b78523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624df03f8120ebb1c01d5aeb46f9b29224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a769cc9244723729f572b76fb7bc3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72056d3d3cceb295deecee720d64a2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89968f5306f72701870469f0e0e36bf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bed7535b9f990444d10894841c2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb5cc07a848f97291400a9e6b4cff129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716229fe16c0bd5c758509e861084e0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a2fc21b624af4974121291e72949a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec301ef06b764feaee44c71a136a1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b2911ec0deec0923b3f9d7243a2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07439358207ee66632a6ce0f44f21734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa32aceca2505e4f0b311c7c437bf2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc985e8d40ac5d23380ddafccebaf61336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca315c8b0e355c1bfa0c9bbf94d37af537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b827d9a3b1c439e9fe3ba89996d9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42169fa1ca857a35bf9c0fa10115ed139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751bbc9b49fa4fdeba415513e658a5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b9583f0c4f98abb5f908836c079d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86733e0d2cfc1cd74b762c2b007ca342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a13c77b7d2d1d38ab5829368bfd6e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2ffd42c51275475be7cdb37b60fc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01847a64095443368bdd62b9f2b1dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e7fe5dee0d693ef7227593fb4d2b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1273ed114b3123235368cb2f3e86e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ddb083eb01c12d3e9ba34e1fee66148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3bb04b7433815d1e174d52ddec0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358ac434feaba4c301cb69e229acbad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac1f2a55f45d10a8e9a9b1a2863d0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adb6d8313cacd22b60f7638ea2040752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd740adf0c7cd74ccd3ae071984d5f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a56a84d315d42aa87af0fa26c63954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca0b1e8ad55dfd8e9eb632e515b2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793a0ed6926abb86068ff9bf190efe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787b54475d56281b694520b3890ad0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6cbf6458b1408887af388db41e29958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c6e7cc8a9cf76f21d3ba26e8f355859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42291ea006a9d40707a12535d327512660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb031c8b50a7521c96a8c1362134761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06653548e09c9765fb00aa7b1fd6629462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfe73fd3a768a0631fdfafebaec3d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192187b6a34c125c95cfd2463a2ea1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b611c2ec56981bab170fd2d8f9692265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06075edea2f35e0f79b0325d07aee80666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c86fecf7e6dc213154794fe0e0074067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b2701c805f3bef1bd3ae2582a084568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af8b427dc79b1f9bce5c4cd15c893469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea077476d51931eb0cc67c895212b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dbbdc96549732472013006515282971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d64bdabbb60010bf832fb0b1231a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd3ed0d696527372e4868b0525a0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ddc7e0f89e7b9da9ef423bfdca6a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab26139e5eb3d841832dca278b7e2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154353329a7ea285fb3df37b4ae00a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581f3987113caaae8ba45b40a46713177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4f7b863dbc15f677ff57dc1658aaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca196014e69cdb8a55211eb710dd7d5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77b4d2575cce05984b6df48f1246c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135031775662602353447ac8aa2cfa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec48122e1a62e8f4def944c81a363b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20781b0e3c536bb6b47ed030aa6025d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b7ffdb8008dd0147295e9249c30784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a58a6a694fedf961c37ff78a01954885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed336190e2d5d05ce383ce26017ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9814eb34dc806613911f4da9fb368b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6002a7b09f7dfe007bf27bea9a54c9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26018c38a301b139760e0de47851e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f95dc58d32f640d0678763001445f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d1157ca507ed0b3b2f636c6856c6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7045fab5dd87db97eeadb6fc0ad3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc97bb4634b649008cab725ecb132793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a579fa78614ad357e2ce9a9a847d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d32d3a14b37d21891ec40d7ef4c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a7a0d94798c9c2e6cce02a171d74396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e92f92eaf214d87373c4035c0e4d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80da2b38bbf70a47580820e46e206a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaea4983da82563646718c06256d48699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edb2c2f1c5d86594ccbdbcf8dcdef1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8b48669b2084995a5e596960435b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480dc044f8fd90eb15f7ca87cca52ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64825d8a17c3c8481a790ee6c396f2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec337e3d3baa64b8be2c75dc73539b20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a375ac04849815fa2e1266a4d6f42e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed375e7df77e7732efa57a0b054762106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25e5a75d4d941e75edb7cbd038dc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9731fcc293ddc19af9d49c797074d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6830142a4e4a077cb687e76ed16429109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d38da50e31a1d9b47fdead9592eec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad15f74de313b447cc8561877356847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c50630c85395303e97e2e7ae3ffc05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12303d8c6ce1c77be1cbe20c79cc3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0581e06c89553f98cf3bf9b7c38912114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb2c6d58e2ca9ccc7ef51759159b60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8be604e1bcf2d8357bf1f1829826e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79b7744662629687390b0c6e4ce741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d826826348691a92bfe00e89489d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc994403cf1c38c6702ed283ac2bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5646f9915ca8ad110f7ac94dd81f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2323386693cbe532eb8ff3c31f9e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87029d869396156bfa7447ba0ac2203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b33af26e9878a88a7af9174d71ceb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff28beb99f506143da453456f69538124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885bd031e6264fd6a5af018a46c33db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33140219634b6f116c62d43562e675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b5300ae33698e74c08e98d1fdd393127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3df5b553cc29abf389596b32a1142128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4050c836a2920c124a2a52369668a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53ce3147359d466a49f95896585ca0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea194352cb41bde631826ed31bbd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b46813a72ebf84a2d498d233fb8a5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da793e68e5d77de63b92c78149cca9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcca76bc9bdcce2a29b4b14d76b8b03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47f486452c7715473ecb4b4353014c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a8041f60878f38c07730cd48a8ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca102c65f88ce54d973fe9c4d433de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b755a4764be38152ea54c437215261138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e077db33fcb7d7e69c9a2fe0d6991139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c990206427ba11b2607a2966fe9e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf568ef4aa4e9eac9e8e0edf4565a8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247c681989240b212f56426395c784d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd73a74e70c839b5aa37573a3c8b7a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7c486aaf84d39a23285ec5f0cc06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724990eec8b3e3a1f0f3c25a1fdf4f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e092e81e49f9a6154e97f093172d36d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a49a2d7d0f834f95f8eab28822f495147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d5c3f9f294173ba89828184cd5268148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf24fd7c6b6bbc4355e9b5a9afb6e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c71e8175889d71f08532d1db377cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a9a64a1b133a4b1d161c27d596a08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632a804376264d6ff70992d96e50bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753121843e4c7255b011b80bdf523735153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88a0d8063cf5dff6eccabf4030521b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864dfa97fad41d3db0f0e12c11872f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eebb6ab9bbbf54650c8cd155f90a74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027dd4734aeb42eb260de8fdf7e7377157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd12bbf893d568b3cc69a6cd919f18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588841d20d3c458a6febd58eb9b7aea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f3bdc4961ab183f22070755f266e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc3631bc47c56bc332d5ebb23088df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c69e03dd05640978a172d60b1c81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c7a0bd56cfb66688d2ab27459811b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbec7768f27bb230d82e60ac3fc05b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad0a3b0c4cec54f46a2a34865c1ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8298420ce51194e89203ea36db8b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74f370434c9c154048ef07f3b4258167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574bcd115b2d7f8b2718add76b31c89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de695e2d52d768d77e2be728c0fe3c54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905da817938b153b2f209f7f7612f37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be552f7c1e272a747147b6d64309f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f131213516555f432484beae7ff33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608c3807699bbe731665eee031a050173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69973ac17fad79ad88c183a872cc24b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>