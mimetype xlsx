--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99badfb034e563182f9aca54c8c9d521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bb7863d1fa71bec478ba986e55c172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6199c3a2053324a6475e97e107c4573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891704b2163231679b8a77b3028f5c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194998860dea5eb88aa6554f059accc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab564cbf8f3b033a5a0b17781b0d5126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb751e931462b9a6cd60999951aa2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff215ae0732103c60b429a9705a47b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69335cfeda3e0ee2975d95c9f512da0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67debbb6d4a183c271472a68f14d000f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a637ca2f5f36badfa15f58c311c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3fed02a8200b469c2a5b62e28c3ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405a57fb8c6ef4168b6cddc4f5b1a9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2b1b79e2cbd2eda184b6bceb6b8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395e295c8afa6b4d81a6117917ec15e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b993981b99770af2140f478300ad9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde11cd5c124899d99a33bc8b871ee617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1a8a4f7ebd9136d63d91de0cc9a3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ece17fd7b4125e8567a5ef23ba0ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5212ade53b9455c01f52554e68aec720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b90eb0fce64ce7d0a1eef06ef692521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c22dd720261dee32ed7cd9194e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5b3950d6b299057defaf78de0d1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba109738d0baa6aae0886c42e4e4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f38f30894b323e274cb92ca4b9d2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1301a09404ed408029dfc57f06eaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c678099dfaf3e5b976aa27f7de0cac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f0f9ebaf2e23b8c244663f83243628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a09ad7a743ce00643cf8f1ec4f2f8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f120608d22f70511df1170cf980430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63beb88a7b3407fafb7dd06b69ca83231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd457dad3fb64d933ddeb7c1fd0f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff81ba20ac75044f8011e70d46522d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c04c099d1901db04d7fbc05fd6756834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a78518a048d2808917d38b8c71ebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90c976319783126e1d45228ac6c72536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a367fd40d90c9bacd2e2c9b1f8b6a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb15254fe511ea78e3ce5e6546edb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e51e1287c17c1363cce2f7d2aadc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd002a57d85f8095e4c240c993e2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa3ccba2f945ffd28592986ece8ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026acc2541506bea0da0d58e9a2220942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c07f8977bf966ab2cfc69ac03cdad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4647f623c37e847561d3e20361491344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8368fa4b6391f80b9f28f34cf4eece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62aed99f75d0b84ee6a3cbba5e20146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39f65d3850b86ae83e2c26fd9f3f0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c91de4a61048bbb84a9d7c5f6ab8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b4b2b91345a4a1507fb6419bfa11849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614253487673d24c80289111c17272a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bdc4cbdf8b11c46833c369f5fdcee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3714289a7df9d6eebc48385ef335952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54861d5da3ac7485057ae462706d02ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c68ddf9166cdcefef7047b3032744b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0bdc13fa9e321190b83272e8f0b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de29f8218788216bcd69af3395a5c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950f33a26dac32805c99cd596e9e93657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b6662ce15ba5bd5d5022c191283a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab45be10d9e34e6e565ec3428e2a0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268613afc3af9a0463946f10068b2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240e0c8897e2ccca89601c7ef220e6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1ec31a0e776953fd7ce9151b1e17062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b928cd1c31ea40edac6ed285f459fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a48204ec8223eb62fd3543248b9a4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb24329574cc7ff636e2cb92911e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d729192a1b06980f999f8135779e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0dab14417f4faf06c7363249893d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a7e165c0b45f6e5c3dbe5b84bc58468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faa11ec12988236773dd12c6e8a80069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f1ecb13649715ae6299793d63c1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d21bd897b634311482bea239908d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d63f3364a5721389dee0190d26efe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08a16c07da3a63bc8fffe65087cec473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de91fec31035ae3b408b9d7f8a15074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f24d22f50d0f132f0f30dc54af1e2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c54260a5250b8252fe44e39036dbc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3fe0bfe579e5694c37acfe976a9ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381543d4d5815107b409c92ecce076278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea3f48cb8a505f7f4eeddc3e5627b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e20bd3473e5a16bbee7ff5c3551d3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01fbbf43472c6524ca1dd82ec25e1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0af35ca545a33d9b06afab4fd525e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690aa7ab0d83350f9558c2b6199b70583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ea3426a310f4b9c95a95b3f6c5b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a08f326171ec98a64d5e621b6c328a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9351870602ded2934421786e93e78d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c525548a243982cd81979c0f4076e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825be9d24045d367f5f50f8d4d831c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d5ad1384fd81dfef43967d42e0a0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de4012dfdcf65b307a892b821fd5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6d2044ad54c7eef1b0838fc2c22d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cfb63b3437e932e728457bca6335792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceafc5a6146203ab8a87d7836f712d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6caabcb5358e8db60e80498259e34994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f168788d63f2d61f79389ec2152495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be8551ca9c91cd49b9897c7a88aefe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ccab2ddc239594abb796cad345de497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065246b14a56169f7a5da6254a98ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ed998f048471561185f8dbeb7fb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea042e79a01be87dbf5842149d4f444100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb852ce0c1719967d10d717502128101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a31e720dc89447118f19409584ebd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263749fc46df0ff85351529cd36ccd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc47cf9c75c8d143e1ce75d00521b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea467782e8c44d3c21bd2cde0429eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96677b11ca03224f1cb49770a48d41e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4e99bf579e5fd0b10eae2ea744dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0036f85aa4b534b7da7e028084bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0cc1df65be1acb61aae45d4d4efec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2dd080e21adb7c7239bae0306eff3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3546f5e5e7321cbb1a344650635b1d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9b653244dd66557164721466bc5d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d8f0ac188502387551fd5e51e7381113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a640d4abcf073cb4ba4735ba54d64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320da1c41d53c0e51a67971ea59b34e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902add3cc759a5a8d1de325d36fdd5f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a803a49ecabd0a7dbd10c1f3b27434117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681d3860d08c38881bab8a288c9f65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d19e2296b0ce2c9471c9b62d6db43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f426e672b78bd63f91e5f5cbbad7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46936b4e929c6f03450a566e7d4f458121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598658685cf3fa01a61ef5c997c69d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a3b4d3760d7c8fac220f969f729d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbb1eba208d2c73b661c72aa79b31a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a46a54862ace2653938eea43b501125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092557614b15508ce0471cc68cefb63c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0419d2d6fc36882337d3d2af1df79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ac059c5cdc7afe531533ba0b719a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a8587589eaf1e07f9540a8a48fcc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d6ded787b90d34d02cfb67f81695130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be63cbae084b0754bcacd2621e95ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7273bf645d3584f6923d1f8b1ebfb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c955eacf0a4a35be948aecd6fec965133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e83a10be1ed9eb55b46548de3d19e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5cc4b2efd8d349d15ab9b99e14ff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2b6d38ec119f2063cd61debb4277c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84da84bc0cc19e5d994508ff3ea1426137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1545b4f85c8992fd2fca1425759a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc8fa4ccc18ff7af749c82cc69400c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d552c485423d36a4e2e3abe7b6b81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375aeb818dc0dadd3b5dc7e56c136aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287b25b4582f2c86f577d0aec450a38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b164133b6089b3dde35b49bddaca26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ce624839479b2caaf647232bba5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ed69508f9c8d7a9a3a4a230a4b4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea12763fc27a6891d5f7d38ab91c30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076c408eedfbd541a7b2fdf58854cc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b805f224f13617c39ad6bb933ef5171148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102b30a4213d6da48ed97a084acc6f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5d7c8db5f7d8ff52634c893df40dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa8f9ff690103d19d0ac6021f8fbc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fafa8a68bacdc7bf68572c897f0f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb0d3e0770e52fb97e32866cd293f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c9def52c35f8dd7bf797fffabdd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f78d06f256b8f60fd34e643373277155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a7747b5556fc0606a7a01cbe6eb0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3b218494c6d314c93e3e65ce5028157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6fb484b50069b6b58976c0cfa051d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2399bd5d65217a735e1e34d2682434159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93e5b352bd3f50af69942e04f7534160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3617abc33361ce0707426db6cb58cbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d35628b2078da2f3ecd963f216c6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec612ddd55ec7323cd407a271cf8589163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be744324c5eb905c60613966e8ae5fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961a68a7b1a1d0257a3919c46bf9a2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d6fc9dfff530d27af52627e49e5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631dca3a2f69729ca238570374eb94e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf686f983bd2fd6477655bb48abdc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa242b68588db38dec4cb0f10131c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accea2517fcbfe4ef65e406af17cbe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999ddcdb494f9b1daf6ecd83640b4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e2856ba1b005f69443b310a0aa3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b0bd138818c5487cb2ba3f2ca7e02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37840442aa394610c65b2d1e84cd3daa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99ccd8eb527c0acdb6ec50eec6569f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e5a9b4f7fae6a327ea209e40b743176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161063a3ba838590c109e1de9c86a053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa560afd73bf9d605b7571fcd2c11c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef56ca676b2ea83836bed3d0165103179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b628a6fa99ce0f08f3aa8f727ebe00180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ea7ab7f4d8eaf984ec3e202f07111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264fd6eb0513deb0a1974a21a52c1b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550622b2d5247ed15c174c4cfb3276623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bc14dfb90e319c06199425876bd584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c01cc77fdfd8c58e7c29b3c4b9ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e124a9eedbb201250f2581e00a7c286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987547eaaabd398ee8381b9a763b8847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e58891732b6772b8a04f59684ac8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea4019757213c3061351c17347b0529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df88da903c55930d946ac4d27c9b9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927be6d9eb2e5a5bd09666b3a320107a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b6b94f755d82959d91543665fc4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b111c49c7e4b229504ffef3c41845e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc490ebc097694a921803bc414d9d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d37a50fd7908561a98be221d05403315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac114216eb85819ae9d5ecbc3fc3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fad48cbafd5fb1a07490434ca103017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b11496af8caa0e2dec5e4b41226c1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d7ef343a983b799a5134c0a66be619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85691df3bf2c8bf5810376fa9a4fa72020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89a0cbc5e2072c4d5a1be2607ab7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c71ab2eb94dda7effd743ece0884522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d76568414fc187f99229a763b7b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66948f2236a7e672db4fcba77ba0bec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d6003518b4a3a14eb356a900e26ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a652805c545fa7b97b9ff3ad746e9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e972e9dd53ed1cae5e92e3cd57ecf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0932942509d43a94c2e40c851c1e0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5b929d8185227c43a8ee8484f45e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec758307deb60cbbf61e60c28ba63c9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538b5155288bc487ff8d663221609e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c85b87a46df4e53f32ab8085939632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856c1bd1f4c63ab704670233192afd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79b290fac82c9ce6575dfaa1ceccb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab786d21c5c46996b9d626cbea083935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a86f7031d5ba8dd92e6b8c03cea5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fd8e9f03ebeb4e974ecdf3a75b9e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d7f0caece315e1ede8588126cf7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d3a9acaf8b6484fb9b55be01477c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2c38bf64bd8c74d37d2c67d45723a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b831ce3ef6c1eb8f78481243082fb7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced1b502c1ba58c53c5976c2bb75ad942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbce77db89f6410743e7a9a0bfb89ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01ee7699eeded4ee23d97a08e824bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90845b7dc05d41a54618c13a551b707845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c40d05743bb595ec5e5b7e47ce8f6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316968a704bde88c0630865a80ed45347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1f500c6152cd76b430a660add64148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f075619ab2ceab28b21ca1c508e3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceeb4ce528b6c3faf478f6782b42d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1781e1847c3b8ebfc3a5d08715d8d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd5bcec72e8435f03ea0ba6fca56552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be98b8f7c21675d00748d14e3c4d6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe026e8c70f35ac957699bd6b8e7ac9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd7fd314a1c4a104c8f159a28433ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369341b092c875641b6f6789fcf197c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d9eb6323f01cac7bc3cce90ea097457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3333a3047febf58414204e41744ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edacc7883dcf71985cf2bbfa287513159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe767367481573b650c8555a348268960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50b78714fd0bd71c6c1caa12ce7ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4800bab38f8cf893e696f79ed6521362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacffcf4516d3c86af2a78ef215f40e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447118e6860575dcd544dfb7933960f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df033bd461a07665ee77abdd288861465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df69dbc835f5db858294f9b9ec281f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f3e121b3ebaf36e7fbcc8ee2e34867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce4c59dcb03e3423527aad068d9c3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af827b82a75d90655e05db42b27ff469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1ba9a2f3a62fa8b0eba60881995870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5085f31269c56d1247d1512960b1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16783e3bcc55d313d673a703dc087f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf184dbbcf948e32c4cff7a18ac336873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e4290be3fcbab79387b3ef355f29674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed05d15a80f80db66e48240cbeb85475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b355283a3cfab8b18c5c8fc19fa9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178bf50873e1e2170778a6be58fd91a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d1a02f5931136f8fc951b977a21df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b9acf7a50f134d01f5b2ba30d7dc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4984b9be44fb5a7c4b3725c595fb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802098e45b142de95fd3f112f3fd115381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c45c70ad7a3683f54c4b03c1306382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a49893a79da2fda6d1688486fbedc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1f15c196dc0e89f2500ccf97a060884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ccd36b06e102635c7a841747279b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a5060ea6e11230888f22a5bccc72a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071029ed3c658b11c9a009d741a0b9c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e78950087754666bf8c6b31759c92288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d37a8c44c500926129c542e719f0bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33362540c8eb3d84096e19239391a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15d6d62f25c40b90761277f375ebdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063213590fedf23e38edcf962c388992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60038b4fd9e35edd7c5e2bef5179b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2808b079c40e61d3054fc1a4b1262094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931c2b2eaa3c3c464af2ef3a1dd579195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe44232d9c4a700d4e05fb0978e1b4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e33b043c2ec8a3b8c999c5745593f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b2adaf3b8fc124de0f35d911e0c2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbf8290eb191ac43ec5e656c1fb88999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb8fd5346d3c7c2fefec03d760880100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56cff9c77786b900c49012a3f1bc0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776ef4385a23c6e4c19a0d78ffb3885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeaf91263431208b2b59805b629c69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a93cdc601a4393b4c1b5e3c78466c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705198c6a5664a875483f9fdcfe34f72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7d97dae80c4317cfc0bb4d256f49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f022df6a5c6623f3c0e0363db9f9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286515d9e328041c5c5fc4a6fe37047108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2a615e649d12c2ee5b958b362691109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2a77086927e77fc49240fbf129ee7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3162ede46ea8b322d30bafe0d23c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbc496c120722f51b3b6662a65fb95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52bbd1d80dd2a1099db6adf990da60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a1f3f8f3b5817e14933af09081dd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57798357c36a2d45126fe44c883277115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61abbe37cc5a2a30f6eae4fdacb22a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60628d42b287f3fd3719939e6e3e9b1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442716b29194e37d50ba3b84c6bbabde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b12c30604fdf510311f0d93ca51c5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a204da4e2b11d1a1e902bbf969de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67506c0045aee95be43f2936c90f7da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09512d93a91915d843a0854b46c9a35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887050f9d2f2f6c881c4ab1f8b2425123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf5f7923fa7b62b81146ec48788cce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37c7a6cf4ba28f1ff5dbb554a046f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc46edc4f5a58bc34dbd4f0f31ffd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165e4454bd3407f86e1b9b64c995769127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac19590cf0aa25b5fa3d9e360a1458128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab894ddf1390f86fce2080afb2a27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c098507299928181614513b75856fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2dd2b83aa54cc04cbfcf0cfdeb659131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85aa68cf0a639fb3a93f6e1748363132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a0e3cf527fb06297cb44ccf68934133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11bb0dc49b3798d192da394af0893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4e2bc8adf3adb1e69c0970796ecd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f24ba069b97d59fb70d88468ccfd33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9fec2a971360bfd6d8b37be52823c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dbf954d995488d29ffc711d767c67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945a1b4f24d177e3975c879b3a76a39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025564beb823e029f1092946a7e7a98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baba207b213709a2c41b265504e51f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f535bb5d54c2fe56047a6b0c3ef645c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d5aeb3949d7857bb42bf9dabe828b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d2936228cf5b72e773cddaca50e7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520468ba58021776a282d8e605071f6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501fcddf9ac81753668b5621b541b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86626c311677057885e0d6daf17f728147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f219084c114f1231903969a8d520b44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367eb5490dcefc8f078f352afb41410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da481ee6bd3512dd984ddc2965832d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd011fae1a603a938f29f8d4a2b15b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcceb186a50cf1ff5846cb2e334d8d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515e1802a179298c6a048500c001b9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f91bc8feecf935659e1b5f8385df7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3b77735a430ec7efb4285f47ef86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1cdfc910126e3803f8738190d1f3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a361b52dbcf0a9db02d056611ef37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c88d38e9cc10684bd95b833058bc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bc4e19d361822a1bb16b092ed57f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3635aa6e6ecf0b5a61b796fb892318160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ff7f5e4d8adc677883cc6c696dfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca38989f4ca4fa5b9e924d7c305d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b3d89fc06a43aee5ed5ed70410322163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfab9f47079ed89fedff1debd37b07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c89ce8e8f3564a8c5e79cc9bc9a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fa7f18c5bc7b841db569ef6703d4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b9870aadb543f557599a57e6e0ee0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7912e16e38d16d7b5f5e36d398ad8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1782855ef4f16bff64dbdd45ff3765169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4cac115d84d99a60c467aa91e1735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4659021e3f642a3a5f7ab907db048aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253c128d78424c17a6ae5596127dee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def4edf6917f207617a6db7233c0e6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708f57533b1129e7bec6a2ff49abf1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>