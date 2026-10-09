--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d8692b1b2d7b8bb2e4fea66731e9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c401251f311531a484827b1ab66b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459b074c1fc96724f8c6ca13a023f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d393f01d80b4a73d73e0379455e37754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59527fb4e1a72589de4636b7cd7468db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71351f8025fb6225cac0bae0435635c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed92893e0ebd1264fd39566bdaf537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde11ac3f0952007f65994e4eb70aff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69dd432e1dc0b093b530fb99cd63579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b9a807ab72167d8f5b94ec76e6ea210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324afa6fe4e3d58836e288921cfa285911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e003f8105b76d256c11bd2dcd77a2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba024f3f061c2595e135b5647228b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08ebbaf95ec306b54c704aac6578ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3c5f14c3cdc27191e4147fb25825515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4902d2f47bc93baf9ca20c04b88fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eea4eb52c352aca619f8dcc8860f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a353ee361769f27354344753055f3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9d7ee3e09fe4a732b2dd9cc31da1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d957badcbe2ff602c3717626a013d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d772302c388e2558d9c9caa38891f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183eccfd23c7218b1278a1d499a444522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375a451655c2d28586bd4f8dba9894423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79172ddebea0e303a6bb217b28e336d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086612a0745b5e71d7db4c562c486a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e93d3b4108605614a40ede230a90f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77424aac93688c4ba1e801d9b74f0d5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e6c8d2443c745fdcb727cfc6755028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb9fb7f0d9a7a49ea7f935237d21a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dcdae2c757b4eba91b8861a9d869c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26484533475e6eb80001be62e218d2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f2544e93e4f103238dfbc7ed29a5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef60eb20749684277302208391e06533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b5e8999b1bf45d791da4f60ebe5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46ea78c3016fc4d19b5aad71902edb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbfbef6ea75192ab234e614b1f08ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba999218fa76e345f6edb8230244f7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a487f68d07ea18907112ea99628c9c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76464217db59b31703ccb6ab70960939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa8e2a2b7deb07a67e9e3bd9fbfbdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ffb4da7285a49673ce82cc608ca8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f767cb427cfcf9fed8b3b57d7d8a4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da37e8ade8ff75512cc1ee6b44cb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f53930360d3e226895ead740b9ccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c74250ddb7b3b96e6ee91357a7a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5650414e11cf3d0885efc81bd33246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7bfd3a533e7cf7237c455076f36d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b78af974ad4c4093a13e96ba581a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15047231cf096fe598e21d9f8297a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a60bb28a900a9f578d129624f5ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527466d8f234c9376eafaac11918b9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566a31e94ea86d1b0ac9418dfc4e21352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5b5cd5ddd95d9edca88e88900b68153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c049b24425bdbac7440d0fe6046a97954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895aa7f48593ed2aa14d159146d300455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263683f8aed5a6f30ee779a31f3bdb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec580db585e14d1d4f6c7c3ae7b969fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c65a19d3702f7ce7db3df2b77a516e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9d76c04229e917636081b640da1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd375e37186aaf8a79b378e821c29d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de009f533df18c068ac7032b45978561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409f2c78cd34f5bc7076de73655d7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30212698e0de1de3e91e1421ff153ed063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cb571242f33734c60a6d95b810f8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97e0d6472b8b7fdf9f11b971427f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78acc253e03728b9c72e9c6b9f64aed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3393d44421b7ffa1caf589a64cdf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4015ff3e290e85d317602f9190ef8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6763e5ea9b9bad0e36e7e46f07905e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f5c9a9dd3ced7f963b5f40483773470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe67486001df51cfba345fd361dc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf478ff439726aef34da4aeeedd9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbcdb5180ee208c57b9d5b9a6f758d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbdcd06d2a5fab2d0fee915828001674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b3b81114badeb588b13a151c80b5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1d7025c0d1415f152640064127fe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20b2e646d01148510ffcaad51c1c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5272e6953d12c9608f27c7c6b607978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743de75b8b93f3a761c3ffd3035471179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041c2e04efdc3459efed9c423d9a6ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fa53bba03a86b198bc6651016885e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d482bb2c959725c2019f87144ca082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0160752373a8b96467db7d1fac0f4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43bcd2a66a145c1026e53bfd1b14c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6debbba8647338db5010d63177bc0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2d69d4ffaeef554df78447ed3e4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12543aaf2cbc52a69ca9a25f807e78287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6a3da501c815ae4e753613618cde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0876ca43e027786d6833701738c0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf08bf0a9364b6d885db255d57129e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7466eaf07cf45c3faa0fe1cbcc97c2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65780942022e8c499b472dedb23e2b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5062b82831eca15040212706491461f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa244fb0859db846d974a29b5e4e8b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4799b47bdac9fd0b09e12beb099495a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2d8354e9d354caccb2cdbce46d6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322278d74028c3a9d1aa225978eba6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172ac8d0d264b33ea07c25c3144d77098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eab9a1675bc63a79f44d5035652ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aefb1d6f695989b950ae72ab60a077100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49bc705f8b9dee309ea2b199aef06b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafa25fc35ba20acd92337bd53ad847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0382a39bee36970793ab36c46d825c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d571235c5fc06ed7fea7a586f5a70b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d3f5d8831483cf214e9f901934ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f936d35e6e14cfe74295d59b0766bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0fe8b4b93e90e71a67596fe87a13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcf830907690caab3514dc9c884d77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe566c290b2c67802571b6491077dda1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d589e8f402ef40cbf4c0b25f460ca61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb43a4de6ebd82f7c20ce8c57840c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3497261b06c2690d1dcc26e064bd046112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127228c747f87ab10921673b58d44cf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f9ec8ad1819a3c3451e41be4fa493114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f35103da9bb66ee743ae471174470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b1c30600522014ead1a27eace08f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce253129aec0f36e7f20ae2c9e145117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e04be4fa81ff7b84926a8ba8dda3e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fac01095bfb11e09c941b2fb171238119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cbabb3f3d78e40466f7b81346e5a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d1fb552bfde1bde160dead41f8dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392033a1b5744f7460cb41327f26569122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d72c62fb981c899160890362761b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92f2e5e848e610d1de6b22dcac8a32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f2efb06d89f6a3eb665e0bc00a38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985fc61e2ce545cee3b38cea6006f4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470386ea41d9602f955856eb918b4f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d24400a645e27ffeeeaf1d5cf4538128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a22fbb1505f52f66b479b2289f670129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4807933569c130afef3d2b269d6c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577651870238a15d310604ab86db7b6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d17b9c28301ad5fe3535fdb310f57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffbdc665b7d5a40265b3e83956cfbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28adaeb3bb241f59c43814487a1c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a33e7ee5208502501868aa985c1168135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd80ac719d940b488bcdd2999edf18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb29308eacbd5cbbd224bd387b8d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b31a18847c0c31ee45d33d7ce1e525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92836c866da6cfdc6197ce01b4341d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a6ea1304142445e708c33bd90b953140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74f858424081ebb806cd7f3fd1e97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f409760c0282cb8c33a3fb4ce7d8b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d0b896d702d669e2019c0a6d65eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad60349bcfb3bc54d2235218def6f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e29f9250ee393ed26da26ba1f8ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393edd0c7cd6c1d392ee58f9e32ac003146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962fa254ae08218fa5ee3571b5ba5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d60c041bb6c023d355b0fcb4c5580148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e1943b4960714c86a292268166ac5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fd857814c7c3a68139fdc79d81f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7c5eb896760264a7e27deefe846f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70ff13571c2b4212365ff7b919b549152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cda69eb0982f530aef2fa3ac84b83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0894f727338627b2d6658ebde5ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee06ee14e150730c0e5eec4cd19daf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899476a8fca3e52b8ecbbeb8fdcee7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b0626a73398c1cd0df6650600cc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751a55181e4052ff4629a3efd217816158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618490f26e0cd0cb1e3bb2ae46f8930e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8d54e8280fc339d1fa08161ef142a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c15a794ef7bdba597248fab7beb51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51654a700f20c36d31ef44dd269cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e92c0d49576838c749646258ee8176163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04160f5dd3c6d746e1ea6c9006668164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1dabdc2fbbea8f7b9a958d134c68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e830f85c0715f7a94a308b9a68e6f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8c0a1ccc9c189da5333750afc031167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972b3d86a8fb7b7215abf083f4556d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868717ff9fc5d30602f7ac4f7e1b8ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd0c80334a13247226f607583e8a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc653f867fdb43390b3f4ba9d3c1a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94eb91523ee5726e7f2e911c43073f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2039548567a0368dd3867f8afc210d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ca495bd4164d7184f72e54039114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74cb558b8cddde4da69a390f818878175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e4c14ca793bb04d247fcf360b3cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75269491801117f14eec1757d0a45fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb158c0d372190b11ae3ed4c0697257178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc05a1257954b93b701593d6698e64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7032541dfc5fa00399cb7520f076e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c3d37b121fcef17a4eec96578a7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b244019a0b672390f76c2127a6fe5182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541c439b1d3d3ed26c39ec4b8ee58a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c35964309abf1786cc57de708e222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8b93b8b317c0de1884a4d50ac25db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b48a9715d26b31b16c67b13da82d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd135494a121b161dc985f94b853f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93c7766f192bbf9112a3a14daec63b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047b3ef2b35d4197ade6e7576064077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1d6584b09274f3b13d384233299f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd95f06334fd881cd5c34a2dbc026d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afd47c60241b9858fdab0ac2386c6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca748ecd8ae066c367faae79159af311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80557d9b71703f42bcbb85d5b1fa78412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21af9454429a4e9aa0755b96c013f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84061602f202678f07f2bd60e620431114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd30ea93741202b1c8ce7221f8499115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57f446dd1714fb6b8c4af8fac86b7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29d70d975534418b76ba6bf88a82017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d5a08be6cdfc760c9d6fc28d8d60718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf238f697c49918557f8b81d25a644d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f09ff22244432f39d3bc3f6541693c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b82c0dcb4d4bf59630e8795e661821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a218ea1fdab2b559b4b9836f52e3e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5413c3e20032c1b407777a5c9596423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ce22791acede748bb627be49a61fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955621755064c8964c633de671c19e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a243e47d9a0c502eef42cf519c9ecc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e3c6535f5bbd34c4f033fdddc66a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af693b22cf45a00f59a9b7726c1492428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d0118b424233a8d96522e9d3eed8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904853051be81e40a2cce8bab048d54930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eae717dff943eb03cfafb3c92ee9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313edca7f5079ea1d01522ad58bd8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901833a127a6f69f9468e964150daa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f88ba345bc2eaa8a7e4f9205c31ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428361869404c4734136579363ed87ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea031b323669ec29da686eb5e8691f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393cd9de1846b6c73706a59e35eaeae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd4ea8559eec471ed2cdfc8db580b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d45c623ab3831c7ea476e71c151f1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adff3687ca99afb70202961350d1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e97b99d701469a76a4e3170e19d06241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f24c18b6991bcc353fc6908eadd0cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb4a0271530227e5174f792ea5eeb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e0e899b15c340a47866f5d671dc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72761215cc0973edddbd96a969fc5bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22808fe35790910e9158e10683f83de646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f01a41ba4278f4653b2b60b99f23147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f6d16cb520d61770b9fbc64e718b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c208bfe0b9577ad3c0fe9634fb6b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0b583bbab6c66c37cf7f8c76f52e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c698e445e6130c2405c0fe7cd42174551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc125f9da6f371db2a4ee1141b13e2a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb07828166d88524b71fd99a49a2cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66bbc7705caff432c01663cb61516054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98691e9698aa60d4e2865d1da41a3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628620769edadb9eb7488d8569be474a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94359afdb4620e781d7efd0024bd01757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9798b3283de94a38077935ba771158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282ff8009344fe166c87e4f8d4722eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b60b3a55e788852e3287038285ab960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567df87653f75f3d924618409b7bcdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56991b6c6a51e5483d6897e71be665e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5d11c8ceea5eef53c95fac34c65ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a3a45fc5de37368cc360667e1c45064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954286ca3b84aaca095b87c8a9884e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598b03ffc37e0633b101a47460a8ef666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0116bc1104b0d22fae5cb60a90e88667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65ac5eaf1982b130a8f5de8df747368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944d2dd035b889228ae5a922276da6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd7e71e3303cb069a59fe0f53b5bc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010885ee5f54f2d4c0e3b2c4f6bddd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cfa37f32a1cda1f70e85c89f0ca3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64883e86f3ae796d16e67ae3634bbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f0d2a67d7793015bc0db6dbf877ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306045e54767672e140f84c026c9128d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15655c7a9b7b35bc724a2bd696e5d29576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0bbccedd96fef5e63af9eb2ea4f3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6701e9fbea55a9b26bf763258ff3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781467dac7d35fecc77b5cc7206521479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c0035e6bf3fa29dff353c021dd7d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd740a864ec43c76e9424fa6fc496d8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79fdad788c076e6de845b71e76a17b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e1e43615e367eeae4df45ab74e60683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04d12523a30c671c43d04fda0428384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44689f8a8cac1e226ea544536a9a0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd09469acc4b6720960e9aa9d1d11af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb690a8d1c5572e8b908f119fea204d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dc65924e5358bca41ffd6180879b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd05e7e86eea0d05324c4dcfcc0455889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc76cf627c958f2d7b477cde573a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f9bc1ac10e56e2f42e40e3b3c87f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fc7f31706d7fd767b528d8f1ce97f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6240369d5a9b5261e01a9982bfd3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba0d7c41bae330ee99cc1aa30e73194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a67f0b585ac09a4806129d9f198395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e0316f1d00052e0824edf5917234796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ffe73a231b85e08eeb4bd0209af997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69890566ac60fc358cd425060155c2c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99988d66458d7d839e215353112507899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ade99ccc9366a6a36fabd9c9dd9e63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4462d5cf7986033a242a354bb34099101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda04401ed8b03cddd6ef0d58c4a855102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b843eea9f838c506cb236babe9e7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e4a13937915114d05da4391225b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65694c226710df0867c8e9423d191ca1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36893225312f1913b70dbb442de3d575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea00f24ba9ffa7bcb383b64ed04e47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116de521c501098398c16802c335842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41cbd43ae5f8c9d7e201b661d5705b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab50f605e80a6388239925260fa8237110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca4a943671615c81c92cc509cb2c18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669222d532315ccb514d01a9dc1c28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89f297d0005bd870ece161b42ba44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23007279f67ed14b179c1d56274fde5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dee2d8bc076af94bf89f00d3cf2c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67a0eb606090cec513ba407572c109116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98729367c9995380cf0d57567a4e930e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561772393fc14666a6faa26161aefc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03098fe42683363899ca6718f60d1b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ce8e2aa1bea5e24715a080b771209120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e90c181f3dd743a7e7c49d6bc39db8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52d111764fd5cc0f12991df6b26bec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e4d2be45e1c7a857c6de4434914b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd544beca2927e9c56b41e1995b05f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9d97db9df1a2e56803c85a6d7bbb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30673dd65b8a4f0e9f7481bc99ebbc6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a12903cfa7184ac698bbb42605da7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046b0f7f861debef405f7adb8074261128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faf8e5e2bbe03940f74ac7de0def49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35acad71c34009ed94f42f51c93e54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fddc6a392d3ef2f08bcb8b5ffa693131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c60556102214df37c8288d7e1a621132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1595cc0cbd29ee46369c6f5d5365d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132465fbb0229d02564660bb3fcd83bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad95edda4600733280de0f6b6604d66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ba856e3666376ca2bd012cb160949136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0229cfe8e3c603cdce391a5b6b7dba3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea8317c5522e8adbe1a5e49c8c18b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc22967aab631b59943d66c984e83b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f3f686053d06e1233af1c4b45575140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605f9e63b50c199f3ef34eeaf1f5fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8ea094afb706372af8a29c2b39cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829bdab9db3523179c19e1b6f8a8bd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346735b1d49ec3d3a40dcb2eca6486a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cb5c4837dbdeb5323e5a3fb411809145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5186b0de9dc75726db2c351fdf8df5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ce876fb460cd7049fe7c533736c16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fac55a00325bc0e226d1ca49dc2dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ca2b77efb5cbc5e4ee09a7ae282b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dbed8d4a0cf1e965b63d0f3848efe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d9fb2b5b1cf3a869f87a6d5134345151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc74bba741f5c1b11ea85601f710fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5298ff407d5e759c9a0eb1ef159c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8737eb0d1b0dd81d3098161112f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d781aef85340f2c7a9e64519cdd436155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f375894ddeb87949401fb9343da8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42a2493172e0f23452a8b1caa1a5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c1ab2292747205e02f27bd52c0df3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f706c1904dc2efd41d15bb202eef2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c890d71c8a1c9ec7e6a8fdfb181bafc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d60c80878d72a71a0678300ef89ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968ada77f1d7be21b516c7cc503e24c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aadd6eac8713388b2a52348e02daaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56db60173f4de0d54e0e3ccc4bd297164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05676f91b54d8a44ada4fe591aba08e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0982e5d4f8ad39653368bb428eb40bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91cd398876b2dfc23ed03450f2cf55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e10bf3c89a6447433ecba04ac5a8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc44c0ad0e0aef30548698e9b2e984169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98487419057f0028527ed0c7b6d9e686170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87bdb850b3987efd90e9d2636488d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51febce3922762923955d9891d4e94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78a2a69c82f7248021f33239f71983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff492bc1d0069fa0b4bed8d67b30f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>