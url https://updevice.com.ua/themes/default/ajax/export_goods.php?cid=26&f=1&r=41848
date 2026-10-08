--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc7753f43834c864b56f1c5c6c2d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9f64ee9c9e2a9e90fe3bd96af1632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabb68b661c74ef8791eee88ccd45213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db678198759c97fb5551f58bf65017204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92172e41557a5476a2f96adee0da7d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d4661752e244cb8b1e7b8bcc047146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcf388408721364a7d6da26f2d70b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9154b37c113b088182401dbeb883ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f9e0b51dd8768e4cf2f65fd8b7d9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d0c2267b62ac690db8c10519a0f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc79e14a64658a76bc26d4586f71e0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61b22fe22eca676e7171ab3a1fcffa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce564bed096831b0f26357887d483e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87752a663cd0d095db4529b898697c7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f3ba58f74e086f7a8a8fb43df615e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115e989f746a661963c35307fca6bc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7f4d20be7ed7ac6799dd5112daa8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48542e384940fee65b418b42a664a4eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d04476c591f0ec15daca58c47de6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c2fa3c7774989eb54635deda6abf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d8b6604efb297b22f99b2ab1c6fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3002dd3c4b6f49d18f0d95d268aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4132831a1ca20ba44f85fda5dde323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b8c932b369d03082440774098b6d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc244abb5259d878623df89eead1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259fcbc855a73283fdb9c5b87461a3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad0c7b034d35b9e824582d946dd5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e033e8502592d11903426454b66943f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92720084d7dd5af2095e0eafdbcea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f473eba3bcaf27f997a99e50dbcd4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee1aef5540be325e75eeb77613647831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73105d6248d1eb234a29dbdc8e187b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c2eb03a88e6a9f77ae6e6645416a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dd392d98b016d10f2116ab921a4c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5832d26a5d41a374f433ad61a96c7bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f00fe1f8dc4fb3dad855052b04dc3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c6f24edee9bfcecd693951ff4f3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8474c9eabeea45586591da05844d0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f433c5d7499346a19dff23190283a7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792838e278ca5f9c4fe815ac56e9cc8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f655a1305902f1167e029461dc2cf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb5d7793bb512e47ca541be45667be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a5ab7b80f25b56b3c2982ef1dd5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc759a2c77c6ae7511156bf5dd799444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd28072f358739e38e39e7b8b8949c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4986cf41e2f5465bc14c2d53c6a4eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679c61e2eedf9e1d782bed868d0d04047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977381afde2166b2f38bec4c4789a68648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70426556ece4f8bc4e06ec0be111b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc53c47e9ddfe91212cb299000a5d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b94bf4e8b26157b2d3951a75d868651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216035dee7874b8a4d91178d1d5a2f0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e928aa3ec8934abdf9620d236ba04753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055b2d3630af46dd6714ba713a98df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b315c744e3864b14cab63350d88e02255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933701c4f8bac931b3764fb65f4918a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d6fa39e0fc4804d33f96ac2fcc0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514958614a1bab1d71201cb3498fc31758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d113bb4caa372a7e3277d4f4fe3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c544c0a1edebf53f0f54e72a43f6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb8153b4662fd4044d3bbc909181661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62743a6636efd6c626d6ccf364bedb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9867b6f83ef8d68c9c3e7197ea2b5de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2796e2cefe9db08f3153a18fb6bce064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d5465d55ca76aa1d3137b628bae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0e69ac9224c8f76c90f70505c29ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e38a662dcfd42216d2624b09f3f3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0320577163a31d0b0697e784e0a5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3188e203715cc116e1e6818526e5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fb3a28ad22d6d646bdc2a5cdb660770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1911318af68380111f2fb02d2f5f92471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b043bf17a2b00ade6791fb5c18228272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75e46ce2974271dccb9671ec03cf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba9f1e05121b3736bb96b9d0c8b4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54910b0060a0b6584c198c2a845b4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e8e3cf77d2d0191bbe8cb47b7a3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b6dc30a0560b2ced29f0d0fc335f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99147f30288f3c652a3a839186c8cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b88e53c9c6692d011ef3b2fedb8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f607cdf5adfa3559865c41b6137c1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975c19747784f04f5e39a8527c4d1bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d05c0ef40ef7617668c50011d40a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1f2817fe079e71001d13d1e76e19a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cb13528273715290eb4ca6963980d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b131f3e7975bf12d7d353568e02485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f84d14ce27e856a1881a963bb73986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022d56b7ff844dbda3485a55156fcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d842d4cf51a86a99c3ed5bf519f9d5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8b186046e9d3930febb4334dec67389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a33d848f637e891838d45153fd0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df44c5429168cad96d008a16a74e1fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8cfa416879f0d947eab68904678bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf59addf79e6b4db7126940403f6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ec64c2d870f2be0d07b40d63123494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de81c284af350599c76d4c0b6e09a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906478eca3bcabf787beecec37088e0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae12d029f67a50a0582f0ef04e0aaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b6ab264064755f9723524526faf2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f4155e746242f33ad9158f27c17f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb40e63d31a43e567557db1bf5419a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de37ae88b357dfbc65896a88caefd8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4716bce875f79d86b8c819234b8d97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a01b43aa744b818a568927bada2fd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e906667d2ff56d348c822a748e56673104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820817e03fce55ce387e7e22a3d9dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866a9c1a576bfdcae06e449a7283238106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373badca8fcb4bb3af1c989e19001e21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df5f1a6270f27ade36955de292449108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1eb777c52752d5e1c381bb5f4f09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464003c17e46f32b04a226392095cd59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615d9b1d0629c0bf2cb535330c6a70e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277bb14fb972bea7d117a6af2f9686a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e84478f0a9103b73e0c8a85ef13d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ddb234641054b1277e885950ee5f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a05e8f1cc364f1eb38fc1129bb5ee9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6f54ba49a97d45204a3b1dfd13454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd0b0525d705056601bb1be5846bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aed299be90f7cef8ec08b15a6c8a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be30326d4fd71d2be5a197014faafe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779bb7cf6fdd4fe0cb7b9dd1b2d20a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da18b2074fbe04c249859ea2c74d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe9cc43fc09baeb555b4aa67fac035122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f63acb79766fd406b1b0bdef84b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025710a0dbfce148834812bc45a9731f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee0af393074655e0e6f31053c7e5a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afedada098ff77b57587117a3177721126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d3b7b3023ab122fca9db954558a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8a809fa162af4f7d70cc913d1d2ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d00ebee1d298cc824396158526d85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260541c4726ecd5b21bf2c91945c0b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e08d9a8255b93ea4c90497529172131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f0bc0c3fdca0de2c67f6050626be3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4341f9a87b952437856699db289740133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4358aa33a734cad95e67fc5a8fedad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eaac0ee4968c89359f28c8d8fe069135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9eabbc6c8bc9a94d20396dac9757136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cd06dd07f58bfa4ada781cbc8fe4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c5eb3d5b889951df5b7ee8f586250138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad408d1def138c22a73f329e1961f29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10b135df8f5a771826832c6b176492140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c92aed0c5adf0461efc10127e677141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de782fd9c1baff64a5fd5c623e4465b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c403f6b6c35fd32005ed9f9246ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785942fd60af553153e226cc87490d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3080c19fb4d5c2499432b5eab088145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe10724251631bf216fec362ad8d0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedaa1f233a7fcbd8f6bc4000ab83b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c0695a3e7e4d5602dafebf969922148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b321f9c91d8a1869ecd4347250414c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21446965e2f1a27e4a5f7b41668419150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b5889b9f189ed4858e4e6fa2b8454151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4489ada01d7cfecd32d584a79244d1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a4aa23403893ff8790fe9aebcaa08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eca163466c6644416aa95a67d4c5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb009342d63ff0fdafc55db20197927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafd5a9985f2438fe5863d1d36bdfc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa9a33eb5449eacf1ec4c60a0a7971157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea057476b91ecfc84d38cf1453520f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b50d361c4680403d5377fb034054159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16253ed63f4f258b67cada2a5d9405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde76741769b71d0ea8350ccd42efbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7c7135c82cf2e6c8ad19af2e4686162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb632d4a99c7fb8ed72e0676e9345163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181fdb1aedec08da017350d87881591164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6237306e60ce7f5c35f72cd5f6f10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c9a3ad73e51cca4ae7a6adee3129c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971dcdde6a298d6046ae5211c088b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b89d9c4461fc73ae9641b920078d85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddd8390c24d8c7a5191500227ee355169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337526bc9b44900a264b5a8fd62223a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479726b45ba2ab60308575f157c3e604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ae40ff7af69967f180e07b141e9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc60135bd8eb958c72a9b9f2c6678173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fab676fe5cc45ef4064826a4527fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b9e8fea896e26c9d369dfe0925a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26236b94dab9039c775bf86fe16e6d86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072bb1bd19c0c31c2a86727f23b060a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e733280a08f72c4d0faa37b43fd1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a960d4adfacbee47316025b4cf114179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f751312e750dee2b85f6c4bbc9da180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0566dbf06b5ae1d957a39370bb8f311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4b215fe8d41d95454643d0256958c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a8f4b4f66917bc687f33141887633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530d5c01f7cc391191f2fea898b4baf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa419f19c881bb8e1a2353f9f01735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743f695920bcf2bf5aeccb944e46d0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f0722b50e8402e397787f6afd0727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec603b7efc07eb038b542df2ec7bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31244df053f159b54b880ab0ed43ef39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814cc163f89c696a94a1828e62514cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ab7126426887faa9b5bbef8ae980811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9386fd289513c232dffc0ed32fee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a05b9af3d435e7ffa0e4516db68cd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e11f7bde063cb927f89e557a031d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8137d94d91a7909328075855a258b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ca3d4babc8053982f277e0e1814116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb66d89d8b9c70529345742d3f71417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74ad5395cb2cadc71e1da5424835bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28718905737eaebabc824d421913004d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1bda55ec6ca19dc13554824ae2af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375057aa8e3152cb6ee45a81194629c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ad786d7fcb86a25cd98b59fc854022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e60b9ca878e21861e007128799f3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751a34b36f06ba1c64b054efd124a0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1713db26293233a4cf91a9bb55cff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e8dd2206ee2f2fa8a0dab9cbde1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a92dd8a8a61a2bbfa363f8e2bd267a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb11a7af6e86e82eb51655034342a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2243daffb1ec9f83555bdb267b02129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576949a59be75fed6af954011b973af630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6451298000dc42f8d3088423aeb9e1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae74253dd46ae70795abbf2934cb40132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba28e83589600924bf725ab4e650b2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03553d786d23eab04585c7763d7962134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6f52e7b44fba6dc5d13c2caef0dff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc61e143cfedaafc101455ebc6107836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bcd956d9cbe37c3e81c67846eb22937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366adae2fb6204e29d3c2813d17ecd3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087174b530439aef01497771e52caaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618bd5fd788f711933ecf20bbbae26840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f33f836652ad0e346597910bd1b2e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f8acd1e9f56452ab21d99711d673542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf797b102b10faef71390a2c20779c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59725342df87f6bdd2a18e4024090144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de47272b33ac70c4549ca4c1f8149f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612de0662dd7122ced392a1527f18ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0db3be3aca00264e1169913f8ae17447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62352fda76dacac1b7f594614830c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af532ad5e11c4225ba8ec7da8c4e8ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b657016d6b9b2f1cdc0a9fcfa68b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c478907ef344d56ae86420bc8b4f3a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd39bc79ec2c878d59c33fe3d88283552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686f4be57c61b96f4dc3f18936f719c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd9a2e4d24e41815146d8ad47d281154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24579c9e0ac9971c50421176b1d49455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82088be305660869dc8c9440e5cdcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285517e6f5ca0bd81f45c0ee24c92abd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c90ffaf004b73ca19b516a588479458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca710f0033d8c28cfbcddc15f9212b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd78f56bf285332fab3a10072c94360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c06383e296c211572cee13137e717f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9c34436c0f2dbad968b97fc9b7ce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49140671d9e189d4592691768a4b6ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27d8f82226f1452310d650ea5ea8bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a7b30a86929fd334a83a8a02dfd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b2420f55fdf65772ef688b58fa19f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53faf032b2e02e9a2ca768c7d8dad8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5451edca3fbfbfa6ca7557d5d988768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883198f3e7c2951c8e1fd45fb401fb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660683c976045d414e5e8060f19497e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be751bfa0726b65910ec7e353cfb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642b753db64371dac3bad2aae13d0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1647440b590ef94e3a21e573badcfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31814fb9deaeea80c519fa796f4036db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6e93a78e42f802506019194d574875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee973e87436600dad6f0cd0b54bbf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f77433ca5f56282b7a1bcfa329b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e7dceed184fccb463efe327b8fcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20172c2745cdc34ae5d8906b2085d18279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4345fe027a0f34ec022c89f4815cd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b9cd9b6838012748a694478e6e1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c007022b8bddcd7cda0df2ce6368282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d4b991cd7932018db5d9bf18028883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d02abc16b434ce576bdf86172ddbb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a43599720bd18b258af5f7287726085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f558d35bb12e55ff7f6c6c7a54866e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e306ab1073b01a0579dae2d563e939087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df8e3a419bb55107ce74470379232f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422974f2eb360c5252daf67721d2d0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e2efcf7518aa937af1600cfc090f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fedb484f69ed1621240a12977a99791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d7d5cc99d72951fe7b1411ac01ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f23863b858c67b77baad21a06cb5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c93ffb0f7deb998b7453b2301919494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379114a2d120b05956d1e053bdec60a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489e765bad2272c011ffd67dc63d93296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f603c5d5388d96114d42ecca8ec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d849df802f4e9c69ab3f1505d988d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef39774df1d7d4c5a3e8ec2a55f790199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a230e01f76a2ff95ba5bab0469314100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146a6e74de5f0f50869f6090c075f45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef80985ce1fc1c4b947c08e8a1c0a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b2e89a781d3cbe45007207d7f0f66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e330c5c5d35e5ff951e8380fdeedfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581233c807eab47520bc60ebb435a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc17fc73bacc41244d2ea9596203447106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be12035121d0ff3d1dc67634dad95c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560550660646615b872275f55f2e04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed966977a6c9563c003f500dd7e766109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2828561a4dad39c8262a75a8ee123110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d5bedb4d44405e6f2b3a21d072cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0edddd77f63056c5b7c0c49981f9a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779024c145f8282acff2bc029eb0c8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf69e333638d9fa0d1875ff2c917535114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b3afbf25fa2c43c608c7644781ac8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28589b6a151e2a72bccebde52488f45f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b47858768b4e6973f0c67928e8e15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe8c580dc4894f5acf5c15be6faa98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540784923514b5b13a41236e14fbd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec3a214ba93edaf4a785181289e106120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e30d8a774201501d680748ad0ebdc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7cb8118c9a03803d1975d02f6d9ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a3a647c8d2226d09115af8b5bb2a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd7a84b4efa54448053b5b81c3041124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf981a4946f017e1086cdc8e1ea74a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e05af437fee69a6338343b5e3fb4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd3a4bd74d254ed457267e5104e044127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c600173119fcc319084b7c66ee2c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85101926adc623c5c6c8e262d84cc2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063c1dfaf9bd909421fffb6937bf451130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b8e27aa07a0e6f747e38c087946a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bcf755ab7b21d73b59dd8b1571bee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2af636e2ab5f89da4ab1f84ece0c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619973fc43d288a140c0b24b7e9c913a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1ec905c8be7adcd626acdaee58d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2b8511504b53e08e28ac4feb315a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd185772e7c51c38e2b97bc2b76e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444251bb90cc90df001a2a838a8cf3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158870a5cf3b2c1fb98417abffd764a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf38810157719e00558b372c6c2f0cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f55751743f7e9181cff35071704bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b182b22cdf126392836eab12fd9bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97981190f9210171088c0ebeb2de20dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e6644d67bad6deaa15ac25194704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c7f396616a0a29dbdfc6c5d0df411145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf8662414bd0c6b6b04d4b34bbec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2457636781e396513eb131d1845b88e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5145d3ba2664c03fba83f5b27a090148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b6702f66179b2c51144f2f4caae3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad5a8a88d7bd528c0fb69d13d3a02c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31536c9f5535dccc4baee634df0e516c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4c1a0953e6fdd693178abf3dea320152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a784356902876a11c5dbcd69b81e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b024480aeefa0f8a54cc0d2210b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da2113b7f741588d67eaaf385fbaf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191379bb2ca398368f571eb152f9e1c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ae49a2e214bcbcd928951e045432157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b885d24a20f00a50d0bdb6ec8c6ba5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f259784cee9ba69920444783e8678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09bfe4917be643bcfcef92e98df442160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f021048cd160b4de48d1858f294b8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11427675ef449d7a439f72ffb055a1a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d70235df4432d5556c0373b169dd81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d97e1f4abaee9e313408539fd0491f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23d826e63f4dc0f651c7ea8eb826d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb8846d36131cb8fe70bc01e6a1d8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4a4b2af6ca5280dc60c4568f78ff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cf53936d792b35364b0f022a8b74f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a11db40533b2ec929b6c6ef616220169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99642287b0b36bfe88e3cb1b27c1f72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380860fc513006edefab213a2c26c3bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e45d4a851f3cfd0a888ce159712823172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24767aac0a0a9678b6e3d0bf95745e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced5fdeb588dab5371d3e1e19f4fff2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>