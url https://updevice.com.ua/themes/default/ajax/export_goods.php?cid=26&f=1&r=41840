--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701d6ec2aef6398b2984d859acda271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696a7ecaf9020e3e54ff4fdba231572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01ca79e6986e21ac2e0d94786078b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4b8f047e986c723918991f4923974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fc934f6fbe6a88b6ac7a1db0a945f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77d6cb199675961eb5e8191e5068586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6acf63b41e1356cced83eaa2441427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213460ad46f9d91e15c0bf3da297cbd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac42249b37c158fc35a0f49484f229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b5bb350c0fa10dbd1d760d86b530a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3dcac5689c793547690cc7d15d1fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f2f774fbf8145e1f48d65769f38612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95842e9627b213590fa477985fccf6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a4d2b0c95fb885623e1549657e7f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e97b79872b45cfc6f57d6cd00d1ea815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b3e4a7c0efbfd3a356023b6f6d6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa74ea48aa990244870b7e927d34a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd2849b09f9e790222ca5cc5fefde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd68214a6d64c23e1a905039d403ee619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ea0eab79a2e644ed86a37b077712f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe94a27f1ebc87606c2cc8146e5d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14cdd4f6a070a1bafdce0d337e9db522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf0012ad9c3ddbecd3018debcbed123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f1a3405abad1a946fb5e43d60db224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fbbbbdac0b54d3be9e69a82f3462525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94299c5b94dd8bb25f1ffd5d413c771226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344a8940b15ab7ea0f60204f2c0889727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea54f906f22eb59249170b9b473a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89583c59985d96d021ec2ec579caba6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef0724466c1ef2ba8f4232034719430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7d63442b67174adb221b4e8bf57d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad1d2c587d8b0df9a70559a114fade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d331003be99861b8a7e02879bf5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7b26bd8a1654a753ff60e090010b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c52b755906f5e87d3c85b37793fae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7e775543cc241a2ec55bdb0777c8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae067ca77ec395132eeb1c93c32bd3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce67429f67c993bc9017c057e4f31b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c3c977346365e2c71c0ce8d6916e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56604b74c81ed3f4db9974a97d22f11740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3da480fb1e4b68712e0730656e399a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e6c97ea7aca263ae90e5932de06442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467b5dcc5770007a01ea701ffdb175643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5a2c9f79acf8aa7ae5e663fe9d67944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56db1f755709b46eef428264f31df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5f90531263e4dbdfa37c5e39f3d6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75158fcfd06ce151e4534c13ccd9b5d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd72bd00e6a8f160e12ac148d073ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef6ee9d2e531cb906a4fe7cdef94249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c8b68fc9643e8ed5395450649032050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f42ab569633837ff0e20d39565923451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545910ca6ae56818e70b54a3afdd06b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc81506f5a8d865f6ef8803eab5cf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af6202c0c16720211db17b0d569ea954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d75e3e37ec87df1219f8ea1a5b461355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd728dfe6236f22169ca04faeedb5b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1585e27eeddb73b361754cd6fc49c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe3f84446df134af8237e414f5fe1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd65ca90d50431aa95e25b6c2c18bc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7870aea74bbac51cd89c172f54308360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b5767d6d1324d8210e7a71d02057a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965048da0d665d87ed3d8c4ae4ca0ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a37547418f3872b881998b1045e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f604c57efe15aa75b78a35f222b1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c914ad1c13b37fd1c45e38b784dd15c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fabef7970a0738c805084f8383e28e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fc3ab669253b023c1466f4143c9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84c352eaf8abb55f036a825ed965a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0281b9aa2b21f9105f6e804f08a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f83b8af0624df02c573863ad0c7e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438de926033c03830c9d7dc4b74f70171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392d8d2ae30006d4ba38d384f5f097d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd709dcf30d79e35f4090c234eba6ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343a7bee9e531505e5d9ae23a4045974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a84dafe6bd9813e4b308baeb12f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c8ac0fa532fe6b621f394c8b634076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc46bd5e51ef45e6eea345358e1edb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62bde071419d90d9e02ae6b10e1fdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ed8f2215322835f07e49df5a781a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ccc9df8548f75a8c9c6399645d0df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205f4c2a1c425a5e5456f3383d471f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff530b16784fc0c3c27bd85f749cd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b706f9a3d00fad5f45f1b4ead09bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e0782b0533dfb00fbf40c0dd5fc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325edfecf7fddd3b0d505eb3788dbdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28642eb487861d1a0d3f7887189aaca986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb95b46f88c47e51dc9ccacdbf7c5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866dc934b1febd79b4710769b67bd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2685958734dd4caf55e68625e8fe8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddf635786ffc92db8bb7d9544444dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a41382247fd660d8889b838079e2bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c91c8c60e8ac04a1374fad4ba13092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0edad1d9387a2ada74869d69f1b6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8638d29f29fb13ef530b908db449d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bde0ec7cf872e7f0b97e4e09790c9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57c1262f8f2cd27020454db86fb1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf26940b47136e912cff1600a1ab5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b661d7c2f204b727818f02cbd9f9a3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53907a81b4c4cfb388c9b4d7df9c38ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ab1718b24a59d4a8534877e3024f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488de6ee56075508d483b29f4acce81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec622189779682af4683252ca79eece102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e4b4a2567f4447f77392ec8010caa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7ada240088d71dd43b267dd771951104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c478a7d75f0ecf9c145f77ea058819105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05796b7f9de496ebc68deb02d5c14dfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65b290d8eb8239e2a9c7f59e1508db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9d491e39ebb5d18cae4215ab8a57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced322a80df1be93456aa4f393b90ef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086100c4745fa2ebbc191bd4ee566881110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a695b6e331ad4e63ee96a35a1543684111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813738fadf3a08e871bac3d4dc14384112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdfd96a6057447c8cc6a47f2291a07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4cfc966090b4309c10fae2d44e250114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac642a198c7b323ee4f2dd02d3edf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d27aeaa85e2f5509850283ce46b112116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba07f39dfc77d76c3954186abec01d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc799ac73186c5a470df11b6d753dd5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a3ef2844439524ba7c4021dc16634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c442686cd2190ca869a92b820ae18fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dca509acfa0f80296624b7a0f4c44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c51544e7c8fc2441a818695a0c28b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102deafd3648b21fb71c56236e55bde9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a5316f335e4b054f125b5be8b28ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f10a5aa67e53723186be161b876ba6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92990cafe269ede4c9c4aecaec7a86f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d236a06735cfe26e812c8859527b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b82d0a6dcb530f6baca5183b2ec5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909191c531bf9a3a7ef0d005321c74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c619715ca1e42e698ae96ba8f0644df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafbc2367f1af5f41647f7275fc010d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0261fbd422a538ba772be14e19d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3aff3f7e458291c935915cc599e75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288085ac0de8896b57fa5d7e729c0f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9123da3a364ae71f94ab91e08948f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e113bf6f9eed72c5e4ab59f94cfbd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b11af4bc5484bed50de408665cf91f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422370b0c5ded40a6f6d2be1fa3ddba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a9d1fbb5a3e1392839cdd429c72f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b49f9122117ed7530bec0af5b80eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3fbb65be8ad36767c29d49a52865b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4df7e6ebee05e278cad0d6e362e6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad3c3a9309c3cea9d07c142f351186143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db31b535642bf4da75f0787898547144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f04a4b9ab6e8c508c3a34b6ddb42dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8e77ca4862df79d3bd6571c121424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16152b0467c3f2d2fa78396dc3cd611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa255c56a519190932a1a41816bd4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c609b8822a5a61d1f37c57ce460fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e545282d4415b1b740360bbca4c09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996697547256dfa3bfb6f85bf625699e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821dd959dc72a1bdc4b4fa2c12cdcd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80c5f7423d646b589a24a16f3d640b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfdfe32b4523d0b3466b1a9dcf91c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2179fb9bf2b9ca352cce874c0dd2c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806d30f9f35cc75fefde07a6a8895d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24948c82b4c9a77b5f6a1c49647e105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c84a3f953e5e3905d6e345072d508158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aaa2d5daf417e51c8358f832c764e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dfbb910dc3acaee4173b57186dc65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f1a483b0985c791ac282fb6d348c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b8645d4a506d8cfd13562d6aed61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc066c5e3c0529950ece0e8f8721b3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3561567088354a02723490e2e007164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c137991fc59a3c414b2989c6edcbad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773436372c7506245c514927a3d4e135166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a197ed5fbadaaf2fea288d516304b50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e438b5a4ea86d9927142691f76374ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ea69202d1d6e451a9937ef6a3f7ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d9ba24c2ac1b13cf0c669135f5bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cea87c67a23cc45727a331dda5a67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b17cc4573857783356bdb6daecc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284d12b43bad4256de63866da8da5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0b8b81aad270431b3ca6d08ec10bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b1d65ca412580183602ee7030bf44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e97dda80507876381f6fd712403264176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cb0c3b8c6afcea52dcd34f81486e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cd7641f2b05cc32cdf9f871ead4b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420d3702e3ec0b0fa92501f5b90bdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583b3f59c55792cea39e767528f523180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698ec256ca59615e82305b189e5f86e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743a84972fe015cbab862875e6a423a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d2ff9e67a3dc748bec02946a4f6323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5cd24ec4a106b9486368dcff7e59a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4468b77a9fba0103b59a84a830af0ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d03b08d328bc5eaac73c692aae8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb12166c14ef9e3a8c95bfc8ec27147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa35ee81f18fe5890e8b5d7f4a754a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f716e95da90c0bb768b9cbe561a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3220e8fe6db8cdf9a4e9c820b0d86d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270289003326d14b4d640b00f7ccb8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db873f0ddeb60cec013602a6f69ba612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8583dbd19314616e438adf1421fadd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c67f725807efd4792306f8c7ad8d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e518b14176f1d2a55c0c6c05d93552315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe2379d535fbd6e7fe406d7d0a6ac816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea75a2f2e2584a10276c0eeae1d76b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042ef6ee045544a2d3437c166ec1bbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46a3ed03757ceb98b2ab6295bb50d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba2c3da23df1341deb73b0802e7b7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2acef8fb10d3c995a5040ceb964ace21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371e5ef9372e1cbd6855a177a1949c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359f5b29535e962263ef1685755e8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747796ed61ecfe811aecf713e106f31b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47475c02cb1fb97eefe7b7301e371625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6511f4ae42c012a6afcb0993ca64b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921591e009e4000798ce10e42794746427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7a3a2b5b5eb305e9135cb8c14f27928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ba960fcfc342d2a5625dee5d15f3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b688c0de5767ae14bd533f17f9407930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf3e5b77dced1c5dd533a2ac741c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80962336c1d35e02ab7284641df7b6b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830d95a8e318129ad6567694fafd2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49abbe820ca2df1a38e77ae419389d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c6774b44c12e34b416e5080d9ef5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7de8825337392080a1832702d15fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a590e26a9d062eab0fb1dc2c7135d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e91e9272b50fa4b41b314708da4b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f65092bb7ed57043c754b47223949c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052859f862e3cdb0404d250359334840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83981c9f1be2cbe13de0d47c0990e2ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8666f30e5ad35fb2809a82d6e5725a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559cd994c6460e9ccf4c87d9bc68d5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c2ac368e417f24d280e44d07531844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d14fd88a6f5de855e6e06c05930b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e395ec1526791c3ae777f4893234e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd086d75870951d82248193169046fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf45113cbf8094fd0bf503245424bde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb73505fdb1d79f5df3df5f87f83249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c793cb5bd1aa59494a23f9684659b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99af1c38e5b69ab65f5da1c8178216451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1e81c78a779db758eda7676f513d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419111bb9acaeae62da8f1500af7c4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d72e870df2f635c4fe2e6f607a1f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cc64993ac3123a777f421a0c1a47655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a91f978e32f1a1220bc89edc9817b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e58616e1332c51b6a3f445b8abdd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaecb12e6644a9faea8594290505eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40de43c1b2c664807c8d4f229aa7f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f845989b26d8403fa20bcae18f7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb072e71e21aea486ef45222f72f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6f07cf6ce0047d383afc6673a88762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ce1e081dbf0d4f872215c0814a5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935110f960fe587c2010f898081bec1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae9ca3993e8745150475572c91eb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b337d9b9ae334551baeec1c6c1d32966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1d55edf2271ce1ca14ad6f764809d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b1656c9fa2dfc25de322b9ffeb36668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456904d357655b76eb77552aff3c64c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422afab3ebf2aaa179e612ca23af6cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8934173a257f5bf7e8a2d7c31307c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dbb87084e6e7c7e61328a4122f74a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb3b6886ce6923cbcd12eb78f648d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460c81191528c61a8ec9650748d619574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d965443a2fca09d4becd91dc1fc65775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e5780ecca3101fb12100523c7afac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e09028db00aa2d07b3e690209142077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfeaaccc1898a0d87d8fd8ea7e34078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e870f0f644f38b5c43594d4fcd43e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8413640007dc048e3c761746765a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a0a625ded5491939fcc88dbf15b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b4b9c370895314c6872b613ac6d9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d8668427235469cb1b84531b7dde183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d040b5c0e75f8f762b21fc24c4b2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a2fc15c582d0e923c4ecfe8fe30c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e87e53962cb0a3b996aa4eb940bba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfda2f150e97620e230ff4837d2c18a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e015880206ce5cf57ab9d1b70ea790288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e38da229c3b4f9ac77279521877ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48fed6d0bde3e3559a733de83958f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e8f272f96b6cca20f855b0933865091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd003e5e084a2846bb38654eb3e9b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64934ee57e0ab225873d44c0e96dea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a8e29f5477746f678eba25b7edb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeb50fb63f64a4162be65052e4164895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b088ebb64ff53e1421ee0914028adc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad37f45557daac4817ec14cc7045a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024586c4a5ae2fd3a736b779e0493a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043189a3668c7d7be5d453e93da80b2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cda438635a889cf5ea49d1b32547e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe739c73040689438cb1b2b7ca2c8ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d864abd769d2dabcee551b8f6668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4406d7d6220a1990fa8531fc504a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321da552e8eb96800a2452a62f6717a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953e5b52ba822ca00cea06be18b4ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504c49bf01c0760bf68d52b92832297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880742b88aa70b55099e2dc9bd500e52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f10af5c572dfb13069b362dc58cc87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb217249741905051807e08de5789c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ce8039d2b5153f3f5a46304b2044110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4304f146f224bbc56f785cd612b9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148f4ae2c4c95c6e3ed5257f719a00a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85687a2c15f03c425a9009838301a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8bbe76d547669890522e03e317ec2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496f2bc9397487fa9fbd784343008d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68061ca3c75fe122ddd47c4846fea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cf4da6cbdba56f192ae23e99bc7bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f9d60924395c82d2cfbfec2452d12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d636651e65973fead12dc15c9a898119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20100f65738cdb90e4d06d618e5a3173120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87015ffab72ab166e992a95cbb174eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a07a3be4264af08a93a61fcdd910b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f76ba8e8d18e9ad9ca1bcbadbf08d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8785b2574e50a2498ea0380478078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500530e4599ff6ada0e1bd3cc37396e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfbc398dc38aeea49acc182b743629126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44331c2e7b28e718a7a17deb27c0167127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96f6f09d6ffcd6e2b592677b6e8f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d57bd11230b4c9fb75091a0763b40e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907bae97ef206a6a1e3e7fc8d283bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068849fc67480265a3fae59afa21d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90bc3b7f34c68937b52301e5023766132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb421c4d1b210820a9d3eaeecba6e33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a82733ee6272828ffec8c47db2f0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ed457218030e5be3c93447bca6b08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d5b4d216c5ff4f28cc546bc810309136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea961e51da1c05bcc573c42add48d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784dfbf5b4fb449a7b1107095ea974138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846b75d3a35698a90bbc133229e117c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4576c802d952aae900219de0476c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97921d9915bffcef8660f757906991c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd6e8b97d632b649ddc9768881255142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b89184c6521c46862f5e5de48f58ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36790eaca02cde425e4a25b3b06bb8de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf05360fdf38d43290f0e19f0c382f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91d7fda2faacd25cf8af5c1529df54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e34feb331ba71b14c2e06241485a64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0fe8b99036234367b5e230bb3c247148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766edd02b00aa95c45f1137d587a8a8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354754f70fd274257fc6e8d64bcd03f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d51d7df32a72cd873b155c54711d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b200a7e7b195fb2eaa81c150d8eb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a44a784f9b1b907d864792f015d8dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74567ed81b7f764cb222beace76dc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a3728aa95f5794835a46e6eb4ff1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d0bed7e0879adfd6d8605d9489bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dde4c8a0212d33882e9903218bd84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc439018b8a88d91869893b6362fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e737a0cd9e5baec827092d6f0bae0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dddededaeebea8bb548ce8578dede160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f45d6c6a7d461449d2bf397037ca0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eceb787b9e67d20f377b879d80c4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e076e5975907cb01d153964fa3029e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c38c12d1fdc717d1686f15885c2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aede48170c8fad77566f1f75aeed61e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1ba94b5a15190cb12b8c385ec51c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af7610bca669892ab52e133a15c0a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e03f62e31c9f89b8eda1816188b8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f10fdeeb233115d4bc11601b68a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0546fe4b69b6cbd5cd3cf98f7d47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bcca7f50e6b2397835cda45cfb26a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7abb6805fa0a8a6613f73226d774b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829bfc6fdb174c2c76e1f3f68c6b09a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d47f6704a5f5883a684c7134f882174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>