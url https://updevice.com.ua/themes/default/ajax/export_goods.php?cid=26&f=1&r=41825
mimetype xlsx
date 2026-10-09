--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f083dd919129357919acce053f361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98064c6414e07e722c759f038a818da12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345edd2d1ecff62921f2149e4e5ce7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4115baec8406e7ff6d5511588a61564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a331df0fb9b4d5e394f0f2eea6df3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac54d71ea407f0e0ed4458096db4636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26369e8268af2b7e4aa572e053d206477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192614beaff8b025a861c4caa9891cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b97ad8610101e5d74fe191afbb74d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e930ff1d20604c783e01fec8c325410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7f4465af1d77fd399219d305c7ee911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f124a90c1470d9aa907a641198f9f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0f8eaa55586dd28b34a59d010c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56845c322ce88c4cdb06a1899408bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99790045a25ef3d58ecc01e9e2b9337315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e24376157d979870c8c7c75b3f7fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8914231516457b36cb79bac13fec27217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a68b04ce97105a469c757a5d4a82b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a81c8963e61625f77f12764b7d4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd1564d6d18b856566186444162f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45dadd32d4af6d27ab5225240354c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf849727e6746460985e1a1af65590722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382e52bb0eaa54a83e5256154e171323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ada550348eb6ff21438d8f50a670e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8012952edb95cc64aecef34fa533325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687eec6c6a14755183cc05d02af86a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ae166d761fbd0d0666f151398ab1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13b6ec39f41d40161448a687faab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a9161471c2d2dd6b32d2292d5c75729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3c8c393a2411cf8f7c7107214cf4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73089b8aa8e5b11fc5f7e27f74bde0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ccb6dc2fc9c430a37119205b5fc0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5811d6cc46a8d463be46dc300ecf1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1193cf597a471223299037c0fe346334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae9c9f1fb834f26a87e09ef2d583535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764a6909e824da938bbb358a09545a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b66396d70f3f733339981a48e87f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a201a61cd2c6be5844643f647b6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089398718d5091d9b0fc97603b6b4ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7915e038f3dd3ce158329d335fc56540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bfa61b302e96c574232c1235f229d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd94d64a9a39effadcb9f0a8c31981442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b115aaecf8f3673f9ec31db567fd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd9fe0f4a41bd858eee93f89ba4c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de863acbcf8a8f069443aa312837ec8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c65f5ffe82ca6ebef9b4a901bb20046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e35efc3f20bd2cd3e45b26f51a67b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afaf2a1eb07c234677fd797b6ebf7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc82759ee82329ade4c3e30d1db56349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02540240ba40bf7d59abed79038523b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c06bd5e8c64f38d0041af8c4dd1d1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5de1f927077729ce2d41ea3e1d42ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a4d2d87671c2e73d43a46a80edc2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53b5ba324ad320ebd07b34ce0602454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834668f08d9f62de0ba829b8cf4f86c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b9cb7bad63afb0a0db9deef261f5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba9d864a0b84a05ab8eda20c939b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ae30647022931ca4a15fbe6f356f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7691884993460c69f60820f7fad3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85005ab4032fe44a28e2d61bba6bec6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf1f6671f40295de399bae807d604361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f903b39798bdf9242955baecdb1484862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73735edc5bc4db28af5a240452b75a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd60070037d00f86f71bbd6017a7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6caea90dcac13969607a871d3b87865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c49bc4f9a5a2744bcb39a0857c9e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598f40596b149eca9a0dafd153a1a6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665353a60a813b506b47874fdcc3986768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ceb7310833b0859ecdf378957cd4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e488df5e081311b992938321cb5b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b633619d47febb027d5beccbb15d05971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b967893ec904f2a516af39f645392d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b58c486674774ca368596437b17bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc61b46f996abc2d91fa651899c62f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb7332d523cd23f471b614b055b63375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340102bb743a4f0c1b559647b3a173076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83746bc762be774e5a10aaca6457e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2202be22bc5e4b727e07fed9fdf997378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628472ef4ebb89e8a72b509c606d1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab443ce68005464cacc67b6b8b9821b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d9aed8935e1b789ea37e28cd935e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372339e75e34c0cea5079fe968b2501082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bed9c4a8de0899b22e999b9e3aab783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cf1fafe053f80ef81ed4690a95d3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b49865ec8dd828e1b1e58527f8ae4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084900561660863831e6817ec3ea9a2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001c0df5e44eb7761a8e06fa3b817f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e931f91ec6765ab6d33713615700188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32116aa25e98ebe34ba62eb2346cbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d238dd0ffb087fc4df25ec46dacf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebb062f656fe41062b7f9d33d1e3d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcd3009ad9691a5f77e3db8d86572a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d668687cd684ddaf9b051ee170391b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae027e018ce2ca5cd199d71207432b7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6231536eb763ded4bf51d04392920595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb440fe2c74e5f333cacb12f13b06996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae81d8db039930f205d97b663920fed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aac8999d5fbd02e2c1028f3970bc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862eb0e8199528d82ac5356bb96a4d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65be1943a0b6dd6029f6e2690b7855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188f8e772a35ffe1f8423262dd646c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdffb78a96122f71b2444185d8b78c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feef841db50b0601d7282d3d367f40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c963b0c1fede7c87e86011ec499930104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1c76b7f4add240767e8edd0b7c424105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576899a97ef5f05e835b47b4224625e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c623c54a461180012101ac3e2cb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd849861d2a6cdd18e74b73404111abd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6867e049665de7ec066c24679427d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561fe7ed35af60f0a39db9154f2760110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf23a52f3fb5fcd478d4d525a091c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d154f1ea88417a7f01b07ad659520112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0dd15b84576813c98cf92788927c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ae0cdd65fbb67760919b7d07ad26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4323732b31ae435c34091a0d202f1c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb5b76cdcdd78e569b62852757f486116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9911d3988dc5cf0ce200b294059dd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e869057a9a59d7c09176c0799c21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5f2585c1264c6cb062512ff0051e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffea74210a1226bbf4552232e77e85d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e771531bc4856159315f316825d2fce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d0f0d2d02dee43dc849a8efe886c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab335db0f03a4efc82d7e57aa87972e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1682d3c34235f6a9127abae2e368ca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efb3938d9492c9b699cbc9f9593edf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031e0cc822b463316bfe8bebca0ebf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ea2b423ab45732b54b04a1926dd99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3bfcfad86c91978389847d091145d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a442c54b47ac6aaab234ecd6ca899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04e69d1fc362759d2d4ed7de773e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099c218b84fe34ab9ad056ad5720ed5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567358907b7b9f75c895e0d7689b6d37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85a363cb5161dcf4d02f58bd56b87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b9bdfbe0e77e94e67809325ac9b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc90cda4435a404b7ffc21d4847f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36539e489c26e01179a9f883e26d1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3803a748eec6ab1eb9e659c434335d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3401053428aae5c4b3fe7ecee6a3a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002780562469ee1e4e0d5ad80d416da6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57765ac8f491d4a325d96ad3091816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98245cb1128ab6d561572d7a0681c4d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf02e28c1cd9ebcd86566cc73b388f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b2a2ad9252336e0f0f2bea6c1a172143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc46ac127b9661d5edb8f9c21cbf66c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db980e74ce4ca7059aeb1cabb233a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0bd74e6befba1fabcee1b0062d9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90394074720f599c6540ca4e133971147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6bd236f6397d0c5e60e80bfb9a18c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4fe91d0f50b4e577f7fb8af285d99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613a17d288b0cdaf728378f1c56987150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422749667478af41c32a476228755d4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b6e3b419b2c212661568a8a1ddd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4e2ba2d59099d6f406eb5e6403be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24090582124f39e431c5f79670fc5af3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2e67801c15964026e6b98e70089c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9945989d58d8238855add4376e00c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e01ae5fd585963b47afbadfebc8ac5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2562316b7c6a3f9f252c05d06b77e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4891060d9a815b0e3631027d6eae5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f87aae5e4563d9ca95f73f812002160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976e991c068d17be4e714b5fdc7fe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcad4452aee4228c19ff57f2ad595a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68bd65f09debc0e44420161accb2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162de31a5ff5498af03a55858bc498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc97b4041c9cdd94147ec346e79240165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aee147ae018a868aa32620049b85df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eacdb4b10bcb9d744931ab79ec1023167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc8946f309e65ec128598b5e3e444168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb321fe6f7d0f042d3cfda986974a8e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9ce6fdcc60942a949ad31b4b2e15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc057034b13392d9c0e2c92307a325c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e8edb925186567ee413f2f2581fb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c2b7109623515502cc79b24d4482a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e0d2c68b653e6b4d317677da1f5eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a187b57cfe40889aa23fdab025bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42701c437838bb4bfcff4485f8f5506c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5f2dc9d8d0974adb375b89e9bd2c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e555a801666299445dd5ccc07418500178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ac77d00928cab0b47754d4657d8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc7bf39ec0adb5fe31faf0eb7459cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2734f75d60fb14653b5aa51513099bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636e80cd043d2a7cd440339d2dbe7e9182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eef14aa1f7c8527393c15d19efe241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259478899b9de227fc0cf3b8c05cc3802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d6ade4ec935c9b1f0354fa65efac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9356180340b5a3ae0ad9103a555354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0890cec866337ab6d61811967cd625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6c1b31c62f7df7dcf5851a95e9ad16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0bc2f220e94827b5cab807012986f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389acde3f6f49a76787007a027bcb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3359601fd992f4b50bad098952f979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215718864f80acc18e52275690e2caf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7500c846caf8932ff52ff438f687211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa5fb1d75883b7f5331826316e4cae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d7a03d611fe78cda5638b7aec414613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e2e0c8b14905e1f4aaa09facb25ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6218bd823940ea5b1ade915cff9ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e65f4fac065950fd30a1418243f4eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d754a3389d00f2da3e9fdd61cf4a7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecab4a53693b579a829076dbcd456c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0117a17b09611b7ccb78a616d797e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4289e148ca5d0e3e3046ec4b54dbdef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8cd1ae5c219e722f31ea4abf996921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffe29e173b68ce3b83146e7e1433f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfddff3f2d9d00c42f4c34fdd1d6e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286ad42a53a1e1d31031a6e3f9de18724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7568435a61b29164a9cc96136f0f2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b4ad6a1620a76f11bc4500eb8a70826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e3d614d638a2ac454ceae2f7229327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887808650cadb5c88cf27bd7a4fe7a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb9ebc3b051e228f51bb4d449d15429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358fa7b12b41b7e52b01ea96f346a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61156a7146cbd1dc5beadd18b3272ea731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5728ee3df855c501a7784ea7b1ed532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e7b012d3a47fb0403a4d04f40ec0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e4d47b75dd6a25a662b478837850f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e225ad1f9ad124edfd6e01b8988ab9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849815dca87943f8081ef0b9febf6c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a838bc0a87cebf7a088766b1fe66e8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd53f63c17f0df54f596acdce574538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17673e69524290eb40593309f611619c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5291dcf235425359f9aa7c4b68486e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a17154c5317ce7f76e99000812dca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629b0e9f4e8e7b45bce06fcf96e98d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ce709e12a748c23bb8bfd26145e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e6278738cff54ca2dae834571f2b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffe7b2089bde5559bd244fbc7519db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d98c780f3319fe2857009ff61c5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e72d797d84fcc3688727509c7a22647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f2f396ccd09d2459bf737fe0a709a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb75bef13d8fb6fe6152e18f1d0c85b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa313129de584d6a18db527deb30e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e3398929304d112aaf593a6f477c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92422d39db4f0deff428846385e994d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86e3f71dbd4e491a63706f64112ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d50d4fa64f4dfa71160610baf8294e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffefe5e1ef45fee64c01a5a1ec9b86355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee939145f24738a5c279af14f61ae6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b456b41b42106ab77b306b1ffbc3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9efa756a63b4130bedc7dacd7d62b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3fcdb1e6b29abc897740de3c77b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaedbc5a0a5660d6f9bd28bc4710da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945293abfbc632b23867883fbccb01d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe158ef80d6bd09a88961ae33c076b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2b5e9b619f9d23cc16ead76757bd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a0d6bb3f47f0e1605a6097c2746964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f33c39fc4699fa14310bcbbd015f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f538ce38b533ba21f04ad72057458a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bd84aaec0b9304ce5b02dbbbfe9fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244f7dbc66dcae5359eddb0b97355768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4627f270fd9ae7d6645bdff5c87be4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a8afaa174f60002c92210584eeff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac27687001296759bac897b2c8d67071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518d4b4291698765bafb1f8fa21c5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b682842cd57c2af739a654bdcc4a4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab7ad585d415c937861a0810b238274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a585ba9418f05d3c2fe5a21db582575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a2d618234b81b40e54a5e5959af076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a733abad55bd77756de4f28d93c13077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d5e95ceb09dc9f09eafd5729b936f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb673a07688abba58d69e86e6ada64279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37fe6837795e75f328ae22db57287380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258d2b109044e331b476473de01116b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8bc3f5ff5a2b83961202b12d6d72882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c7291a06006f877433d6093b825b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d9e968e79f6cbe5c247b0e54337084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3d819b12373fb287b50892e3f04185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb69c8064b321081e4f9e5d087f39286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69716c6bfc3cde7caaf86b12fdfb5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f6ca234af8ef7e7f053dfc7ed2c4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187bcc54755ef5d09c4b1e892bcbaf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2aa31638549d02a98a47cd533aac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ca4c4bebd35a4d0bc2131f10376691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92413da732c5228987e2e51ad63ad992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb080fa1eb3b3615fffaee3a5898ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232b3975c6cef09af4a233007d5a47194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee66a36630074dd07009879217d1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b226f0b5d7699b2476d2571c1f974896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b343020a12af39f007611b3f3e7fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36c66c18567dbdb43a2dc30e3f4eaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d506d10363eafa048a0b8e91927d9f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959da0b069b5eb1a10c4182e4705feb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6e0a323e971fecd0df122716b03bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5e96af180db0ff903d05fe21ba975102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe6974d11e7b0f67a1edc1b3507c78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924dc0b07f89e271a58f329d94de04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309f0049708b85ee7a68e082f9b5585105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088a2bd138dc93b04035abbcc1bacf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ce0f5363e4b1691d3f52eaedbca4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c8a0f5a645bb1522104f5281c4df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b59540cd5276697386636c1d9ba0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706ddb7707dcf8d89cd7e0efd28d41e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a448fdaae7cf88b4b4f2e80bf0f325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979baffdf1897f7d17a359f42c3cf16a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3879aa41cfc13f241ed2ae9835e2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c5c269c28c6a3a1f805fe5b26ad32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb289319357fb2afaa5744c86043f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d125d36930ba1a95f74282dfc0b842116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a45d73fc1ffafee7e7699fc3c32ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cc9216e7172bfc0d99bb45517ce6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af586f002e28797b6bbd7b556dd073119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331d1dca95f1c494fdf8f2871d24899120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f919a2d36363fcb407115ca71c163121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8208e63740b103de55c14610a870724122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784f3df2cc9f5b6ed47f76c8213050b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3db088835a10fa8312e5e571a948e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bebe6cf5c53a753598369e9b897a8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc516b5cd014913833c2e0c7b5656ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317b0acd9f47d9cdc5ce23471f711d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c6c4eb652767ec155ff74d60cdeeb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e1bc73b7b8fe2c28efedd68880476129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0f8194d982deabb1122e2229840da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593824eb89fdc3fa37980791accaa145131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007d5da7822d721d133cb3432d09747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1dbb7f6281471ab94654e5215051133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1dcaeeb5287116b17a25b41fc1941134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c443276b44cfe69b69c095076c288135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda83133ffb4ed8b8c31575d5d883fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f691e126215098c6da2014db0914c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9840dab16ebabfbd860afb0c7e69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a274cb22a49a0eb0be655317d0f96d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af24c3f7a6ca51f866d469fa89c599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a590b90c133de2294faf93398e705141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa1e5a27800763a3649bdcf117b77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363563065707f367365885b301144a08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca9b8946b4667ba01abd2effdd38e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf067f5913f970c7ba31cca683f887e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1d15bf32acc67ef54a4ec01340101146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68419322e631c73fb47e416b5228878147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8ba8ea865b0775c6f5c40b3dbc9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86734e7e61a9b13b035d936e69e25156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515e92fb02d628ec5a5ef6ffa771b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce3173c68c50e10daadd82b1bd13b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f85c566f5bee3a878706d095a5f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3937052dea16e72dc17fe0a7a383e2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534d3c277e3f5dbcd8b04df0c96ed9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87589cd2534001e163621175c6e6c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2b7fcab8da97fb5a45c4f34a74fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db5ca2aafd984f5f5716017ddd095157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d497dcdc4caab5530a7e47cc6068ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da568e06ec8a0c70a6b2eeebf6fd23b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e5c603950bb2cb0daa56e6216be1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a0686dafdd13f39e9a9eee4cfe93b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa33fe5c0300a971c2dfada2ebbf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f4259eb4588f82f22c989e8435205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a83aef9e1c8597ca3f1f88ebf3982164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45743730135a3fec32fcb71479611d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42eb2981591057c0fa791c7bec2064166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf182ab9b06739563524cf566f21a96f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b7b63f4b3a82cfece69de49f9aa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765c1b30525212c4b3fb9b8c7e4010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535156a65cd1361a7eb7786c0f1dc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80099ff7417cf0b2027832727fbe1187171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf3e9cc71efac58397e8863c9c370172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c21745d0a064a8f966c2d0b5208a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d2b7875d3be0956595cad69bc815174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>