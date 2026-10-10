--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc2155d2f48ecc038d5dd86fb598b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca944f51287a8008aa6a14ec89f76982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef68ac98eaba8a3359b2c74408b39c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f1132363d2daf8129109162b23704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb33fcbbb3ad63d32c28220516a41c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32464e9f817c0b3001eead5dba66076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c6bd9b5b83c628d91f1beabcab677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527fb7f675091a30471655ffb6ea368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744972e316e61475a88e152ef88684819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d3f23feb8901a012bfea2d7e62f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b8459a8d8995c228aa95bdffde10511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a489da7b86d5b55ca8295dce39db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f78ec463714cbf0865fd16ef2b8d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78929a1738d9e5d8ea201fc7fb2154214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad0d0d515769078baefd2c7e1f11215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306e7dafe9162ed7ca6488e4106274316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf409d767412f48c4940d700f31a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a3a0f97559e7e3f9f5c9ef33cde9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a60da16e77e3235d7c31122c3d639019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003aa329b3bc774bf1338e5728ef0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae719c1cdfa2c07058172447f015f3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30698ef4468eaa4a9c2c1fb643cbe522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941e911a10f2fc143ea52e61df768323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df773913734f1276b0ef8c341a9e5de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211df81b09e1ecc985ee8cf292cee3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d5af0f811a30712ca3fdd36c0cb3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b7cbddf6988addc255fb25b7332327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2fc8c55ad0718fc0d62aaaf3b227f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32c91bf2d543b9f8e10c5cac9fabe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6ad9da03a03a9332348320358aeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad6123ba7aff3fbc0704e08e65de6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44c8eabf361a26488a4e2335a6d2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484ca5d22e2e3a7a7b06fc5926e373133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a6c35f1d9a1f63ce1a2f8721f894334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d6c85af13b88de265403481bf6e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600306e6debdacdd02c7cbcc7cccf8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706a051c0b9e9452cf876164107bea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06575b4691c785b6093e1e9613085238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165530a6ee71c267fef14192f7d43439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07208449702909af34ff20c4377a51cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b32ea364835233249e0d8a58aa90041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d846889f5273014f80cfc8bca74ace42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4ef64c4825aedc2d476a40f0a3f0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86887720d16dfb663284a9b09d32dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09631bf74d4434464b4f32fadd2a932f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29898a4b3ea447211307962889cce57046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9dd41bbb386bc97e79a981c31745947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd0f898b6ed9f226059e14295c68b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b0696e0457d99b1a2f2789f7dc2a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce69f68ab204fc6dc1dfa4ad9668e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dbc2cad0fc8280f0abe5bd271e3c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe7a0c08523eb8d7df17d04ffffbde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f196ce45d7c70c08be7fe4382f8ded453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc65480095cbd563f0d2e91e10f5f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b713683e160c2d8fda4b9277e1917655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df798c2074a23da1d86e96f9f70e2f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1888c362381ee9ee4de5bcf146ac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dae6e04a9318af4e9aed942151a92c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474889fa64c48d4ad710dcf7652a5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7ef89ca9cc8ec816fe028c8b1dd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc6610bf036e0840603c3432b4b50161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a1b82f5693d2dd2add1493d1a3f3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d2435332a09f8e557834272abe07263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3d0ead9300004929ce9a6c63c6c5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8b4895a539c0afd4afd18804f26e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33785e0237aab28342ebca4aa628b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f50c0757c458ffadc4f0ecf204db8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fb07aff089a122016f87a9ecec7f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13e66cb25fec66eff4a0c405838ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58347168c3195e62e1b0c74c721cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3907b33714e6e23d67493744abe8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e87d330a9471eca1bb9b498d0937c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7c43410b8cbaddc135afc1c898ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9cbbf57ef30c2fc03e67f7be9b41d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b128065e880916954ae814a2d012175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a9f74bd3ac910d21c059e5a8813be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703dbe9f1bf66e33012c771349c3f6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5442ce640c3b59710f5948508a4d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f8c8866a67dc7eca94b4d22badde379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf042dde7e31b6eccce9b5ca753f2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15599867fa0ec0c32a12d5ff9415efa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc15c1ca7c0af4e956f5118c447f9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a204043153b17c5d49742568820641383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d76c0849bb63bf4edb00645348853984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4438d5d055dada5b6a5718db14b9d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc729a8e2c222688242d51288ac38286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248d571cc07b7f6dbafc328810b386987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431484f26290029bb5996702f8732e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9374ca6bd8bb7e4553a28e3f765b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a59f39c251dd48ead44df801e62590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00698bf106ec154c9177e5e8f13c2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579628c8361a545704c21f0acd48fe592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35c1a0668e3d9a7b4631e5ada2ed593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790849bc587eec9ab6f314abcff42adc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4884009f261840f06d2dc2d959ce595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7a1df97a49b5b06df432820430ee096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c85a8463edd673f8699bd326c9b7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ff1a34df1d45e8d4e300372d4584a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe2a435486d3167a407a628cd9b5d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad3bce825be4af352f8378342fd3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0072a1f38707ff090a52800836536ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045360aabc03f71dc032e3fa1c7c2e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea07d1d37fce5723a9035b1063b5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc960d213a3d6bcd2571c330d60ee2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec442a09566d35776207ad04039c6288105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fac764ef32d909e37f962fb656e760106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e346164496305c259a276ff1a380a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b063fde142ec81980bf2f20b38823108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b5af9b16a2dabd537cdb3da7bb6e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a71edd93d443969eef809f4652db6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d4456bdb9cd63818a588bd6ce4942111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e0dabc129d16cb4a08dfe2d1f052112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf2c564886a9db09568b3c37942d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb502bc05afd1bec2ac79bc05c6b4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34e8a945a8081ad1753bfb120f88c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca029b09bd9915062c0baacfbafafaa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283502bfe782091eea8764d6728814c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3b9a0df4271b92ea692c3103c17c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb2d93f83791c5cae9f72e4063786a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5b5738292822e06a13d4a57724c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776fa6ba8b1a83c3dcc79d5f9372d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572b92a2005654418a4a909fd000ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1b2f6456a9dca0b4b43e9f06a0dbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9507066c2573254c0e3dea39d08565124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b44f477e1de9c66b4f20d774beb1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12d33c9df09dd207ff4a4cfa97e2d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca8c6a5d283c5feb588e123c3fc56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784001c5bd4ea80e76b17b34e4a9986128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574903872f40b90d8e21833131336522129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc57bacec8c58755cbffb44bcbe288130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8193589c28530f68a3a05984153a47d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56242709db9095cda5542d99d2b1ab01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c49da963eb76bad5fc469cb0ad5d3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae163dd9b76efb1e977bd4f7e0b9cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d91b971789a04d1659be9e2e57ddc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ecf1a0fa2c5f74e2ceac50064694f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15fe6f4d35935b0da1c4c297dcd01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f620644ef2a4770efc9a55c306da924138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437db9f04002adc3e3afd79907dd5a1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926755c0c2fb5f8e31379eedfeac8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48c8b18d10f90287a107359320e93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ccdb2439c8f7f7f2ef84d5063303142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62eb104c7a3c2102d33a974b44ebb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5452795d2ca1a533c2088856470c6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0551e1b1b21c880ad391b8342c3b0b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e717e70bee4d644885d3f067b2093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0df8e54ec5ca1c183b8545a8a07da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e61c16d7a90a3f1ddc90151b050a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1486994147c4b750a936106cfc68c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad209d59b9c3fcc3cbfd4bc5e7773d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe352a0b683bfc4b927cef54eb1ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72351a7b7ce384e41baeae96e113bff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318b4fa8157db12a69d5236728b42de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50b69db346d6eb89678d9805d9856154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed08a9bdd28e15d3239c0cd3e1220b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae947e9e5d2501a0935bad7c47946156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caed621434113e3f9fa5f4cbfcd9fbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e120d820d5f2d0b922a18a8de41fd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917ea05be3330595b29eac77d2377f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc4063bc7fa0429815a4c071be2a8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29a86eb67f5b565975ae054aac3d65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0893cda7dea63ab6b1fa9ec2bc00f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a4495843f4f4ee130e4f87e773017163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee7e6845db588d0c90b8390dcb73a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f94e32d4e80ec71adc2350aee184165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568e83278c038f98b66c78f6664d2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4f3422b4d2e57edae6a838a2fb6b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd43051c6791b57cb8c12bdebddbda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8d0d7f37c8e1ecc6cead6d17bf11a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b80da7b621175248d10df2d3de025170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcc6d0429b52ada36fcdffc866699f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d88c9ef01f075369347f37013fad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd2f8610300a61baf333d64d6b654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023893bee28aef936092de479f63d92d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c68b2646eab3905c8059a2846645175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7bf0aa2e50354b4d1d163591dd036176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6fb4bde979c175a38f7be90165508177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8863d6f96631e7d31c3b25efdea798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1997cd6019fa097515c70223fbe02e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda085220ac16aed162ef0424df5cde180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c836f986b8393a6c45a415148b8871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f65e0e39fd180344c1670d9296fce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4390eef91db9a1909b14f05c661db83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728532751e7e27fe7448ab72dac798c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1732dcbb23baf906c04f36fde4d81b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a394e70c413cb04d42904d54be93f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae35b6d473e0875f91194627bb6a2527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f7a7e9a5f242b5aec479ce32fff578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee8396b7b1297a3d04c2587b249f269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c839df827f2bb0151ae65f131bd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7715708537a70852f0f46804d21a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e46f77e31f2e74dcb031619072d7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6522315b98d2beb57996847662924513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc524222c9ca1d8d8e8133ffc1c79cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1160298cdac4bc2b9e832164ffba4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e8b8fdf9442921d35c6a83c0690e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16423d332a5d9246245d04c2634b5b3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff78bd1cbeffe1b05883701ed6da4e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce6dd35c99dfdc9f4efb6890f6975c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c73c94cc21fc19380f4fbe3c6c0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2997e4fa15f6a5b127f2bcbbb91229221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd53578760389c9a6a4b2cd0afa2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e4b2c6020680b3681381c0609faf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106cd5c4015f24bebd89da74d7986724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d58cb1509d0ba606247df25add1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9359e9deb866ab602aff00b7d99d3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e632f6603b22439ea5ca99d041134527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898159b89af69532e173bfa87ccda328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3053f2af46783b05d7b6c654c8b72529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518b508154bc142b5d0ebe931120ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5aebfa3ebec48e883a4ce2e0931f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38272d1bb56082ff30e8a48d1226a79e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02254c85fe553509b1000f8724a90fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1aa7c5d789e1792cd8cab2375c4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7475b8df5671036a3ed8e3c94668a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc66e33c9da29a6702719c984ecf6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a1e5108eb7e341b00eaf3c2c5a8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67138a39071a85055a1d983adbbd4aec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a121011b2a320c706eb30a5a07799b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8871d7d70d324f1f48ae98ea8be2bb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd0f166eb7c00f7801ac5152a292c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733963b54adc517a51714c84a037082b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778adab49273adfa0102011af6e03d2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2303020bc343f47c4e69c4d971f018c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce51d2bcc7e9a34217f265ab9768e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc819a342c63f2fedb5a0605c9910c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a70aaab44cae124ec1157248def747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8c40bf00cca0cc78a7b49fb4907ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c90a5a1921d64f00f3a806394d3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af111e56145986760d024688f41cca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a2bd45b7dd7c65b51d36a2aee713a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e32a91278356a03e2398575d4c17c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4ae248a57746f86a46306a1f8501d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d0cfba05d3d72fa12441edc7aa4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e520a52c6b5fb39cd5f5551446a6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802667e4b1e879b93ab74e7844020b8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0c290d74a0be42ba9d137e6a7534a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec71d878409b5d0d8361758cdf9b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4567af48d48190fa2a2771c108397659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195cec1038c476f67d2b4ae6559738f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30a9016b9eca6f06f82f276c4c946761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b7ee566aaa301ae87ea09907b58462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ecca791420ba51a2fb7e5e155ce563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610eb8ca770eb8b54b06725bcf19d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3354184c0ae2878f903125d1beb4a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32406633efc1b764fb2fe1012eb2ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd538a6fed4912a407e07fe72b8a5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b053fb448a75048d7b31ad96ab149168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae687da6a44c575a446a669b5648d4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c67b293946265a79e75599a0f992ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30d1590d1cbf746a93915154cd840a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690952184f40d0efd5b6f2b5217ec8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d583182d643518ca8e827226e2244a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046a893b8acc6780fee60f1483c57b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e7b2504a654db925836ac6f5cf0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4e927a24f51c4b5de19ba49e3697a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a27f4492c1eba29dc9428b40032dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390dc76493953c779104711058598478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd92a1fc10c648b81e4bd4c1701352f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a717c51b04478841b34815df4a6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600ca5778502297762fc26b15b66bb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb77ff9be23d667ae914658b81db082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a3b031b998ff3f97d49e515d5437983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344929a8c43894be1a02bf6ac1eb338884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fb90b0d43ba5ca4624e45e64fa9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae7f71e0c10f4253932f3186f7a8fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d1a805cbdc612a55de9f455aa16bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178741a65dd3dd2effa4add6544d661b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78a7de9b459f14074ce6a5e32b600a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772243bb104e04aea429ab2dadaed26190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f6b466021c88fee2e88c17f46eaa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a9308b2da696d9f2772b605624f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23c223b0b1df025945f21aaaadc0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c047549e5ca75425c8fccf870faed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc07d7cd2edc8640c36aff942bf96195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adeac2fb59c45ccfb41dfb6e745bd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7d4cd0bb30950c71f65e95a3089e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6766887a6e6fb612fd95ad126349dc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d43e99e03f62a7cf0a3d72b651cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0fdd7092cf9b977bd1126c6a3c281100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f1012c55453c28429fa9afb8fa01b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54d480bee90b5f0c7a9d31fe387ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766231117c7ed5ea681da874a947dcb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0388957ab983156f116eee749142561104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8951c50b49d0bd1b779d91f03842ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c8743ee382cd7081cd9eb7769ce13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e9fffd8da61370754151249134db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c05ac0768a71c5d33e2fa05953c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8905ffcea2529e35ff82e506d050992109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97616ba201baf0648c7804bba3fbfc1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565966c29e647a0e0e9b1261375a703111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b023d32914c683725819f9e0e0a486112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bcbb8479ee4c4becd6d153f97aeba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbaf982893b212ebc435c0e43215b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb2cee9864746c7bb9dde83968f8f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b33173cd1dea4af7c816c0c306463116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08ea907acb19ae37b3deddb26e478a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12accb2ad024e4ef4d19e1cb7e0c7ba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f56bc53942d95f0da997c36abb4cce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71bb3ef2cbd53ede8c5d3965512122120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dd2ec2888d092c47fd765f4adc329121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1df09190d8e1c09d143ddba75183a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2533f1a4fdacbe158bb0ad35cd23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad61cbb7b24399eb8e6036c8acec2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe9df51b1139ef554c57ebce63b22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8be7f4b0f1772322962552c4b1f1e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa34db1e2e601473b66eeee00e58b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62795c5686bead69c70f94c02c0977f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b95570c2006e18326293387a7f10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe087dca32ac6b0ab19d805dc44ac29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad73cb0568f920a3d9f6b39d0e764f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bbc200c60761004238e01a9124b08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1fb6782c75491c002df45db70237d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aee69d589d002643c5daa0a9ae6d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e8a3ae3852b418ff7d788f184929b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124bfba28fe323c277d7ac0615f3ba0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655637ba68d5407faa3018c894274b1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836232adf8d04b8ff07aec01daa1591138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec75f7a5b0670901c88bf820aee5271139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6ef301608ae95cfe80bcbf8bc0ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e68fd6edfb315e9b8d72e37fc6c7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c151dd0183512de473309e4f5ca25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158495745e4322a370e2c3afdd420e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53479e862e771b55728b54acbc18fbd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cdb6db808742c661dcdf392f23e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfaabf77ed578ce812fdeb4f7d9431146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963994c530a51971d17b49e50cd6a0f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46265c7e87b6523bbbc45b38a46f850148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df0d715305b620a7750964bb9eb496149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4659c4d53ba2a5277bd392260c546150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ec463c50d80b818b93c132cbb2f4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e9a1b5497eb7474de68e2a479597152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0cef8d3fa7d81e87397c988a2164a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82c250c73656e146773f267ca966a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37dbbb9ab4ec3bc6362f3b897abb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822e2a5d47cb580e274f23176ee3526156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f9f8d606e7e79fa17586f7ffd0c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88debb2af6ebed0453491d9a11bcfc1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0f9d66b21fd4f1364230e91087008159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bca4dcdca4ea73956e8a66b4cb0620160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a671f04e699490037592a13f79457161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d453c8ff2601c49fe8a9a65940d60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44cfd0b2a2bb1903a06ee7db912717163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770d48f07d4c0f104f5f8ddb876c0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcccb6ba598c3a0a80db4d22a6ba82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bc6465f795fc6a092ea9b134cc89f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004e1363ab0e7780c9df1029d9269d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f610a8890c6f306d7380217707bc97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8885d69b17bf782ffbb4a04111b2c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57a7e2eb613898e764a29c8909aee5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf1414dea90a22f274ddf0460dcba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beae423d8d1f3efc88c0b79a26f119172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dca027391d2f5a8deba7b3f49788c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012df9946cb29a27349beae0c88af26e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>