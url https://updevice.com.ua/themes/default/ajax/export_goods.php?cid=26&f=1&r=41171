--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819f376550447aa218a31873a1074f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a9cbf9ee78d7add8b4d6b275866682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a772489b64bc3390ce0a96d2ad148733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b7d7644136a2e1ed9c9ca196f2f024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bf6a1dc1eaa06457b58b265c668555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e309b220d7892bc5a0b3c0d5499d566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a811b8103d6bcd05a27872fbbd7f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926662612a01833b438ab2f509ed87e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c08219020f5e9038b08d861941059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040ee08b4abe7022d26943edb55bc5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46711055dfeb4fda0f99beda74fc15c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee98b3913efe9c3ae511bfc5f5d35e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b813bdab4fba469f704a1e5404a72b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c296f4eab242d7c2b297827503e15714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049c977f6c9bb3c66bb5a2198e712ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb61aeb61653ce1b05709b1d94b8a2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a81a806f746271e00a4ea33a70a6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46f35db75a2bc56c2533359f82ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f18b19a1dd67aa05c1854637621db219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268e3a36909e8893c27c9f55b595f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c9e02ad70721b5a35573610ecae1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2545a18b433ba7bfa5a60438d873222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf8379cbacfed44349ae675a462d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78236a5c3ca4cc1e0e276b5d9ce91d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe1285c3795fb03db08174fa9b9bb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2518e237302e2bbb7532dcf1fadfbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c52abd800e1d7625f5cdb1d198f6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd89b3645ff2641e8558aa60c3aff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f87e34c787b0be8e73219047a586129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d46eeb9d33133b46a1d8984365c75b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad09bb9a5d47e280aeb0aa9a39ef5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f262624b7446e02b71a0c59d07df69f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3e08277468b1e50bd852f74cfa8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6329a93418f7c818b144c16c6788534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bb2102f0b6d74d060b5daa4dc352035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c092331803b08b812b2c574e99cf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe5ba1bfcfa48d5d59cd73f727a1e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786d31bb74d2fd65af22a8aaa7b46238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8ec75103b59430e506c045ec10f4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf063af057cf60b1ea107cf495f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c1eb83d4704126f99cc7a0b3eb5aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8661d48f86718749041efd6a7f189242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f2b8ce8f9e050cc97e22e8b3910c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f219de2559ae8b5099ce362b14bec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b64b2bff0394c6d1467808b01bf7db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3870a5d10e89aeff5d0d607d998bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3507ebe2d7a88dbaf8987f2e5ebbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9fa8ef3544e556ef60f20a0ede8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cfff40ed35154bbe0a74f5a0fe83b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d8411e13f3b0b5abf537edd31af850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f22ac038fac992604d574916805c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ccfc9201ff30fe30bec477853af3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c014c91a4e1ef3e6b5480adf38e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85f54389e66dfe1d99b681b8e9eedb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211c316df8c42c053e6bea6393542455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2af61329a4dc9caee388889cea53756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab7cfa4de6f2188b4c38f3690dcd4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb76ed309879249fcc882c98b6e9a3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b92dda7e9846dba4db0a201676d5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8886c058c70c8655719fa54858c889460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba419212e8063969ea2a6f0bcec14761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4a0843ad20be24beb0c967f777d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b25675970d389f30acfd1fa78dbdd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4eee51407108ca95f3c16af3a022a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03431053ad43bc3e0f0e878d80b5c5d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c234a74e7a08bcb4eed57f8a6d4e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c65453eae9b7be893cd68432840a0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffbabc27eb6c32a46a66d5af23000f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a1d0e7d850f3750893a176f6d129a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d608d4833c8ddd7fdee7fb1553a5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dbd6db6e77c8fd9d5d561612aacb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106bb027b2017bde19c0e7931ec71f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b67bfcd5ff0e3840f1e45e349b34a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971051a04e14f033ae4e5e24d3e1b4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3a6094d46e36fe8cca5cb6385007875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebe865af8299074ef90a96011dcd4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10f6a478a8d150a9c937769ba724b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12ef645ac1bbf0ea8482d47476c6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662932818e93c8a727e56353163066379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a8ac1d97b841fbc367cf29bcb05180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6833f8cbdbbf690b175301fe798681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeea70d05f8f3855179af3cfda9b2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3745f1c25af283c769e4a8b837d3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426fc3d9d8066ed39042f4539513a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d21094bc48ecb2008c059e4b9790085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8827979a092df94366b49578c857786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a1bde98d92ad3ac17a0365c8476a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e90eaf4690c722e4456056568374b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f9ccb8a6b6f31b4e3ecf879806a0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c593c5ff14ad9ad3505cfb1734143c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407d522af55fae405241ede9e8f38591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8bacce9a06e7ce52055c82a8a858d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feb39220cb5c1582daee4642c589d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc91ce1feb72adb13e439890bbf283a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ecc6f01ce00439d9506edb0a83fb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78600116e998144f333c220de6ac70d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e33ee51264944b91a79814cac6a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796611ae88228a73285a5a0af61056898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c22341c78287594ab3f83ff9d8cbf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5559c790e49f9618e484efa71112100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17a695f38786d0917102330fec240101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af5d02cc1702519c435f0304bd23d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac580e577c66efdcf0362348d1a3e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f90b9b45662a8612ce4cd7e6f6fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8979a50217f88d697e6e18c8f770105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14aab3200e9612f7d7ed48fb28de45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fedaa1f0ae066c14effa8fb8f748c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a95a0986f30a50090d4b061ed8e38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b56dd89841dd919598b3d609019853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294012961821bd0cc689b7ab55f7a69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b6e1ce6bd6314746036a22d43fc2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9353178df6a0d71d69aeff609819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e661be18538ee9a41f39179d77dad5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b52a600972e02010e4163096ab053114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d116df5f763abba5078d5ec6178d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4857644ca7de95db6a0ad231365f029116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c20063e8f9d696894589c4eaf352117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d19874dc26a8db2176f2b46a37ada118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ba47a95b8d6b6e85baba9f67dea4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e1ef0e4f45193971840e45c53c1c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be9e9ebdc7d67e2bde289aee6dac5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcfb40d05e118465b6dd6288a3e1e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315a7c5f172248defa1b6b29be627bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9498037e07500ad41b03f7dd6041925124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d00ef88577c6a87ad19bd631efb7f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e68c3a773b5a5541fea0a3ea44172126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1ba4e2745f9599f5c9b97c1a7a2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb85304f7a39ebe5642447f4b1bac1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1163573d8fd53b5153ede3b1262d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f013c7447c3ec78c380c315e6a27e3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2d408b2d8efa1f5cd4508a3684e90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905924d9f84a9fd57e1b4a96ecc36a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb8fbf1aa2e28531188f5abe187908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39f40197dc05418d121c4b5fdf30d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691208c4ba154bbab7de92e8263b058d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d53e8e9eb5daaaf047f2e87af0212136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b2d43fc23023f192b2ec12e026ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f719d1ac3c8fb8df2ff7beb854555c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656204d3d4e2904c30d448ac9dd4b99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d3af8be45287b8b1fab970f07072140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1168179d9b6b8353e5f8eadcc111024141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef4880102f7a4d2bba348ec55ec3f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c73f95f7daabe56d30138cf8fcf38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df91b5cd3cd04e1a079e0c724ce4f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4cadac1958a4087b77b9c80686f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85a391410ce588ed964d5c974b1fb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd8b6ddfffa48bd6f22d5c7d5f0d5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead54c83172fc818c50f5fa2cd297b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db75c5028830234f7895236b3becf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0861f183e05f03505085ddf54623a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04ab403b88ab1168a97cf9b9119d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146333c66b9274eb940097da34de274152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0969805a376a61ac067545101f10c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb60816a1cc1fb2ae5f04ed748c374154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b9052581cbdbd2e442ab81f43437f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88472f77a7644757d443e444b43e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9480cc3ea83418a53c45dc20d583979157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0179a7116f7a657e676f4616e49fe8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa668ddd67f89b80d6e292298c72b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6f18dbcb65e273cbd7a2442119821160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70318933fb387178eafeab00791c8648161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476273d6bb6326c645799bc7bcb336a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544611145ee51d0f3dbe6910f7a1e3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c3752e6f6198d00a0a2ff6dc6f7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c776942ea5166a89133e79549e166165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b71d402c1e6bf54bafd09e1a06dc67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069d65c9f362ec1b420d678440cf32a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa108b5b0c49bedca0d09ec85b5c45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149064e633bb47f91238253719132fad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac017960687278403b2950e7081e476170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613b6d3d697736e921e08e206c3e07b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66bab47fe4212c1481822c2fb471bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a15b6e4823a1ddfea5658461938a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142e41f2e40d95cc1bfda3ef5024cb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e2dbd034869ff2f5c5e06bf786b4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b13e1710e7d1dd5f8d9a0ae21702176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d44e11a9b35331582bac166ba873c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9fd33e2ebcc91af4c7ee2f3e0a67b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f256680526bc9971d2b4035494c1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4493a46479c4eb9c9fc1608495365d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5b2fbf7c13c6fadaedc50ba8063b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea64758d98dcdd9f29ac645084a503c182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576138f4de618d24cc0b20523e153b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf310b88f9056e26c35b2f908b3a43b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a3746cf4387025693753788c20263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e366e1219b9db32d34f82444891439f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaeecfcf3b3c3e7a6904601494f1505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568612f73e3fb419b383044a0204a036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322541a22be0e192e41653d34a5e2a5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9ed067ee1f18c854c056e9843bc2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ebd7037914937ce91b09d7b7f34759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d4c403ef4adbd76d9590a95837f5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07823d09ebd90145ad6785ef59af46311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c65f3c74ef068b3bffa94463718712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a97172d26c9c16028d6b998823cdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a24144fd3782cd8e340c0d73888da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d3955484df2e2fd72cfcead02fb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dfce0e3820d4ad9c03e68ce9a52ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77667f0896da85a0e9b13d81bbd7ac3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e78826c008c9768c9f56b30bb19c2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93f2ca9f6da0ee557a2ecaaff5a12c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed3eb0bddde67589bc695e62b504a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d5d129211b30fa54e8c4664399ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8f9893b23ffbfbbae3718e5f7949622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921561f3cd05d1bdfde8277f1c29ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ae5ff19f3f368066609e8f029af124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09774723361957358fd0b032648e3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa16636b9601c44729cfc64de9a96d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af180ddc0743c8843a7576f7a15282d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17852334f95be8a560d4aca35dabc5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb44d38ffbb4b72d4b6aed75119cb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc28793e3574cd48244c80dac012730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcfbe7718030ce34447111b8fd6b8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3773998197f9806f76f4534ac46e8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2e3d8eead032af8364cbce4e8b52633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a92de7cbe4bbd02d462124fbc2a41034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1de75fb460eb23efd8f2702ca5a9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0c3c1dd766f84fc1d833c175459e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ffc5db91b0e9605854d048432ea4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331072abe27be1284310ba80dd0037538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364dd52db3fd4f9774e6946fdbb17d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da93db581e086dd3bf4b09a4b35db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe4007015c6e24d30290a958534e5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea54159df28b9a92b516adc34ff84942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf22ff0cd698945408036ed7a6ebc4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3e1d217f29a5c5b5a8ac101e6f24644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff712530764033e33aeebb8cb39384445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644a77bd2b7c90a4af9e709ad8e2f3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5e5eb39e6003585bb6847e90dbadb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aae2ce4234a247ede6739f52fccd8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e851dbbd485ee2e0918e075171276d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2f8f1c6ba79e46cb2922d5f38de7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf0bc4a4ebc28f479fbaa2948b9b5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9731aa2b55aa1564441356687dc7f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1175564072ac5c7a406d0896b3d3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2863069fd2ab914ea4afa9fda73b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80919a903a9e2a895823e7e2fded344755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86967ef7565f94a15cee94bc162e70b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143048e1f93edb991df55cc7b9be510657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662b7ea14ec0e312cae8ca54872a3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fdb8238d04e098979b2a050447f0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff61588ddf4cc3ac76e38553d6c635b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf85a59fc59f27af82e2f4c5edee1f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7cfc642776d12cbcaec8a2215b7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a291cb73e0a0a5f7ce720e5cc78b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc57ca2ab86476af8ac0f1a4f358ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec25ce92b65a397995d24d298ed6e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228a178ea7921e07a9d954a47b6872c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e4b69534ac04afcc3ba9f71aaa29867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5963100d6ed9db866fa2485123d1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c8f1e621698592877d50a3a1f2ca269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949ab9584cfec57ad250aad848568fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b805ba40618165702f0f25366df1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590958d039077dc7c5e04d87fd3a9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f9c5a75b2cf768cfe530c8f3657373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec96be42e662760fdb2b069dd24e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1678f8fb8278824063de14f942ce575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b59b5683d47ab2f65fcfdea8832b0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd1e3a14388fc203cf10266a83fe0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e8a89a8fad84de56b3ade2afb23378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5cc7bb9dfbb13e0d3d315175f69c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607fad3b577bc37ece68e2b9bceec280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cbed358ca3914604506194ea3970e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249ff38a9617c50229524941a4be5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be65e0bd2b6f5eeabfd27a109ebd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a3578e9a41e0855b2bdcb75d1fd2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14025d30644b0bb1d533254d5f063bef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f95238a316f48d95ae231a71ccf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ed0181a02a818a1d2d65621a0319687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67867ab7acd808254569de2822120c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b53ab69dd757a028c691193e1556ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675a4490402e3209857917ea8d16b9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddb47ec8ab72df4ddde18bd60d0f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ed953c520651465f082221e9c7bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01305f81d4b5dc196c7230485f2be32f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7684e159124834a01a7b434cbba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99a52db094211498c038e04ad0242695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d2ab72c1c350a8e7c3ba4b5d84a4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395095b351761dac4097ad1de2916297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb642a4b9b6169b7edbd95d75e0df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca0a4c165fd56a003a4c9e74ae21cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15693bc33ef8fa5cc0793fd99ec4ebd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb662a70b91f08a16c78662770100101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d57634431c280db1f17c78ac923fc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270483a574098dc648ec15b63dc2d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6211e7ee91699a5166760914048d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed975bee123060af7694578f2e8756105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78704051c2810e308339b0939cfcf17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c24ea6359385def3aec1840e4de83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007dae955039696e54fa153ad533f63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2483dd54440f96a484649727b47600109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514805dccc873e3afe7741b12b2c3539110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09421266a842408247f2ad88b7b2dd34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b64a36dd891eee2085a96cf37975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaacdee98b780704bb641de30c1754113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b34a9118edf4653ad5307974982851114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd90bb6cfb97724b4a3d46d6fc94e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26375ecc2393a396cd96f48b2ea1da27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d45f8d7f7cd582eff1cb37da33ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2041f60853859245e4706aadeb163118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03169e64f3e711c7f7ff162dd0e0ccac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885ad6fa00b5670e670f6ac6d60b45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341d59e1bcf73b11b2f84241da3265121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc93520036925c33d158c4e509f01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffac5fad20e807d66fc3b0cc488bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50caa90b2f76348cacd765d99ec26ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05ffcf79b763451c23439709c48e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09a8b196c245fd443384ca6dc3581c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebedd4ba37a1b21decdd249758dec26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db43e861de259a3d446c3f6c4e3e08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b48dfbad6957f88fcea8a396ce1c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811b6cf61eaa2267d37e8096b767f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a4c5e7cafaf181160f3ec854c85c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd6e8f005cef31e25eef1d3a303716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238141332579247690bfa65e9873c3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba656b9003fc0d6fc215ea3ef52c2c5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a239902f8bf5093e15f64e240a4c2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45901ec1836042e654537a17b9a996b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e85539424196f524e5216ed20e4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141f36939ac80ffd0e23aea94dac4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f962a13bdc30646f934bdfd10cce4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133347d90ed9ee695f2a09469d345b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75770f5705d06f3c5126cfe6ffec24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28961be432e8fad299c5600a215afd95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c58a3a4557a87cff84cf6fc01586143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e02a9bf1988d5524e7f46ffc03f74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cb38a1a3aba280ef88eb05d3d60a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ba63d89cf95070bbf4c7610070f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646c335cbcd67685f36675722069c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9efe16056d753e5830c739cdc8ccd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b1efa81def264a59e78229508e3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2407a44feaed44a1d0da887f32534150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21275e2d2ee7cf11bec9b9a1ac144fcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48067319438d3072e9c811ad312cfc09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0be541a5ee796af1908ce2d1afc57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf263ebbd35f78d60b2439b45a8b052d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ef4a2cec60e93fe80e5995e3d510e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a627b2a3462c65bedb02d1fe6b2863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcdba8fb45f08ced478e6cfd7fe8e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54949a53affaac30e32e58ab57a201158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b830dfdd9301f6ce69e39fa1fcd97f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d06d8d6ec18aa0d5b01f54d7e130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0e563c65e2ee1463bc3de755127a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c68e8b9d5528ce9b5968fc98b4868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967de02fb8b143c9f431160f7dd100a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2cd6e1894120c288630d5cb226f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9034f4cef22701b5404ce669ff26dc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde696cfc2a749d7a4e2fc68e6f1437b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33c76887d30e26b29c1c53f9145c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f1de1bda0f9955d376cd6b135e30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafb9df7e71c8bd4e1c059c32da854e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec263916b03fe4cdcc084437218c4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14152041f7cc193d2eaf3f974c0c47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768bcfe42489b5708e14f5dfd49bea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c655f64c47132ea56bb00d31ca3530c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8c471ab3ef0be6fdaecc4f763704174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>