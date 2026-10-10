--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca63af51ae1113f071cb26b33393ca21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fe0c93a2485b1c06f08403400e92a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e4b1955c8d4e6350df184352d2a623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207ff1c1205ea127cec2358220d67044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fab84cc92b66deb8ec7b4e3363298b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7f57f034d391109142c04b0cbee8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40489d64a37cabce78e7b9d1336382747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c8eab7375ff5dee222659e66c0538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4bdf5669bc8ad3270972ef11460c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a2d5884fdff97239f3b14edf9f0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91590a6a1f7df230f6ec142051b973c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424276c6d8876dcb17b1b7306593cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af5fa85c705cdb5e5a31d555183d8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5775a6db8e37eee985ffffac073214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaed631f213ccde83e51dae3ddf225815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7f5052f58d125162d5b3366f2c1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6cf993b7323750384b7b3da95c0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05414d4be2eed7b684383842cf940d9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702323e1f7f3896ebfaa7d5d4af74c8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dae32b86f2ab0c5ca6f920193b09c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa5b5f8565273d12a853fc68792a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb6d0ec533df8a7c732bf791d83ac322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd11d4ed2c458229d21518436a8fe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2a5e2a84bd532cd61a494f61f1fda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355fb1b8516dceb5e96ebfe36f3c9eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd2c4c04e5262ca06f63833fa364f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9584b71e74767f4066ce9a264c5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e81f461e50f8b56b9849aaf83948328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b9633026e8b73c368cd4148ec9fbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dab0d5aea5ef4f727851e7e75a46a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09205934db5bf8ea91b4d07ec07c59e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49432f58cb60552c522e8fdfa122cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092429ff2950343620559e7799fb1dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dafd635789a7bc2e775b375a9cabf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1d51c9bc396e10024f5d203dca7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b70fc7d63c62ac89344b3129b3f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25679abd423a79f6a6d7cc92640a1fb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f040383f7f97eb572b32c6bad1fa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c276fab83443bbfad2366928f19f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa24f900abba9cca5df018b0afe4f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b21b9870461461798a0b42d20b4ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4c38aa90d8f38e0850745165a523a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d93566209c62158d77004439588c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae9251f76b8f40615fbc76900821544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0cfdc8f1160e9dab55cfd2310002c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccbde2c9224bb64bdab7ebccd4f67046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aefcd4edd5ed8e9e2afcf09f6038747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb604ce2d0abfd0234038f937d1de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542cd83ff4289fcb09bbfe06ab0073a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2a610905359fd8114425821606f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e15a0f26eb833f6a636ecb5f625cbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d8987f33a6d37498bc32c607e26d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f009f1ae58a9b0f5c009c190845cba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb176fb1a1a89482097741650ca0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9405fb1c5c106fab78133d2d3a9c2a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fa5d1e4acb92b88dbfb31abfe84e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dff50bdbbaa4e9145ac5142cb01b5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed3f0acd9265942a7a99adbfcdbea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b380b6c300b72d8863d1e9f54eb7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e956ba2fc72cafaaf58425e584aee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417031ae245a52e8c76c3ef15bd12f2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f68e1fc6b9eef6b506c084aba53e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751b1c7ba08635afef1eede776dd23e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341a5d427d946dc1f374f69fb4ce2cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a4fc306f4f923f73ad6da1138c8c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581fea48c5ebcfb2f066ea2b6ed430e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05585aa020db1900371d5eaa8dba4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417db8048d4a0d985a0258f03791c2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c2d20cfe061aaced7c28d0e9d5a4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d71aff0266e2505e3e58e5bd681b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfb82a4d9e5a690f501bc4c5d2573371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ffeb48efd7fa9a0f9948bd066b2a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b59dfe7c0ed3c28e3f14f1219bc0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7780623406bc0e7b681b702dd41d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb77865f3768b50afe3804a45747575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b227b3cb12537fa2cf98783f1228676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a95dd56a8ea338c223edb63cecc2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65843fa6fac711a25624c02493e189f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9757277699ffa164c2d6a3658f36fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492447f4f66c09ad7462baef2fa8deb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a727beef6d1b7deacb252ea904033681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97821327226ccb2f9f0d23b3d9cecf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8832d59638957900122a32e1f76083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb26e388efac1617ddeeeb6c38891984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eeade644ba3ac1ccc98d370edb5ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e993c8c1c78fbebf706ba59080c06386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07f57fc0d72256e728c67bbe2203e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29a5c7f659965b8fdafa93ba26ed888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aac30871c88ae65c0892332d0d080b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c086037b032757ff1a88acbda521e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d61771f55023d511f3c87d9bf4a40b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b35dd14a1ae6fb23e10661138447492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aca9d735001d4d9e51f3db50b5f3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c851784559ef1b07d9eb111b1596194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ccbf3d2f050dfce730c36886ae88795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd9399f1f94228c04bb7f1c31c9f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c9a80ea24f5a1cd81b45b4c83c66397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0639b787fea154108f796728e9a9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98534a302ba5a4225c44131dcd51399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1c9d219a3f3431ff156bfae37eafe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521116b3ff26e4cd0422f679640268101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05b2c518b691a87f5cdcec1a49711102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87bf6294b58540568f7d6d6d8f80f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e0bb2601960699ce049855f1ce63c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4ebe0d2129fe3daf90a7bb3e0c62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a36f6e80fc421d00db94f7c29eee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa64e8039922ad03ac608b748b92b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940212c81113cc152e85ef6400c5bb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd06bd87c07951a1bc0f0ffa0069c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d532c3cbccf79415e87da5798f9eaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def18c0e479547afa197129a7d75c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaaae92841d94861cfdfed52ac001b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda49f38b9b78782e0c48dfdfe4c5552113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402ce895f6e1fbe7423cc83a21add07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e1bde44adb7f2a08fcf2627340f6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c6e1a2888ef4a68e0ab9fdf5f2679116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170296a29cb9edf3f27adb4eabdbc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5979f1a61b53c70e704ce6c38853b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6b945b5c288afe28404449d29a606119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef9a0da252d48c926dae3da2a393c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864200ca172ece3749fcbcf3820f130121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbf5168dcb68ed9bc20ca6d26f28c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e902f85ddd36ee003fe4d39f0e5c574123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba20dd5edfa98186c4b510f1c28027124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe7f8abf165032f2a16ddbff754b7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699590bfc638976654c52b086e7c51a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e183ff4c0d650bcf43ed6b0c11c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02a3d9fb14ad033a7cba0efe2c6e30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f49f865d9f6969050de28bd4fa6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb47588f5e2ee6813f1fbf5c63e33d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f7b87c32fe97eed01289431ddc87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acafefddeb776ea07f2d885f916a3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43917f85850d25d660b209652da077133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30da5e4a19411d7750626a40508289c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154970f5624e3aa601442f963fc1ce94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67e1a3b4210556771d7fe8a5d9443a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936feaee10afd2798ab105087f28e4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a7c057b457cadd50509bc97098c6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a1fcdd52be0e68b11ab54c41708c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b6d955635bb9693da53b11dd085e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88995c2961eca04a29b12211078d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6ecd00bdd3c92c199ba77879582a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2751715c0ffaa767bfaf1e5ad9f7783143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae19d760d845b74c3f91bbcadfac2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f69f3512fa99f65f412389c1d84e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65473c25187122108b9cb7d429b302d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e135d4c000d1553dc2d3610ae3698147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ecd566fb1e6b934640d76662388e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e46c837993c619b7246c25925762149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38e620f9b8288647cd8501ee1054eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf30b9fa8239bdb666f405d0ee12c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821fef390c2d090004041af75ad56fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed160ca6fe46f72e688b9cba34982153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609aa9494c76530de5e62dfa1ad4ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead64a493b1570690bd92ca2c3e634155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494290ee048c2889f1151d8daa011f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ac6cdd01ffd97ccd83828ca5d466e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d790fcbfefea3cd5cbd68a4407f12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba6e94e49f464128251dadec14a42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3f66f29d631f47dd9e6e79aaf332160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5108d413286fc454d37fbca65d4cb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab828bd56d964c4aca5f107e6e9e54d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f637dde26a190a51a587697333fd440163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dded7704d5b5bd06b66692180a0e03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd2ed7acf7883691c1697ad6d2f2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5a74c453dc722579a0be6bacd5ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb178345219578b3cfb03da35d817f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd83508c30eef2b66afa0ce60fccf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a1e881a996cb5940e1381bcedb1bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61abb00366aaf85c1c7c5572de1f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ca5bb376887ef49a1e51e3ec81266171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd47027ff2e4e395f1f79c9c4a43895172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68ec599d267d9da84992d7ff200a3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c615a621993d5c7b8abd87edcbb531174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b557d0505d01c1ab6c71f028dc75a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc65d91d06fc828108f0580280ab70b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ec4a3e1b4f76c823d0efefd5768dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840116f0dbff415a10e3f1d124c5712178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472ded4d675342a7c4008e599f0fca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808dfda9437684e125f527387a097ef180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca53ba1a0bf7ff81edbf3c34a1e7621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba980768ebf5941ddce4b958b258df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4036247a2ec4fdb5e7fd4e07af9e953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6eda7901dd83300eab02462c894e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553f1fb098239b90103daaaca406255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5436fb2559f50362ce3af27a51b0c1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc31ce5b9e002de87bbe65a024db807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a82561b7c240e99689437a92d282d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e4a436da26f609dab70f0c68cb9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718217b0575f1b41d103077a14d6bb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dc9d727541b3ca301b35db94df5ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af481c89e126f5afb24b86921ddef3d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af437144ef61ad2f861c2c8a084c128d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dbb3092c5179f8b71ec7ab74062e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5b8f0c1006638cd1279c3d6ac28f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb62b0cb960627869a47e356d2f5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ac30f25e486ac671b94575ed06fa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d52ce25e403cc98778100c4f75a1c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004748bbf285f5fd9c65bb1d9a0c12219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dee315f4a5cafb21da4f4160b07e4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111292afbd2ffc2b61494efe0fdbea021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451cf7ef404e38ef4cc50a84a915ea622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a10b1785052dc980b829dcb5dbf07023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dc18af3c9032b6d9ce3d63625c58324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d49b9d1a70cb63af68f878aab9d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed2e6b4538a2d92b5073c6715a9c1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159d13446cc9ebaaeff1bd169a367627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd35db8baa1efef756aa450c83503d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a6138e276c0c85eab80e38adf0cd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658590edc988b4f63bf1a3758dd956930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ae63e70b1aa7458a2f07c181920431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7e1e19000a4ffc27709241ef8671132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73368acec6ac4ed0665a61692a0ba21b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee03f40ec4e8b51fe9f27765f8f08c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10305f1ce4eb0b69c405963f5430e5a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33060cf173531dba868838dad34139d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418d0c85d0220ab39463f10b946b3cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c2679567b5e3e50453c065a7667938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9194f8ed0b34d2c515be2372582fd8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c7b62c7f99299d9ee0a8f0024de7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527114c2a392abc9bc95ad0a351e38641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e8421d7151efefa1381c0be6e02a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54f273e68a67518e5e71661517865443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bbcbdeea1191e54bd824feaec5e1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfe7bff1387e33fb3a1e7f0de1e21145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccec04612a7ee63fdd59da95b5d2ee946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ed4fc9d6241350d9c715de3f91d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f2397a736ddce5be236f61059e73d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6d2f7b1e4c545da39c4d15c366e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dccd77f949205c0909697a3074a5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d5e90b423a652efb54c271ac19b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034de251ddc6fb6ac26e0e9ac141bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6260c7b8aca53a6c02d6a282aa00ff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2e6eb6effefe07dab70223d8179eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe8d0880bc20aa95ae385da4fb84e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f20f8e703af0948f6946b6663bd7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba8f2899bad8b6a92d72ad2b8c8aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed20c9ef2339a107c4e65edd2fac6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff835e2ca406fdeff12924b32aee8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce36d1bc1458c63d180d6b04bf16a8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7caa71934b73f192c9a784fbf435461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3175b70a4170793d0fb2f41cf362862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a7a1d5cf5e6e0742aad369e881ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0847ffc903757880f918d1aadbc4c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395101ab594e2dd5744c9347e7096dac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc3d26867085482a23e59a8f713a1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6fe25ab4d73682d25d77d9b7d2a3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cf4cb85e7e7e11e75bddb942ceac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeada22f44d3b4656670c512f8d379069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e2222e5793ecf95136b17befeb38c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa374ad3c4dc07acf7461fb40205e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724ef45fd98408fa54c025c61f4387272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd162e61fd76631a98fe549ffa88aa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f8aa989a65fd3e894b606d2486f6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6504388ef6ded7a868b88eaa038576b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8beffdd32c6de760bb96829d3162d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3701f58dd941912902a9b3466a5b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2620d13412cd63c2cf269dd46fe1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a37dd70188713b973bff4d672aa3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b18872bf116345b51140a76b73e6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fddaf382865acb988e78466739268081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1d1ec1c27a7ced3f2e14f97e946ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad110cfed89a5d4aeed64f13a22873283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22a213d2bd217e1f8b5c41b90e4f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03975daabef25165b63788656143085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048f42a6a543e72227c0b0fdd40f55a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fded79706b0a0b1a5b22c88525ea487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b5c7b01a82c03ffd4f41cf143475088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99be6913dc9212d447e3083c24a81d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd3ab10c157a09bb1e6e66220a33c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ec250647a3e269cfc9dda230f05f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81e5c49e4652d22c6152824c92bfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638b8007cfc020d2a3ba3d4fc8406de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34e95e0ef1a472a74cefa4fff37ec894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4a9d26f0f6244a4c75cb228bd16d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9839a454584f0e2ac0e00fb7af6f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6adac3b681b3147ff01522bfcbf09597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc38e25bebcb67111e83073402061698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866be3c71c2523b6b7227f6e0c3f7c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c711fc1ee0efaccd9098305776e6fc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97fed8ceca1cd82a2c3958d870509101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75806c30796bb9947f4521ec921a85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16bd92ab2429f8a846258351ae06ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73756c041b662b98394efe6332fa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c6355d630b02c976e1fefe7776c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f15d6babd6a6769d5153820c5dd8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66734773316adced4f808225ffcdb2bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d4648b47465730b4eb44aa7df82e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0363d760f034bcd49e2394ba1332d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df52adec9d21aa8f09caf0f0badc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f7f60eaadf6f1e5afcbdbac0a16c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6ea04f70d2301aa8c0f785a1dcf01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c92a7fc0a8746b3c7f083b98e2dd41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd98038798246cdcc5a53c4a915e5c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023cab044c053608af33e776655685d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e5aeabba822de65b7777ec8730c48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781fc602e5ec4f34abd532657fe6b74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3279c3869acfc8f27390e9476faf6ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998c8ad76ad045c88def8580ed1f0d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d58a2dc24f1b94a30a8e1e30e1697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e9bb86c08191209e7d7c46a813aac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795974ddc7dd781e5a65e0e11ec6c0e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6fc5c80186fc897a2fe219585d3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfad698b0e047dd55dae2e96388466124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ce4b40e12b651fc38ce252d630c53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f3e3bd349719eb70c43ced09ee0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742a618b4962a19a61d60d8a5bed6e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40c92e8d6cd2b9d69121c095b60115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31611d0399482c69e22b9e0fe94703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8cb1f50a6dd1ec0dc0db467350baa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1092a051b27fdf1e8252999e6f60a81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ce5296ef8d2a7eaa88d787b002be6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390217a5fbabe312e4914a8aac08ff78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fd874f047df887ba3dfb4d4088204134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d9ca57c65686252af1aa30bd6e2b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36ec4ca99bd6798bc063c8140b90d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77ab6d7606998a6c6e1dc866c1eca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3eebd26cdede40dc8dfbc0e2b3c1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe178e4926b072fc29b8ea03861459c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c053b6d87fe05f8f560712fdb93a4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3360a2be66dc963fcddb62fed40113141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a08c1bb5ae8a786730a18a82550d8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d3a69eb9ea5562238f9af5ea66b5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff872199b87a5cee3bafcdb927ea5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf238a94fe0b6c6ec4149fa760b968d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea08c83e8c139ab6bfe841df7f9fd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744579c713040ef6c1f76d1c0df8ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f86a9c118577763454cbe01fdd13d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37987b9f873c6d63e1d76ab47bdf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84174d6f21033a13a774bd4f3e51c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed053e1f7424f33fcf02f8109ec375b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85bb4e813dcc24b38a71306aeaf905152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac58d3952c0c1fa794fa6478db50b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503742dd293e0bc5ceb753424f101cb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bca90df5908915e024e97a34f33ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a939ec611e994cd52a172935dc81256156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc498cb003450caa8189301e8289432157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9a7a8d8ef6377ef6e0ca5ce34b17e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956eb1e06dcd7b6fccb86579aac8cdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e681a185a3e813f328f9d028b5a38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288eca8d7104ab39813d955db6dc2bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594541b76315e501b169ad2a0766320b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3313aeea68e94f30fe2b8e7cc933c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113fb604040e528c4dbcf1c88115b8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be11ce37bb4f5546e70c0b4f895949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5888157dfb3dc18862a6a899b853ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf0c00a31b1652c3321da49119e9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efffc07babb1a54334d4b1f31cd949168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1003ed5c3e06cd564f4f391717249169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170cdc93dab58b7f0b110927778ddb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d8d90c8c22447cf416d6ef5a663ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc36c8efbe6e595e8719b5e5883243172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437513d08bb2d09fd81be4f6916a228b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1cbac573eef4e3b3ca76699ef6f1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>