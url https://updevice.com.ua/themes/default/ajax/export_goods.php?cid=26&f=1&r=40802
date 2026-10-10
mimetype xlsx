--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee155d23c6d48b4f62f2bbdc85899f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875f0a765c2c6ea1f6d3802d8a75d852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea15a7333f0f56b73beb5bc45a5da63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65187b410ab31c3160a71930a6b84004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f882da20231a3950f0a634cadc25f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd36a97de58f0dcc858da1ec9d2eec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3730942d22ecd406545d57b4ff3df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14037b196a2f4a1397fee5580c0ad998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d2b59739b0fd7836219ac3e88fd669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497043cb2139582c4675a8a3f958b9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9413a9bd0edf6ee41fd77224b0e4f9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d8ad5e31147eaec578095246e9e4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09efeaaf827ede30b792d6456dd68a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34204ea6ef98b06bc269693fdf7fe914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c6c42f63fc5b5c2913f5ca386c0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53243dd14d9ac2691f84a09cb983a7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181370dc09d359875204ca961ae263817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0cfe6385beee210c27fa23a97e39b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0529d14730f87daabdbacf67ba804519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891d423317bc3458d19cf1fa8ee9b8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419470633a27d9c235884731bef904621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200e0442eb9b26e49f180fc8c9ec4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897001d70eb415a4081890a1f52fd9b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760acc2a0c54f809f80c1ecd30d66524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c8126adf930a4ee393c0bf84bbc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cfaa3331d2e45da3a8037b4a45e1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe798095e751993c0652d935eb56a55f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa9fd7f3f29f54de08c61d9b523f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2ede1f64f1613179a40c449a2106b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76860f3f2e47d42bb98dd497838c76c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a36c78ffc466dbee58af5f7d4e8f2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19bf79cbec74f8e955c9dc4ed7a07332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab149756dacc18cf98070c9a6df7a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a81ac23a3e28c150f5b14530b00c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b35aa570febec6767c916ea3be76935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b66c8ff9c4087e1e9ea3843e84c7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcbdcea78362891d9d822ec84c5c6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbfd315d65ef64f43388d4b1654d8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293b35aeed0567af5d267a89f60d91d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb660cf1d42cd0714e0ac7c08ff1b8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb992636a0fddd584dccba5544bc3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f65c635ac770658f49b9fdb24596842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e545cab39e62b5b52f5fe7d0a55b80043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f1a35efe3234656c3d7374f9942744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34d34b19d5da4dd0576a869ec636e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e49d285d12f601784929d1d8ecca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0bf58aa9663af247c0e6d3616179147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa90292b6a59f5d5208c2126dbb5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f037af63918d57a5dbcbdea5b2027049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2fade8eebd6e124282b6e23201d0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84096626cac99a436c649cd01be67f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786c12692a7722d529863cc4fe338752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e0e0acb193a07870bee16630d137e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a350bc790687dae3d6fe5efe3771f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b9ecb3e78c2e871e68dc82d0d20155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55a3b5dd02be8ccb71178bc48065f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d48890369369e75d8ccd163e16c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd57f473430ad0d81dd6fb346e666058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6296d3fe4e63db9669f541c3f7d629659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80828ef912fc23030e1cadfee2a7025f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3508025c8b081c252c348ebddb4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617658a61f80b8e33d978ce1edbad69562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60645f3fb4dc12e934e7b18d087adf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf4ea1048166b591a96a82daad53be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb8c783138b3d86eb11f116a08c12965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2424e106070569ddfec11cb2cc01d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d07724a5646152f136d0968eee23d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f44d24ac8dd33c26a83a3b3c21a0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc6f3f8927a21a9a92376118fc42769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344dd04e0f0c154ff41fa12893ce2eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643a6ab386b2fd75b0d67b1335f3a9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b74c7b897f6b6a60aec5fa9d9c1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746791dfb86f54992c0429e9f63b4e8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e91a37c9b8285f0446e4c11c069974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c6bef338bdbd813ac710691d9f8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a555a2a52c37925a27f4494e1d2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677feb8ce775130b5052c332de818ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466b091f4ae697705dc83d25317fd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e4935e4a1febfc6fb2fab53d5b18b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da445bc44bb286f66914e8de30b13a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c45c8369d35555e8bb84b9e4b42981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c374940014027f6aa4beaba722c8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3ee089f210bb7499bdc91791516083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc69366a3f91c0b28ad180a91663a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c03487b42566a8d69d8b4ebcc18e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f015e30b53a728ef5a1c9bda1b7f01586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e6fdce257297bec47923ad9b85fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61504c04d8a2a347a8f4e0349fbe6ad588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ee8ecf4a99afa5adc48f9394a12989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a78c3aa473d86d721c0b8f77a62190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa652c14fe28a166b3293aa5c39641ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84283b98dadf0775558a191e05696cb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377315b30fee888d7c4a6d08143f40c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4121ec9df2fe516a35a99ac1a32eaf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d6f31288ba0629227f8958c3c06e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de30f84d766991d1cb7e05c0f971a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77750d45e536dce4fdcb219b9e482597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebb777bbeb13aa6aceb561667b549098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cec6b3edccee851e5cee62cef67199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bac09d7b76a7139676fd04230d458100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f73a7745bc12f97495f0b91056706101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6522207f472f1a1a9296e675bfd2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d1ae3f1cdcb6014b23695eacc9db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd19fc3e557933590d2c520859828104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec90698f019789acd6c08f76bd9270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b1d4996db4f838b012c5aee2bbbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e82d52af3471ca5e299afd5fbeb62c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db0d1ef102551640585ba6609cb8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a76d528aa6494dc65ef84e54e34d31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12d5e66948d43e6f6292b35acfd42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9fe7c189ab2b23a308c4c868ce2d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807e26e619f2ab469c9bc1155842ef0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f03814892b406815486d22374f247113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4007d3a1f665c1b3765c7afb92c04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73939c57e9d67167dd607ee9a362c50c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15142fa5d02c3b967d047c7ae790cab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e14db85e8bf0f3ebded3d58b4d7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d53f9136b596a4d2dcebf233d4ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac8b9208dc100b40b4154c5f62c38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5f876b72578df72451f9a48522343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862656994bae28dd738a09f3a89a13b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30814f31ca590b9dfbe36cfb944e803122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a303fa85a78dcd10294b176ebda473123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e091480685bd5ae0101c1a6d74f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd419784d3ccba1aaff75e95a855867125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414f5bb341a5870af33cb2e1c1eea01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371207fea490d0194add1cae6da3857e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5747613ac2b909861a294b0066ae1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bea9abb88d73066ae6fc6a3f06b7fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e1fb12f88452585e8b3ae7cffed20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089423081826bd8a058ad18fe14fbd34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12542db4e825be51fbcf874632508500132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b5ae0c311f3abc1dfd410fe07354f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8115e866fa9fa56c12376ea4c7e5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea9b8e4db2c7415dac2f6ea889b62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9448012bb581e2f711a3887fe9afb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79ad5527d9e9ab714e53869b88d579137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0a30cb995a3df6e003cf13c24a4f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5db957d079951d01d98747853e8a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61f655d203dad1d500c4b1f655841140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816c53fccc661e69cf12774f87a9e20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1688f9a336b28d69fccf9eb89bb12d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94833f1b9b696f67e0c82ac2ae350e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff2d3acd179e3745ef7de575a1549144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8927ebc2aecd76a1b958479d81193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748395975b6db3b0a2dd57be361e375146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d145a012d407bfbca37845d89020606147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b0e76f334cbc172002ba0b8e82f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e925a4babe9613bf0ca43d335dca4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db387bf749b36598d477a11d634ac8fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403fd46116a4e843f03b9a1aca5935f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41f647aea657e37bc53cc170bca11b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef513fa3c80cca29717d42d31eb36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eeabbe6dd57fc83596f748de6b724154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf23515ac1468191cd91d48a8a8ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b216ec232e0eb334b62013fa37c5de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7eb7ad0403bcbb479ebaed06f3039157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408de77063be8883e2bfe8928d839c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5c5e26179d2013df9c379b809dc25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86925715e4bff4117f93f1d66b9e35c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519268f5e1d8f88800ff7f613f5fb1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c612df60d7a78d71a629e7c98649ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64bfbac85de2c8ee6b6f32b3eeff23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2019607eb10371f9002034e3f584164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1fd2f2684bd69a83e7accc070113e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da06fb06176dfde7eb3246e8e8468fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7e322be8b8e38437cbca3b384f36e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e902cfba819aa2a7b5d66842f4662168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d661169e8220c44ad3c1bb26439c60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911ebda64113c774e674d27617f2f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6f8443919ff897c2e34acc4f5f9fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ef0d97403dff5190cf8397672ac81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219ec9130a500c4567f0087ba5fa85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf884b140507e6c19050114a75be3ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999aa27e69a8b0095b1b4594da2b0e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d7eb43770efef64e3c7147046c9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77fd59ea46da1af3fb1691c09ccad4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb2a3db221be002ed37932f01b4bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75816b5dfc1f1a3d020747bbc4824fb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150f5719a84ff3f86ac041f23dd1307180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5927774dc5b8bbdfa4e43f6b08f6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e271bd21a1657e541bc0d12eb573792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5931d78b482c44247f941ba3d871d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56e48bd3ac2144898d477b76ca0984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dae2fb88375e821beaf019f975d0e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3768f7b585eadc07e586f0e51a83036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab307eda948859c6eb8828ffbda00c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaf693278274da6b00678745ad32558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e8c90d78a21651bcbd5f22f9e63b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c07bc07d7e5d72255d06c8efd24610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01677c9780cfedf029e4c651e25ab45b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41cd8fa299400586b47457be0b001a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0652350573969864bf0d5551b019be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ef02ad19434241131001f9c0debff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe9a7c32773ebb1ff94a7a5e5b1eeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca72be06b7f497a70d4c81b505651016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ff6c510ad9f503131d573e3c0d98017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc1e200590c646518880cfdbd3be018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28702b626a6db8294d97a665cc0ddc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cafc0f958ed1ff328a24ef07e1154820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc616054c28e2a585fcb93a03691f6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d971a140e8ac78f461db0d3e775f3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520a79519d4c8273b3bcee32e76a49f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290e1ff2864296b59042454d97352524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f3ba9242a4d1f0a67f9acf222cb8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76406bd67d67f65a650b420327402da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030095f42660913306be7baf5e4cf3e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6697c5a9dfdcebbb32359120467d1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e2c957209d5aec395f72bb53ba53b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f12f01f984d6d090c132e9063e3d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2956720731bb962160ee91ff9ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e8fd89c06b30dc9dd7bc857a38c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb219816ae883a6f2422d311e3d96bef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648300555a449bc0def095e5b56a01e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec85bae0c1606a949b7da790516216f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9bc9dc5461e75217672ed0d90a00036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223126174f3db29020530cecfd754a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48065833275f4e3c34cc5878bb6eedc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018d6b3c0ab196dcd7edd94a9b61e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd118e3d21333d88b89c6c8854082740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eafed97289d94ca467af5c0d4cc6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2c4b7e621785238bb2add5ca097a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0adcd7fcde29af08fb31973b766443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0f3965cae69c99214a384aed98f7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f8ca802fe3660c7d1f17c829e38145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ad80210d627b4a92b4a081875a0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f0714dc48fe711e24690b54ed02e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775600fa62bb6d81f377de7ae2fe74848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8130a167ca0056eb4b74213c8f1e54c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f51012276555a5ff4e7fa71b411cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff82fb1e0ac2150664689d5856d27351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc9e1315cd00ef7299cadcd73757452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688a9e782b8a89036f839e4aadfe3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f746e27325b02a1ddcd2702c37a5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf7d739dd69319a01f333fb957833055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190d2ffa30a8be54c95e46b592f29b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e4158cad6b67f54e5970961d9f77757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c68f5c168041bc52a006bbbbfeea9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3826cd89e2175ded5b96f81c0dbe25559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28057163c20451fc6f181415d7c67fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b39cb12e9f6348afdd331485cb26c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08828b74a1e171a12421d95a63099362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80909854e8d0e2c8241b32a53a33b32e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbffb51327a42af0e0e3c95ce841e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecaf17a09ef5929b54f2c87eac538d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b6a7fea812785fce37f0819eaa4d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c52ff0a56dcc7354819ba316f56bfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22406ec6c4e1ac0ff9299a2e0c1deb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1f0d711693ddf1312dbd551ae371f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3a95b2d5dc1886ca0e0899ba8b9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168ebdd53baf817368d9ee3f4fae6ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6bb82f31d21516d34079d2aa5a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ffbe8a15764f5058f8dd6a57fd4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff25cb52e87cdaaf7d632ae0bb15b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688b38a2fd2e8d4bc3ffdfb14497c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6a16dd03f8a6c963419934e0f29576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f13f6fc5d488be06cb6499d1237d4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac332f6fcf4a4c27c230c8d8d31bfeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a5e907abaf4fb49e7ccb941b29f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f934ed90066011b88806a84a92c2ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946a9b4007f451bd9b77a7306cab9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e3ce5c83ccfed10ce01ce5e21882882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29ac111f8c6cd7f3a3ea950f92323083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337753dfbb94131a5aa88cdc02ec8d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615be6ce5a7d05478e56697a23bf51e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3359deffb0945251fe09e33dc33386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd894a61c225e7829fe22b0a488eb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbf1258b18c98d56a1069a75412f7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab1dfb59c48b1b75c2aba27e803d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6bb2a3b6082abd99f582e8ff1653a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaab7ff1bc9d47c338273015ddcfd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e4fcea85bcd62b1c6655c70d3ecf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e0909cc528fd212d63bd7b764f7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca717c698a9d86ea9803fc4a5311c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031b14eae500899a50a8e9fcaf3363d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262d5e73d52be399457d766b399452296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092a671e50d7c5c47eea6854f3ece2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b71af4df04b90483c7a6199cf0710798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd8aba9077caf9fc3d501165484c9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd6170ed1c806573190640eeecb59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dffae13e7560773139a853bc7c2d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b37dec25835d74ca1504bfef864bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d71183b25e9d8295be91a9ad29594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c50095bed8558322cc8addb5e9962104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f372b74a5c41e924a6e7141c97e6b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236dcb5f0a42dd9d89b0ff182145830106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdeb8d9a8ae2f614e43abda9790138107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1d9ef65aec6a69b1b557bd4b485d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103be4ce1001818b73acd6dce584396109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484201726bbf7d4bb4f8282cc18f3c99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25238feaabfb956f3695d8d20c965b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99501094b8bc1a2b3ee70047ad072978112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d526e30dc30c540647918e379679113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360873674fa2ee0698cfbfcb9985ac56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad1882febb24032ca910750ef3bdf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb32fe641d75204823c77f4050ca6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32347202b4728ed4a25ca6122d2f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500bd638d7b1a50161234c47473030d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1a3d283a44c94ebef53f232c776a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfff09a4ce991dcf39dd0f39a4669b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67162322cd11e33de7de25b8600de3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf67ee6f26b2958845a151b304db6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506b60877719288adc91a3ee551fef2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc3a276e56bf67a886e0ca091c904d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ebd20b177e2d1a886e749d9f3ed1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ac805984086fdcfed1bcc35f94f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef00528594e7ee80440010744cfae1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2b92637af19d8dcc5e6f3c97b325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e79b08565ee2ac7f4e6392803dda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831d70fd01213e6e6619c590ad8d82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee8079c5db0d5789c627d0e4bddd4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba8de0b0d14fb9b46e495907333659132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcb2ae8d4adb2d0225390cb1fde6a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3506f4494a1f192338dd8f91f59b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573af7d3ce9a30a4005bd64be161ad7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed11ba8f75e40dbdc69157c30352e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505ad26fa260cacdda4d428a4f7d100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afea095a10f527906f08fb683079d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af693a2183995d302700576e928cf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2ea6a837882a69a4f046fb772c52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b2aff81ffe8845a365d2927b4689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9505801aa3c746506fdf736322339142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdc8b96a0ca51a492dd74ec9dbdf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea83dc43c4087a8b0b57f059198019144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452be12f3500c210b62ccf31b2121384145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd94cf54192c8e5e3c8a3a07ad11b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e96c51cd4c40b624531a5863f39e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f3d5e8ba900f4d94208971052b71f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35212d41ff2ffb632f050191e9534ed5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece6c3bb6b4a6497c78481d7e7a5e53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915f7d99e12522255066615cf6c5ed5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3013170dd6862af028b19ba7f5584152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76219b7d74e883ef8b4374a797c7045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64aecc5abdf369b6cb68d921ad2cc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a14f6b73f6310151fe726a65c9fed1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9943f65e81809d91c7a6c9641986d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab08d775a90384fd6584c9ac54c67c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe29567d2ada148dcf8f40a823daba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc5422e99ad8bc9202d19e0f1abc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97573eeb4850fe48ede4a19ab520ffb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531362417034e48ff748cdc9a200d00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5397199b129b8f9141305d27f7f06c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8748552d150f4926c51ea4e62ec87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77521a1af31e1a1804aea9048c04bacd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06108ffdcc342c0e44508be3a854cc5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e05c922ecad89ddaac6c08b39e3b1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba1e10eb947f1e4db67e9e695ac456167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85165c5a11fdff8c68d7b505450efabb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee4ae827a75923581a4bbddd39b8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec2c1738cd358ce2d40daaebe8553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cb60ccfa2fb5ced52b9b0e94669ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d9c50fdce4860ab8b6703f4461ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a1b2544d1511fa0f5731b6f461f38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88a4caf0ef55c36b79e0d3be12be95174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>