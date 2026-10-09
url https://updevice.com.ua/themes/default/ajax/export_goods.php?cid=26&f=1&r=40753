--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31847ef4939cfe269d790c5141b82ddc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972ef1ed91355b361d1c117b184f10e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd848c8aabf5db9285448e16221d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57a7bbe02f3248937d857fb5322be94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a887a03daf3f72cc86689c6b1f417d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52001721171e833c329349f02effb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d57f75993d05d6f5a4924d7216d4357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159404ccbbb540c88dfd0e81b0b16878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022323c118624cd45846bb0c06e3b9bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb02b5b4af3d8bdbaef2c1f4662c7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017dfd9a90b2a5a4b286c1089f3284e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d13bb556f5c2ff7a9cdb80338096a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c6ba7601a1375cf1590503a86cdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72878d7bef133d7e164b82c209d35f7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed8e2b684a0c94ae73baf821415baa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6dc589d9a272592bc1414d26d9d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3135aa38152c93258b06445ceb5107b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27a79626f65908b22332bffc7a28e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8680d93985e5bc640f2b592efd3d0ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368269e8c408e280d9bcf2912a9b957420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cfc20d875f6a97c111f3db7a64eb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062796c18b9eb908d68ba59ce6912b8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8e713ef26e02988fa401e513b1d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e2137e02716bb8fd13f0a1997467824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293991a68867e3fa2ded691d55cdcd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9de4071b2303866740d23420c768626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277fdb00f7e5f525bc8b024fd613a8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b491e26687dc7f679856e66346a55b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e269608ecc39053573ce1331e8c6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70061eea23df72e338d7f4409824c96330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f8964d905180eb359d7bba04694ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16a5a829374bb585f42b58f37f284632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf754207446829dd108da3152b734b0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e262764ffd220bdef7e6bbff2bfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861dde913ecefed48b653bcc9c14c6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e14334fbff536e559bee7b7d9bb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a40a75b2638515e0dd0d012b1019b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c53763c5a6eb487ce3b6d230aa0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d052029e1ccb2e8f7326d42e795139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab46040bb19c33460184a66f7a51ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89111ae1a76b28e925f75656a66695841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a4f3e5bec5f7e9d8c1d5c9fd9d1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e70ca21d7eac7676ec478eb800ea543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8971d10dcf69ad708432479956a4c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c6fbeed175db183be4b2b0e2318045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe4b7b65b67941fda5f522c7b7b0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b071247f8e05d121542d05b5daad447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a65d1b4c565cacc7aadf48a35998148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff135d45ecd072bf8e9ceaf2ff9d0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5a35310f28a4dd2db1d9904c2260450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd21963671d5ba5f002762775a7f82d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56186feedf56171150cbe748e1bba68b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799d39327fb8bd6e24a52e04a692ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312df46b778dbdc9f94dc59a9d98e3e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dfe02b3e1f90b028fe350285220cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c807aad3d1aa89b38089070013082956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2b67da7ae5aa75d36e8d051a997aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144d93668a8c5f169ffceaf270342f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e68e9a40baedaebb080c4cb91e87659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb429681f0bd9dae85adef78d4fcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894937bd1380128e8635534af977c96461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a4acc4cfe20b261670303a5fbda262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c00a2b20d7d372133bc6ba85c5149d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e120c2d121f68f9846df7b430de6b8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385748b2300338769a140f6bb5307c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b3e2147b0041aa1f365f0f6b25fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5700d03b77f899b724fab6e59065a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413ed404c660cdc3f87ff6493e927c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246883d1b1dd0d2b7b6c2967a242eea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b98942b3caf8494a9e20d4886259370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22cc99a9e25c26c0be0f3846f5fade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c0f85dfc72a64d230de3e72c10d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd706828ab6ca1efb6e3ebaa74d6084b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f7548aebd6011f9c06ccd3c7ac8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1770c6f3eb40467e0cc0a92fdd19075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e126cb0521836de42f6d319d33cf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25740f01ce6628a4bb6f46263164abc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e27c16ad5fde4768980a19c5bb8cb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535890069601f346af0f08206bbd0e6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff56ced59bfc2ba2b2dbbd6b82112e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e3d86053d9a5a73a0807b09ce801d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ad1c9463ab45d32fc7f26d3cc9eae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31250fcc0d34515c8af8bf9a1c659883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6768a9a8f691e15e336a4dd3c87d3b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb5d655fdd5afbeaa1409d6d84816b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fdde3d03cdf24a4b1c6f97f4d2ac986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76dc067e9774e1dddc824f26866b1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6daca37ae3f2a37191a630a3adeb8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee60fde9ca70780987452311ec0ffe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480fafd30679c82b957d94dde68388a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb476e8ac525904689a07a946abb5c6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784851cc8ce0098e6f19fc416a5c120792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8950e7d833771e3966139ea138ca51a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d05b8ddec4449cb00a7a9fbb2f7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d2f397e64560853266df5d345218595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f07cfd9e7fe2bd8955fca4e6a35c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5f870cb01fed252422b0828698a0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9d2710370491521760c46cf6705a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd69fca1fe2e186e249c89b0ffc94eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949f1465eb2ab16ebca818ea6aac29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92326490c250cbb01ef3e90605ddfca2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b44253b04aeaf0449a6b3d8643068102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18149e8724cd7f6ae63401bc17f55e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7806af253743d2649a1628a13ca35fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d76e895cbc09702b3c3bc9a5ef482105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7644621874161ca7c9e2073408cc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23626066b510959e2bd4b9288417beb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856978caecc088c1295960e1bd2242e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ddd37e5ecacf41ac73462f35c339c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57d4ca3aa94f29743fd170c0930c94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c732a636f3386e6539942bc8b4f8abd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c57f4d589da64bde5288540855bfb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe1661863dc9e2c018db6a9fe1ba8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f353b0df36bde67a51fe9a6b2bcd64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077094802e3439c43de8690e809f4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcb50bc7fd98cfea05528717b1b760116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ecbe7aee6a06ad4c6ba4e8d8ea378117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a157ff721c9938265c7962eb1d8c9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c2634ab867993fcd911ef8a6ce20a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c56108958d8cb1d9ee6e472acc28c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a1710f6af776b35e5fc73807e419121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be26ffb8d96b2a49a960655b2fac98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b529c08e85401f31ebd0d34a99b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9e8d82d9f7fc1541e86fe73c2c5d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8bc3e2fae799c1f15acc1b4e3b53e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ddeb8f670ce85020ad9aa950af7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb54ae3a7cb98a0f1248ff20058852d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69e51299c4effb522b39a7fddce415128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b4d4fb11ee6d27232eea2a37dc899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b9084d2f5855a23461929e1c9205130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee26a631e6cdd3fb34ea62eacbe66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dd952e575014c242de2183bcc7e3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e45b1bc5adb733dbf21b2092ebe0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862cd174d70a36ef4615c73d0baa59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977dec48134d3da83e188db420456ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e5f4a3b518b09eb68b6f63668ca92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380316a4ac5b3d267ae48c19595a5dc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd182cc8b2c61a3ee9129e0e4cee808e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ec0c0177297b2a42dd8079b8bf37f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545582dc69423039888aa8267080892a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576ed49e6eb16004671f6a53edac496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812daefa62152a22297a8c30e47d5fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b6a05f540c1f6e2182dadfba5a8af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c357cf593148f104089567a04316144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61e59c30be1df7507c535db0fd3bd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364bc8d890885b320bbce7daad5f0ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b6b1088323a0727a05d35382000bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7e50883bc01c3ea4e96499228c84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483acbe483c6c311681652ad8712391149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf59d73017455e1bf341cbfd633bf71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401f52e11517f46b50ded47e7234e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945c5305948903ba0bb16ea66ba8278152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9c51133c1b82017fd5b54787c1dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec67f542486fcf276cd8cdb6830fbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69468c5e828d214184974d5d0f3fed6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba099e3de0181ee497f3463d53a89a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ec605124f80711524fcb18d102176157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842154faa1c717e6f943b0cb8e8f3ba1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d8c3191798c6dc646c3f9447e06c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d564c6fac069fe42b50e74c4f9f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ee9373ef4b2357d8e62dd4579a054161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e7ea9357a8b8c5d5a5b269bba455162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da848f5fb25875e68096ec86b93da3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb11397edfa5887b2eba5aa4d372779164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995439a687a11602008adbed7c52b026165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79dc6320677327243e7801b929d736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c564b8268edf5e2c5335500de767ee8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b4782eab4ab4856ebbdf23312c8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb17343a52b90187c92693e0d34d474169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335770ff015ff0ebd817c9476646c2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642f2e29404f41a1637723668d8bb41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ce1539e68125c1f4bd4030c95a24b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aa2bb8c3c230b9f534c563bd11007173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15539781f04f40382fa31d026c418c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755660cbd59ad6b42f45b20188d2a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6508af322727d78d6d58025aa44479176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ca19dadf61a9083264c049dab23bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b17c8a48f804bba89540459392cac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e319258b4139a631de2c8e90742ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f312bc3aa8634ee83b07d877d262180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08a46c0f2340ff43cf0a59e4a232291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e425733957373292f1cad7932d8512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ba47839486dc156c19aef42932b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b19e79b63bf4e53fa41b9e6492f1a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75fe027a2ad4aa580f6d10b6cb18bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f1f3e3dc0c47c9dad10d1732908df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203972519af0df3d6e8813b41e041897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8db57e5fc69ff3a2db326a8a167f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f6fb749c0d23af6b0501bae11f25d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb754be004fcb573aa69c26e6b2913e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844c53033846a1ae79a654e3ab911a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e3e0ccc16d6770be4d096bfbfe5a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86aeda3bc7554607473402dd599e2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609755c644876f6771f9ca95528dc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371d30c6564846aabb47cf7989edf0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c183a539502aeca888b8820ba2c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88e26608da4201d0c9778871dd07917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe51012b871e2ea89abe79ea043b7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645a83bab846885e00469f46c4ea2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819519d4bf322d5611cccd7e0d7e1ab520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682ea6439a87c88392a66ef5c16161021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25be825b9a93d0df7a1443b0d019fca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd99fa39d273e52a9261b4e7999778523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272b811668b53a5b52a6284cbee42d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d26dcb8465213ded9bd2bdd6b0d1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2bf3cbe0c4c817c5b1047c8489bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfc04c9904318d6990f57c4f4e6e1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca394c3a42edf6d769ebc2e3b65b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616901964d46b9713a3b161b873ca0eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0224bf25569f86faecf57ed9d433930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7ecc697e515072e90b895f7e05a6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e13978b6a0e7001eaaef521a580fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ae05f76ff7ff52d8910957c6937b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7369fb33fc09eb5db7465ceb0785e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e69d28742c654c2c93d5b97c53e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89761497001ecf2f1637e86ea7aad9aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d51324c3248dec18bf907a2322bdcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad3f1d8c95579ff5db7a96127f223d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a460c4cc86d5ebfb58e7971e9405d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc602c938835bfa4e2deca7705221240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251b77f2845a0a4e8c851ca9407dfc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0a7f0730b2e1c400707e88a565cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8b29fd3e8fb288c4ebe37ae629ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16ed7c1ae6f2c3cbd47552df83bbc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90051e62f6772f1a1989be920189022245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6bfaf863700e5fb5676e7c764310446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fce71d61896f29a8c30bf2e523aacd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72dec01d87b0a4010cf5b1ba9039248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153b510040f06c34e9cacab86adc4a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e8af4a79efc7cfbc6426cb90f87650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca79d7f3f260cba8591bff27ede48551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c395933c82dfd159efcd94dfd356b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee88d591ee60c7cb7e0bcb2e48b7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89539b4471cd446b07ff5b94302554e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc0e5a23c7a83a2c6992c1298ccca255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d3e548259e8be8eecd22609eeee0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa80385569239a803bf37a0162131b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eed3f3483934c2f5a8c316151c9d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32ad9cbf56da1d5a8c3444424df06159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8e53f416b866dd60d6b45856ea6bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4143b98625f962b216513021cd556d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70949fa583125e0c7ec87ed096a167c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9c692c0a56669fede35932ec80f7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f279d42f576bf6451df01ef5cf92564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8891aafceff54a66835a18739e53f4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f55123ec7d8d52848f4a6eb3cc3b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac67b113cb30b2ef537e0122a7de1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa955b45413886f86d02c1f688c50ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42967cf5c38f8fbbba39b5027e291a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002225592e7205bac6352d8afe1ce9ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b940cf6993f55b4c7676e06ececcf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b3f770c1cf35c06cc4092626b631772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5585753049dd1604bcace32bef92f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6764be8f152795c5485ca48533f72f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9763f0aa650840383277620dedff975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3e499fc49c796225e43722557dac976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef540fc4fb35c56c80653ae6af820a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56bb37aede6e5e3136149cac7fcdf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c864a15e212e187484ba9989cd4e2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c472b4c1a329b65a028b9e5bfb1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599948f8c978375edd37e73a595b73c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c1602f76008ba94e5753297b64ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a316b8d44a01d1aab4461fb6012065b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda91f3b7f556f51661d1b71110b3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36176808be7281cb7d01e21a385a8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b923bcc21331c738f1ff993dfd6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5725871a7579a146b68d56b50e70fc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c4fb41fb33d5ea3e9b6c0ab87e4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81e980e6e4af0ea571449e5593939f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bce92024db54988d39e609a8fe79c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4152c73b29e46102036463ee8dafad491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b197e9f45b36e3def6b164e5fc3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c6d08844a12eadeb90a62c2bdea393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82538e4b9f61469c306a6290f5ad4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86070ef3c89e62d0114c1ee0b99b773095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fe424dd8ed958686340becbc6806896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd6cc61f803ceff1b00ffb30b088f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94854ecf130b650d5571b64f9e31b3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe960973554a8425402dcf2724e4a9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c0576f05606371ef49d38b67c994100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166fe564af014eaf73b656b13762263101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ef2e197c32de7c1d00207563f97c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46d53fb89278d083952a68349e4011103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188106b95b7e7a9041fa8140b71125b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489be9e2ba9e40fa35dc9e550d2ce05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bf0ec0e234a1916c4ce7bec532093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2c3bdc86ee2722b702c8af8dd4f7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b35e9c09c2ceab89a8dce88b43d88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c013aa2adcc96ac977384212f44fee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13526b13abb2c1d0cb2b1b67a7af04be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a942d3268c85d63990a97d972c0f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ff7fe2abce242126c270accf2e2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd36051654cf80b5090a795d4d8c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb270d1d07e059be97be3871a8336f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a2f08ab1255b6ef42163165637f64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5775f902347105e81d8b352fc5588116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb5362335e3ae2ceea3ddbcb2667d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd21116ba50989e4253e4c257cf6ed2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300854f174196661aa7c839ca9b1e060119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffd35bc1df8f20df0abea699b79dba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc6c5b95a94614a09f7b286758240121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963a2b845f29f79017262f7490743d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3654b6b953e2491e35ca44e91d4ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb400f63df1f46953cc0fd6eb9a4b2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4eabb623d144c7be1d604c5cb31e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe3d5d964ce04f3f4e8a81fdcc6b56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92865b1449a084aa96b0dbbed222ee7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa038c75372060333f44e911891490128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc51dc7a4b6404708ce421c3850d4d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1565b4680d4b0fb10e62f628aa8fac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c10b6b8fe536b9524464e1d95830131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593542991e86cf6981f7582bdc0c1946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4b916499de3936af60a01795e985d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8da0f8d30a102d6e40062b945a39b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdda74aedbf235b4ffe157392cf6fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615882bfa4b7eb0d7d9a320073a53b92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99aef84d3d589c952d553cae42e0d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de770d430b8357734f13cd110ab90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e365ce5136b02f12a439f98f41b29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963749e515908997240f3478141ec23e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af9a5c7edc6556103fc6aed07b926141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc358df3321b3c5ecb7f69ea35acf84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f569de6fe06e9b8a58430fb52a27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bc66d4453d3aff6a440db83f4b1b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341565ae7693c1e36d99d1bb3c3b37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ea86bfceb53b3a304ee09a9d47ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8571458d1a80ccb33a62fb2632f3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deedecda3c4a8c5516e672b2a4138f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f93b44f284f15f56929fb5f4422fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9de40c705d5df75962311fdb60c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87123655de72a8db451cffba5aa2617a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a39ef5a9a495515b93453d92ced16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4b8c8fc3e244e9b8fd540b8272a93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d3d57068d530f95d46a5c5505173c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0fa3d64bd0f622c8d45f25dd9956155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4bf2b19c1688016a6334d1540f30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3240ee6156e94d8f0befc1c87e59105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f326ce99af805c934a48c1de9d1f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b667501d0a9adb89061b21cc4aa44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65655825beba817cb7b73878e14f2681160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08cff28b65efe7a75a970de2f1456a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec57cfc30d5fe42215457eed6026275162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181748e246a981d14090b5ae0a92ce7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77007a634be0a0cd7dc1c6db7bd8aff8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6c171039946e45a9ae548fdfcbe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a77c1417c31654c6c58ad3b2e1024e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632cd6f99d4c7883125b8f4b739ce81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83d7b1ea77eb357e25ef3794393703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95cabd60d39c37e9cbc986323bbdfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880674f995b89711275790a898c1cd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18fccaf3669b96a88cb0b1155dd83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44858e21c3efca9cfa14ea304ac3a558172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c099fd6b880808a0dcc8c4558b9db23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8aa4f570a75f7cda85bb0d9c7de7f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>