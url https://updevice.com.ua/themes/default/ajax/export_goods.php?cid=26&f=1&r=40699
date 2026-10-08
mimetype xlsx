--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef07015e8ad701d87439578cdf48861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b2f35874d21ddd721b40288cefc862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad36e710e95c581cb8bbbf1882b7f713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc220bb5de631c991cf1a10d71d1764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae7fc481b3f8fb276829209c19e9925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44951dd288eef22d46dca29fec7d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38808e6102401f4a4efe5d3e87d871e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7311c1ffc943d0036ce53587c486f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353768c5bf630eb795a1f660ec0c4e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b8fd71ac87b451ca4360a29d67da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab391a6294756430cb6eed401c536411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630848b421e1f957a044e102a59859c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ac23abfc544b0427282d6537ad15b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78dbafc6105d7538dbf8d824e475214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5ee82cc0c9a733ba309bfebcae12e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eea6cc342cb7c1bf8db84fe71fd0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd4d87b8c093b555eb3df98a58e3c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c561911c12126fc24a3a7bf3c81cdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a13c2df06c5450e9bd7fd0d554851719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c32b16aa84a5d04709112dc7002e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21330fe679f119963a15974d0af44b3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c41c6975aa3dd0371d943577922f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2befcab7c668eba3579e5c378842d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec230ece11d62b1349ca9b1f3235eaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07744353125da7a6afe206cb00ebaf6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d047033c3b2e7c5ca933be39bb9c5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6924810ba2c65223c50bec6cea0b7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db295b20c200278596425abe27da7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc5956d703cebc43ca267c763ac4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4e6859407b6fff7cee9d7f91b90830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dba856893a517cb59eadc646db24831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19c927a5c58bfad89361e5a65be2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf797f2bf6488bc1b4ee6f4dd495333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8988257a5627f4f13b9f39a7a46d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c304440451351e67b64499ec9f6c3d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca054f53ee98a2941c89f2193ea9897536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d4cc72544d7c8d50d61d44064535137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390f0597425b668d315acb00b59710b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2df83d560cfd447573ba03ee9921a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ba13afe9ef73c453fa7e68f7da81240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c56941096acad63fc4eaa17515fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635feb2eddf1b0fe3a74f3280c1e2af042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f2ff09fbe2a8b52b45be53703ad3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857cddde9e5687c63cacf81a9c03c0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c259fabdc246e7cfb634bce33eea245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e423360c97ae05bce0e43d4ce76af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488e6d149efd2006d432de7c0a2c0da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eac99af44c39001b25b1752a009c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88767e95d8a0e4409c25596e6ea09949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967a17c29648fcebb98c7b8f347322950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2866c378dbefd1d5704aa38a193b1db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c92ee331c0b32de93bb33de469a5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba1284eba7a5a9c30c788d4890572753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac8930513216c0648b0137f0e7287a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831aaa0251f54a95ccb97e4e019698555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5aad093c37a238ddab2758a192c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb3e36d04e6e4ab533562861965bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068ce8b918174fea9f5d0d370ac295658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15d7f7073425982eaa0f9c18744a9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7970274fc83a46b9f16d58abcdc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9d10c5c89da1fae5ac52c655c6c9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8962feaf7a32629c7e4029ecd026a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf2971fded5058cbee3dc40b24455663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4d9d3f00ff0a829cc3e645791033464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d3503fd4d96653112b69f6de9992a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9af45fd6243c433ebe4393ad9320566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb819c96f52e497b9767d3ac287be1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea14cb81aace2ada36d401743f94e3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4bc4530bcc1a4349b3f41498b04e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a31f18879794e3ce76892e31ecc7d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd55c653ca22c0fefe2a1f7e5a7fdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046a06c3d643ab330f7b3badcc66d5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4e756d0bf47f09cd0f8e28bddecf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d4f886233826c9fe674f8d15107274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b51b9569e88ca7ec6f5e8712033f2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d7614b2472f69be7e98a7289775276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110216a7c614426fb94ac834dac699777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ea1aebc5a4b2f1aaa528109c1b9d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d13f7160b857c1691ce0c1b7c79e7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818cd24e993363bf1e8c546530337880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c24f6cf4bfdcd08c8f7b5e619de1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e993f00566508b24aab31c6f44eb3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acae5609f60f526a22854e972cfb5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da3294b94a3f0861ac99dad456fea684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b381d5a50d5476fa988a03be5b17c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5ff9d6eaae6607988caed3abf5db086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b14ca2abd9876e40e289df2e1547587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d29634d2b5664460806fe51c0aef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe123148bcc609118021fda65c0fec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c839532faa3f0793d5e4b174e4f9bf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6be5447872a126f963f0d9e89e00fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b569ae1779282f61688266ef7689692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88343a10b8bd21d44284b95c3620752c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39fe686df73af28a66a394d9e639de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622688db205e8ce87bd9d0f0af8b53a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13c3fb2c7cbec3d419d4f07b4963cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83424bae8927209ee1c1c1f95312794097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e1d0b7436983226cc0f403b4114598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a9eb8ee919825c0b7bcbc8b761ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf56ca40d8845f57fcda2b2b9a92d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506db165a39f576fcd9454deacaee4fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539257f0dd0b66773ce1b69c571355e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6eb0fe743a5f22bb5d7e9c6dc42c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3426f24ca80b7011ccb145383dbe10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c35046bc513ca0c9378ba4b2b36a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d338e267705ed6b6ac06f28966c58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2428edb768e32d111bb955e7df3f10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85f365d31b6d76534bc5ab19a46eab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b328c5601346b7c5e9d8bcc7e5e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac70e7736749e8ebf02c9deada30d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466fcdc60f7d3ccf10d9ef862545d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f534f487a0e652fe159d3831783a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10f154e93bda9fecfe01cb8aa83adf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ac16a2183ff1e13bb065ce4676f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e89a31aaeb3eeebd626cf2923fa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd33e6a990488a5f404568b410c87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ccc66fe244b41d9b89d0f3c7e0957117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee5a730677dd642f6ce1634203964118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b019e1d6819e4ee30258f3498371e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0fdfe82fcd1687c5142ee1d12c994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c04e49d1f8efc4051b46ca2a7b056121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f70b59c4e4f03fe2b31eefedd4554122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae839896f70c78fcfeb0676cf7892123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a37e9deb8a9d2895134c4fd1f1a91e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4e6c48221f2f4539870af9c8f6f15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec05019352986d710280d4c2b94ff44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc428583a68a94029b55584a5617d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045371e972691915f44e3c396f9a60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6959f8354f1bb05372b7ca33fb7888e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b506d6ead4b592530e8347012fbc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32ae97370a960c4b21e346a6dbcfdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c8546dbf6f2d953e4415974a7e9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a73c60ab3c95beabea4a65b03bdb2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920445b73c0984114a4a9411102fde3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d21389f291d630725b195e2fddfa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647e1eb4229199e697dec2fb2e2357f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111b41d1e90b1f89b2ed32568f0858137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb44d2565c6a9486e9490578ab00c47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ece0f54a80fd5f7c9be6af6c45869139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3010093f5f6e4e211d3a61bacf1580c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e1d33cbaa93fdc1a7694834961f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f85e1e8194c1a4aa2edb8f34cdb4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330c4aa8ac4da66b546940bc8956cd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeecbf5c45fbac50c5877c06ea6ab7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21017122beea079631f69dcd6262f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8363ba2aecb372c2eccc6880791de19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c6637a0538a08557eac0ced7b3509147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7181ac19a37adeaf144b27a6c3b3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f063ca576cb926dafdaf519aefc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb395eaa26959d96d93db86df8aca6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b8cbc32fdafb40f21336643d13a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9923cd00b0ecba9ddcdcb64bba0a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a6d73b3afc4f85a962f5a66afdfaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761042c2b941255d87911ba50023738154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d26ee3079a09ea53454e347db8b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aceea1653f94d2f56af047f906604156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d09a71de216b62a92335d8d15ecb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122accec5c6e9cec9a85ccbf7d35f320158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896633f858c17657d87b69d8fe657c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ec9c6ecfd887c5885b83686f7e60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd70d19960f9ad425f2a1d710f762df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e032293a6d88c2359899eee7ae8d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d7e7b9c58fa316d1780ac8b7c80f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28671c526ccd1b7f3354001374aa1919164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d637d39b7797b9a2ca5e50c7720b10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8510afb909e416f00f40ef62963c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78054727f218a01fb4bd1e448c03d17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35182b78f8f44d9154ec7f91a51dfae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e6f0ca706a37b07eec0e8b8df288a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23af29c06f3ff3b29f1d7274838825d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0566a0b5d19b348eb4c24073dd6aa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec774b0b83ad9003f42ca32cb14a930172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f910b9857a6a55aed7baa726e7abbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750570d464968a5d5004ec6c198980f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f740b63b1df7595cae248361f86a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168be62d57bac16577e250e02eaca55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fba6cbfd3a2c19b20ddea457a75a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ade2c5fbed05ac1df6d4c942f18130178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72501aefc5deb77fd6aa0c15afbd30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de8903ee9629bb575259313050ea8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19f815ca583e7fff0619d4ea4dab681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed6953457aebda16909c4ebecf6a692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd1f0661f1cdd09fd72fd6eb3d27763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd12b24fe1889d18bb668cb0bb37d1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67095e5862e6b547d6abdc71c586475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a5d82468287621611bcd707f13026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c6ea115b0cf1c9df1db4adadba7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc04815dcd1573612cb667d18e822c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8c4e618c2d4a81255ee0d7baf5d639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa15a216242ea6437f1dde33e8d1a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fe46ec2d6baec76d9706520967a7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42072fb91b10d729ca11ecb326abffd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ef9dc234660724820a7273bcceac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790fe23e1f612337eed0a5fe735ca8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531b1a127a8f09d83749e9ae32239715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa14acd906312cbdfe784b8572cfe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094acb98d5b7079a8ec33220c23d1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df37222951c4a2ddcb0973c2b0687818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3884a763163170d7254e2db5af6d8a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705154c45e564578e5707b5bfdb3114220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad48de7b743e07a66d8e4cdd993e9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4665112d13cb705138b45720cde4c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ab33d091ab22552315e6d308265de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf13f9871de54b137e5526038e77624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bfc6e4ebd416dea16ebf7325eae5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b27c4e169d011d38d5b95bc2c04df026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe62db6c586cf5dbfa4309513fdbe627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443963fc5ff56612d775cc4620d7fb2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b6436cf6c7431514f4391d31928829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46a10bd23901f5549eb49fc6d61c6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a4602bf2d0e74ecffdd7e1bc93c5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa95d7655f3257ec4fb75bf027c1e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab81d259239c8476f5e7468344fddc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e0425827028b9f3bb3e874c5506ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaca0703e504f4d3d3e9b23af3ec0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6f1a0e49c6868aae09860236d3f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099740d142ba7f040690d0d3b3df1deb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6468ed41ee09ecc9cc77889519172f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26cd42f5e416c50adffad39d3d8ed739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d3cea27025344bdd9b103b978477b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a226db56560020adf6d0d43e4fcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e98827ea7dd957e629d55b87671742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed415360565d78351f2ba104a77641b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab60e72424875f25c3ed7e59adbe21d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce524f4d8d96f4bb555a4633cfb894345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06cfdce2563d6c4abf11201cbdc7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121dc5ec85b00f932c9020f8eb9755f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7613be5205203926ed945362859c85148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dead1a6b52e2036210a77b796bbc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42203eea6d7a212f8284907d1cce250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ad2105dc73c217c6f056b6bed70d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2965108a125d2c52deb28dc7bd8581c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8477c16a4e226a6cfe7d550b4674e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45e0c75ff339026434bb40dc26810a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42e0a4334f4c84f4d14d63a4047b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48c537540f15d761b19c80789080dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16075e8a6be82fe129523ac91d6b78657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb022000ebd6a3ec8870ef18417e70758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ddc7eddf7e8c676d8f2b60d7787959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109444cbb0a17728643426d9d9091b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cc39b723ee943355c6b38a485f78161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f8dd4ca3ac3fcbe898710a99cff762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4a8ef62f2b4add7c4dd3aa4d305763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3545513a9878aec177405e252289864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ba67128afcfd7053bb50750ea28b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a14fb9f2fd125f20760865e32490f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee75ba271c6e62bbfff0eea2deedc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f1a3da4128b322fe18c01bf9dda1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc19fe24dbfe06b4bc630cff506fa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34dbba51736425305a81d265b48c1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25393054103d8bccaa1fd0998374728f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cc0ab77d0e23bbaa63c409669bea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e718d18681aeab234d8c1e6ba7cd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718871815db7b5013d31bebe80e994174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b59e1ea6682c95943cadcee73391475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c945b7f4ebb0842df35c3b1e45aab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680b12775e8a9f60b4f197c477b193977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141f9f741de3ca6d4ca0842629ac37878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e5f0aba71ea8de8b725cc7fd3b94c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b1c2cc6342a0274e5ba718696d8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d520c18cc8942d0552e241fc087c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f313f0e95fa628d6c0378536518d2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d5acea7f42ddb452acaf647e874e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528b478c9eb6bd30260248bd1ba012684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed457ec2985f8f6efcf3b5c8ea66df685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb963d505c2c2656a6a8a949175e5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629267bf17cf747e4e93983b79541c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c4a5b0a6778513a8e174837ce581388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529d21361d4832774ea92af794c20a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530c5983ee976c2eb958354024b90890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16470d499939527100ca4a78cec80c7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c87ecb7f164cb93fab090a5ba2b85592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4419f1cb05512da8862d2bfac84bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce256d4f1cbf63e731c4be4508089d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a352c79dee51fb94d542917c96d23db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c549843d23dd956af7444f3eadf6a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4140cf8e8cba8ea40b91657b78721d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01b2908d5d20b94fa12a78a6f221ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8275db0bf9172ed8775787ac56f068599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af3e94734591d8c027f1615b90571100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a456099c7c173e219a489a15eb0644101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129007f5eba4db308d20f570d32ddd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d2f82fdef60139e06b7e52bc42611103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae654a408085b25487973d90e5e2280104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0263d62966e4f637697b7044a7e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b5b197671489f4a5d9aca9d5e0427106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4f4e5da65d5a0ef338cb3cd03e5c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f190a67a6ee7efa9bf2d865e506834108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2fe88acf091fb11aebd454ccb1a2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e79ceee2d18521336da419f09982ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b04bc5af77e7a787c52d952583857111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a322d5c6e3084f8a8580a4eb3272112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f357004744996fdb6df450501af298113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b6bd9ea6b1476b44d8f8ee952dc56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2f178ad13c8878a249dbdb79ba21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26c625f798d59bccdc6a774e921b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7f12a209118e0019c15aa2113193d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a4f6f8616d64ef6c088075d72292e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5e339a21646ab077afc388fbd2395119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800bb15eb82674ffac4f978f0c0890120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a194877d6142c4025266b338255097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5f368dd80c628fca63ef54ea59d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f176540a5564641a2095c20ec4d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e21feee41d72f18b5b14357a8f4eb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c63c6e2ee7427645d88ef83b56d7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463453cd2fce6062d606b2f9fb0658c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22a4b10831698fcd955c6beb45eef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f87ee2c3ad8c84c15b4cfbb3fb58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31afda1a7b8066e94fa4b25400226d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6034d0e11ae36b70a6b69c25c471130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bffbc89fcc36b9b1a707e651c1ffb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a01774ebf1e61a810b30a3d604d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd6259f499bd3a34dc528bbaad254133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0c029c08ed30801004bf81b23d5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f30f6c4cd90795f99a56ca6d00248135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae48bf4d5144f65d506901fac84c80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426a37417ac93e49f87b3025a0b94b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0c3aed5bb57aa4898c13cd95f32c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd999e3e6134412ca58254a5b5e8a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a821613315504f71b6f182643bee0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6190eb765b524949b9025e0d2d2a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa9763a174b4bc41983b733b9e19a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4b24fd078414ac6a358ca4412c32a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200cd1c954423c37d48977b2c753ad6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cd508b747e339170bf3359ebf324145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00c78ba0ce09108063f86917c8207146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722eaa8769541733073f87d844bb4ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ff252649cf151f1343c8bdfd4a99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d10ae7b2cafd5f307f022f952d4b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de567893432d5bd52cc8f947770ec7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0d1262078ee5dcc7be35f40c13080151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e94b4213023608b4398633c23eb78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb983dac5ae6440530313b9c27ea4f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71361ac34c827035a2da999b01ef7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809055e7e59fd4c4847249e366e0a97f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633334ccb9284ae3e5d3000531f5732156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db06cddaa7ebb67832ea580b1b5c02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030d1ff04b3bdc20f2f887af0e5534158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9d95cc13797bd4a9f1b9b7287e39d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e149821aeb2528a24967b14fe67d648160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059125980ff131316720faf750143c2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9bf4c6aeddfe59972aa828319a38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b378b117d59f4d2da6c8f8c7388156163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111608787585b8bef8a53325c3356eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138075fc045c89cac85d8f3bd9af1e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d3bdb7aa11b2ad99da5b1297c6c90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae1f0ed91f4f277a4770756c79a4b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afb133487c0ebbe0ab1ef68ab31de5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2767d4c57e9871b470730202b1fa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd7771018616c1bcfe2539c4a37199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b59f20a5960f584d365dac2655fa32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d84f17c368732856d3b86db6bbfc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c784a4fbcd4ca39374f89fc008068f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2470680cac0dd8fbc6b317f05945e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>