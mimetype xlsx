--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e52ee6ed13e77efff0cbf340bb8911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d165602aead7f256c3d704b5726972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d8ddc140c73f17ffab494b07a5b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76865066b3c6c98d4e854af104ccc6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60669dfce1b7b5f5993ab4f73892d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47524d001b78a2f634fbd568dac417276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2db2e5ebd86081d310a03de17a4d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a45e896a140dd2a02b558c467b6f1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f97dd151c2b7e12596e41a45577ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56765b05339f938def8e6eb4976e6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790a25b847cd65f4dfecf1b428628811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afab043d41fb8049b640ed7c55aa5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b120df89540bd01224d0480265a7d9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4ade6d9c2d5c2ada829be717b613714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175793b0c35b79212d6cc7d62d559ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14dce36997f861faf7aae3169d802216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a18f19ab3f00bb420265f15ef1b92b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda068aeb93aaf34760bc4c7e60bb0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16ba7ca03d1ebe6a5e8e380039f57d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea45db78559972e7999596a8ef598c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ed4fe9ef5593ccae5c7d14a33c54921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b2c6bcbd1610642619ff5285138522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf61a12b7f43291621347a1afc06423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c28c6f3b56c3728d37e74d3d95576724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557df680b54fa9a63b83b2746a52bb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bbfd492c27875ae64717e57fd881b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc805359ab0cc1f01717f9bc313e57727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b9ed81e46867f7481cab9d22e225928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7cf324676490a038f7440a4572f3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae021749ceec80c82133fc4ee012230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692170390f68b36d24705f29facaa16931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaea66173ca44374996031a06c4d2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af5044f53b4be695c87f302cf87a2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2826179706715562237d4cffac5f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363cb2e6259eb1f4777f52db3bae0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5e6cb9fcfa9975f6ff36f01148adb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb38e4dd7af82a4de0ceff2e025be6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979fe0abefa7f859f9accf1706443238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a783eec74d3b79ccb84baf0e26ec639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976ef577bc469c6e2c26ba27e87920a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ce85665df615008c127d46d6d7e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73ae7f0d027ea3c8c3c1b29a00575442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1891d8e0f5a577aa8c1a7de6e01fc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14227f128d12ba4e4d903a99d462b0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4d1b30f6709be80f270a9c554ff1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16331553678d0da647faf22a1494746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9c8b31c6333f4bb92956c5cd6035e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d40f1e05631ae0286c64dda1c15c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984838ca88302a24f76d6bb7d53790a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775a903859dd50837c8518cdfd49d1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93963db96040e122bee2e1dfaa785d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036669a046a962130cd6a1dea21ad76b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082639f1f0f95f3b50f266a0673b411853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82109c2d2cc3cfe499b1661839a1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69c820508abb3e5a8753c20705cae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076918a6cec99d5a036b07663128ceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36d2da802fde928706b4367dbf6bb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743607c32a5897c86d9653b1bd72e2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15fd5d31e8247010d6841d67e317e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa3057b95eb8bae379073ea2fb77c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab751485751fe05f1aa2fbefad2e0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27620ef48cb2d2d696bbc35d3ed13662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609caa05d4194a21c1ddb2213ef20a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf26880f7b3df96a40a31dfc0e44464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16227ec7700ddfa9e2f9243e1fdd8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b161238d419e43ee951f2a0a5e11c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933b2d286dfb5f8546c71ef106652667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d59188a71270579105393ebdc40c2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7681421330ccd27c64ebe63d5d92069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ace7497f216c3574a9f404840a7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a6a842b6aab890bb2ac1d15ed099c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc65d4727c1801f59e3d461c60e5dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582586f2e444beb278b9cb579fc5553d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed90d820f80a69330bbe53c5826aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b4ab67b43d5f34ba831597395c17d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec514ee8b0cb6fcf2bd420c1ccf0a36e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a70096bd22c5dd506cc093034e6e8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060b4d4c2c524ed4c07fdaf87c40c1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce749e4bfd5fb6493cd5dcd641acac0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387f5e32e0eadfaadf1fdeabc695dda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e296c351989791365782822be51581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dd42de522335bff098645cac525ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7be7332d63830e6059e6902a566a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67b93c68de9f0ad2e5e5ccafbecf8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c95080d3b82d1ecdd7f48e712d9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b6c4cda9d4e84069512f953aa9e9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8cf66048f4cff85dff4c28eea3e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d170cf5d838c7cf4d004e34665a1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0233e019616f8362d053405ced0c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a60f60071dad4c1a9651d482cd1ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f0b56799e7c5ece02b5e6d566b64991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c9102562c5306e03c466f280abaa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8786409bf49106e6078767a69132f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aac549984269a39f591620094dde794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e8ab85b5a0fba9ef15e1002405fcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d67490742a26751d0e00c07297ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de330c990d0b93fcee91491d8fc03397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf316d6571547c178e0bd5342a7f5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb372adc687ba8e9d904af68348ef899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5c1930b572607e8d5d29baa65546100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245c734176999d0f44fa426cff2874101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556d8e2d9b863e25574fc308d0bbed0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185db60e44a8db1140556f3a6a818332103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e145eacad18c35e67445c3c70d3b363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24419197a1aa80536c3b53d49d07fec2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c338c673883534b501230dfd3dcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11facee39eb8f8c48e10e67811e1c0e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932019206d6e449bdc1e5cb914fc0182108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b48a9e6bc8dab26cb04ceecdb2d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725842ef48f47693b55e30f8f44fab52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12036df57d92985eb2b98ed61f065245111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df7406fdc2f065abd15776cd88ace112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfab02536dc6042ba0e96425d9744b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732625c723f34429b1055fdfbd4d2b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62642df658b36b41ef44ed71359ba2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29863ef0cb580f5b98ec5f6da9b828116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b82bf4d71a0533f4d78de4dd0835e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf99f1d56c3f078c901983289354e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7709d44ba4973dd669ba9c339ea92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e567e34dee015a14b6487594b4ae89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878e19cf7af68e0ae4274d93cab4784121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b45354037fffa875dfc6cc6d74dbad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972059abf4fbf4db4a89cbf4eccbd6e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a9ccee6f7cc4eb06e5c0e342f32db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c9eec9215cf56de4c2d78be5cc48f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca019876311b08fadd4b704e26e9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d64e1e111899e747975b4d25e3e61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b997f9b6e59a18160b5e93d9629d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9f26ddec01e0ef3c0cefad4604afe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697eb16593239eaa7e1316af9800594130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df7c5da6e5bec44d779f64d03cfb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef72e38fc8020719923f822238ae2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3413599a3b9e7885697d5a0766de48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb715b314b98df2f5505f5548aba0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec307cb92bf774817932639b310ff2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf36db221170fae375407a5254c0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf21b053a221b734089a2716452a1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da71564952162a41f0b20aadf01cc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc2fe6697d58084b1da8b25f2fa571139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43591f4a3c4a50f9d3f416ec72004df9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d3dd7f29f03e10d4d3883cb601113141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e1cb8d66516902fc2fe83cd1b398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ef3689fd90ad4015f95390459814143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ead966e6d23a18e577a62bfb93b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330b54a1517ae455a209125327628d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf2d359dee025196cf5ea41c21d160146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd69e0e4b010ecdb5c26d070737b0a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bbc927b96e24a591c45d9b36fb606148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b228576819d2cfd163d51fa2822922149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e545566db8ae9284327359d226e62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881418707dac6b1a44e17ffb193983151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b48b98a59d34a7ec1ec4ed9b1c1386152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e437cd4f37bcaaf9d77d35a970a42e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671097ea8f5492b254f52db45afa6894154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4d323f2b0375c2a8e4354c8a2a400155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b16ea4cb8b9aa549db2fa8288315c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c75993dfe552fa7bfb35e497f896157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb68ed348b60cbd034926594ae410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c52c0dcb5262e2106e257d8db28c17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eece55d7942558dfb776ec91cd9f07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6152e9c0f1676f4090378bcb1dbe8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af2d1f2b0fb0b24eecdf7f65b965f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a2414fcd30bb5b0870b5415b7efe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d775b62949a8cdf71669326837b4be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb524bbd4f2aa1e5a092d55df33353d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055e84c4c3198ac563683a76e46a39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669cfdee85fc512f0dbb9b42880de11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d90eedaa766b877a934697da9a77e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef4a7150c6fbca5182bbaaf8962aa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d93d2abc8ea9bb6c3511a2bae898170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d354137f9ac9d87e0f9af4bae878171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4c2d93cff3dfc77262d12765246d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916499acd2c386016e9c35a2945b66da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91f551c235a0ae87b2c54651403fd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b5bbe81b4ffd91ce4930afa908ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423f5bba77d908cb79a0dbbad3d356176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e672a0e2b0b1d6c601c03d836152177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f7a35021bea2705eb6242fe8285eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157286971e20f115c1318e300e53f49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053a8dac5fd914432ac44872958f7d7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13109c9dba334fc1629f666e2111229a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb08d54a6cf7b0db33e97cf91bd9d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e234afdc36b297eb721b77b473133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31355c3bdd1e6ad75f7e55877368d1774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d76547b94bfbf32da59625ea97055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a553e05125f44a604fcb8f5fccfa356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b0bc4ababdf514bdd8b4ae2c53217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006540ade075754b6d52c63d18b97e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d887a1c9fa05dd882c389eaf4b36929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea134303fb8d2e6bea4ceda7e281bef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439d1c26da6ae3118044e1a8a946bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b9f9948ec4d7a22469af87aac786312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd7b5fff4292c4c98c68fb01b52a9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031fb888fbee0e0eebe4e3248a891014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b51bfaaf481b5ff7ec545a84cdcd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e272dd37220d3a771139d6b383d6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac722d47f758b8255de14341bed754717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee98083751b7cbb9c68feb8984b66ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4740b7adfd73468a220a2faecdbf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620dd43005a3806f25fd3b14d937d0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd42b011433770b2e0e7762d7e07a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ff5e7a03c3c45be56bd753e7586422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c18b973b2b31125425328e27d3ffb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb118c6e8e6762fde5fc24b86a35e0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0cc5e83eb1b39922722d5986788725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a648d204e51d4a6f7f412874f4ecd1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c1087dc718f4b93d120c37bafb1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed76baaf829ed82facea37b3236a08f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861fbe384ec9c1e44f6d585a5f8a5b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f113b6daa52688e3a4edbce61c28ecc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3838846a0be831debfabf2629af031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42421cfbc0cdf3a959188ed36aaa3c4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b4e4ef7bdf27aa9568bd5a992f20c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1244b32b0b08a1f8449a69282b9f1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0c36711a1adce3d66362969ed93ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8cff79361085853aa4d159b235cf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee19d35f0e21254f6fb45fabf7e9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec26f36fcb2c73dada80b7004da0d1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826e0507d2aaea269fb3dc13391f5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af268faa653d2cc4acbefd287391309c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e507b5e4747863ed83ea0455b6525c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99dc6c9715305e3b290c7693a117aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc1bb8518e0012ea6a4a86a210b1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac8e36f9820b9e06ae3cc8b527e8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5358dd6d9b125f3876a8ab45864545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65e21259ee8f260d4884c157d78a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f79d024e68aa92ff9b12001e163f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81996e4647b9a1016a1b7323161311a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569710befab387a2833267abbe6309ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea0f58d718d35ce088eccd695e00650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a3f7dfbf47ea8096664a43f6919851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca3a802203dafabe46c64fde26c7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f85bb06eec8184bee294ccd5a1a8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a381b5bd6b939ec200890a31eed2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8882c8c0dfeaee1cc512766793f4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844f9b393d4dd131d048667de1c8fb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff2f125d98e310921569f5986d4c4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62291e598c7db7932c19cb5c5066faa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dab7307a28254aa74482ea6bf7e53d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c61c8a8dbf8f4289966ad05c8f1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60831561e3c354ec273b7e7f45c5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a028a21c75e6201e8755920a336b7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee130bb5521832c3e05e7af8dafb6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7265ecece5b559189ac97548c9654664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef8bacb5f6280584b6e0ae2431804665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf3f0c8d90ba65d6be53525bf99e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1285823a1d5091f54744646ad464767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d63e9f84f56c840fa805739f924e4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0085be0ecb9bcc900a60d11b7f0eb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c775ee1149c3a7a19efe619f75c5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a66b078ae799a3fa14b398f0e39b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d8c4e4ff9bc08d0628970a3d553ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849cd61abea0fcb8f0dafe15b5d36d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76d54dc71731c7c5201506caeff10074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6375cf4595931db4f2f7c77b3a2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d92f98cffcc702d37524caf88bd1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bcf16a2e6ec003f6e1b1d2acd11bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf0f03de5e65e021f756149dcd63d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c9ced75c54e8b665270ac09dd999c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f37598c93f73d5439fd70c4d695880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d07d0e054a503ecea180ab6dc8f48981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130492f63ea56c59a94a001fb46f2d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fdbaa30c726b450de155a90ba17c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaa1b1161be7faebe7eb897c6524b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a741026312aca4e59e93d1d3f14a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b196163ab928620e807df5d76dd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42120ce6834aaa7965bdecdaf155b7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ea04afdba609037b90d9af6f2bb0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b4a7e165690aa64336cfeb911d0ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e735e5094709fc9b722991c4bb22e4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84da1abc4a02f7045ed0b68c1596f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868130374848795ade363856c3b9a6be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4346044f06854e30f8aa5297f08eaa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290366378075842718767ab9eee58ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c84aead7e20d9078659ceeab7766a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccad81fcc26bb48b64329672ffad0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d839854f3b71686470aba8168dbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40cc7af6cbed136724245e422a50bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f76d61010396efdcd8fdb1198b001c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b54286abaa03687a501d0192e9c79f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f6382c54ca44919f6a0ee73adb685101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec367c3efa2e0f0c7462fb6b0c620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95bee36b268b5ab95d0ad6288ef8d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2a5555e0037e430a5a51661ebc4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89b6a5cae84fea13262b4041b4f46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76d9738ff2ac82559bada3fed6ac6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c022a70d29e5e6d1a25510e4784c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a9a10fd4f5c04b6337f34099aa440108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb8f4ca80a90488207af00ca457ceb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ada69e7f532bd8feea050dd62b2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c331520ebeaae59136cc10af50298111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3bbd0c77b4d5e5e82326a11172d6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2d5719f6f03c2bceca170b2217cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0834cb9f7e1315cde1958b32cfc58f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626540c2c84eba46a23e0cb58884a92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5deffd755fd2e1e9f8d915ab1942e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60b8fee9e4a169b680155085614f65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7756013269b6bc0114af2483d6d861118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4675a39c1c5fd893f2c13eeb14e97d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826d62dd3c0eb22414d6b181d810d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98d0b0216c913819e30f3806ea044e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca6f090139cc461a787470e2979267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac5cd26d1ec6dbbeeb4791090095c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea660ed2304d01f8c273312058ff7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b512ecf621a0e87dd7db47edc693a0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93628689ac586b5dee32886995c93d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1ed62fc51dccbc763ad1a746cbe3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ad7c368232a47ef965b7eb97fe0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476136eae58309918cbc5ab7985473f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a80ef7848ef8322acf3d39fe8cbda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f502d4cd169e433ce5b39aea529f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0404b93807fd4bd59369663ca7734132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94bd7806479ee7a1fc9961b8550c02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c897c0ac9a04332c8f1f20c77b98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10f8ceea717ecf129a9b9848f520bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cddfa2f769e21c7669a5777ec1ae0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe88733aaea67cb7b5dfb7ab04575137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b4e7c4a3d3dc5ca41c7c164f191d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d85c37b9dad78bd12da6bc78a851139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c8baaba7722c7c3ed4f8703833dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c1878945aef65c9cad221e222bf28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca34c3f11b80667cdad27bd5c791a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8883ab5dcc6175746bf4ee275bf9d7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fac6f31d1365e89f9e44cb568c5848144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e44b28afb6c0b61ad4838d8bb25b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ced5940b65df6e8a7f799b9ca69ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b84aa314d1867ebf6458991e57b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcffd45ebfc20393d741c7f63ca6c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798e5348d35fec4c0cc085636f81e85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111b3dc22487cb4a89f51abf26197bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b04fbf984bf2e83d52e6a607b632151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79186949d32b948a308f3c14bf1ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa9709f9fb72c86a92fabaa3a1703153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0b2c9be113d2a235dbc6c6cf15510154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa6b9315c3592750f18a5c3cacbbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b3d98994996779e95e5e3f323bf2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb77e225d9874b92a2c7e23ba2d5ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361855a70538bbb5417c8b089e93be42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed378cd69f3bfc5034b5ed8e54850b23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf897ab39e5c3cb6a8f18b3c342ada1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf429c5cd316b1b062c860c895728f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff7e252e0e0c01a0c89f788ebffdf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b8977f0bf6e8e8234b32b49c47e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3455e2cdbca3e41b56eb670eb05064164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef5dfab065ca7d7c47acc4599aba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7bcfc756c8189504e6b3446430545166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a33cce51691adcf57b71dac1d615fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0f211efad229905f226d7cb3402a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbdec29ff4adf0259d661dfb055e52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ec3e86354af83a0b2754d0565557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba540963af20124860f9746dd73f2b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fefb442e66b5cbdf665292a7804a5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f5d2e08bba2b509a6efcfca8c9b70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0f15d88a5c8495391cdef8b13560c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>