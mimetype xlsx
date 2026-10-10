--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f1f3d7a4208e3dab1b3451d63e851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372d77482c6fc35e8303c33de40e842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e437cf8161821c6d7cba96f38e224b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3dd1ff5c84412d4671a03319d57de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9bce432060013ee966a70420b885e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92406a4dc8a7eaa0685f79ba4c2100956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7ec73013840bb329fe2bda18fb197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9becde482445d7fa41caeda7e508d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da641d2114f5a91e7cc9a715bcaf1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746eef650b3462ac8869a43b81d9abf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505067df307bfad8408ed6cf405bf05611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a422bb641d5db3f9176519a99a5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08356a3ac7c24b768df0e6417c791cfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdceed21d5fb815bdf539716f22109b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ceb33e478bfcce869024ef50456c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d9b006c6c4cee4ed3588ea02338316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f8fc5dc0572c4952c49679469a9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6999aee98593a05f1572dfd362b82e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ceac1e6b9e5d6aba74f8f81c9078b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686bbf8dd0fd88f2776dbfc9a04270220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316662a6b2ccf8e28c5e31c5cbeb9cd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ae0844b67e92e2c88455cdbd13f8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9b5ffdc240ab399175a317511396b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2536de6f8190c6346ad302af793d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f24f459b0a51c11d734dc4e7b423f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e40f4a219a40329fa64f500b3353f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723af3898b87b6b82e9e1eb0cdc89fbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ea0eaba82cf7d1a82435ae6954ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6638a0a70cac6bddcc91c3dd9688bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41f9aed0ea1dac801e8854de27289a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d6cfc9f5da2950a45d049c83512c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aabadbfca2519ba913b01aa97fe51032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564bbcf8d97124c970d66beada19ce833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081385570e79122254a7b0ad46d0e1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0b04beffa41e89278aaba6bbca6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0a5a051a035f3c67659231da68a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69dbee615609a0f99d32cc9728a5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db37e3c52fe1e5b194745a993ab18438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed066fb08caa6d5f1d2a2f3e3ef186f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b899f0138f01ca5b2669f680ae3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f05e319fafcc40ab31ff20c27c1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b9c9ed89ca2b91038d04ccea281142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b5cfc74e16cf1439c68d296a96e1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f75320a77389f5b5fe99ebdfc79e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ba3925a95d380df2c9efce9a86e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7656bea4930aeaac6f072b8edbd66f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc0a4acb56d9737688a89903aa83ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0942f25f05821aba77fb580b2d8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f4636a2ed0ccfe80e2e470208bee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce3d9a0560bf498547bdec6e9be56e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17666a09c8b15b320193e93185607d4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401b290ef25a88aed8bff7bcc000f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46febe967e2e0e1eac3c54c9db8c2d9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412096e658f11a0553d1d65c9fb37ebd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b340b602b0eaf94ab7c1c64bd9fdb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9503f93831a7b31bbed98c127053a6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40842b43e2b9c96fc2d820520b373ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63919ee185704a70716542106a99fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1848f9abbfe77983851437f38b8c6f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885346dac3fae6ebdea0576ae79d483e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b4303b850aba37bb5e65403f78ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851495934687a96dd44c4033a71a371862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556ffbf6a4e8eba7b65ae1dc643ad563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafcf488c16d9dd8fd521276954c5a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36134c22d20462e2282953bc5e99104465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35eca5a876d54f67a68d509a58d6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267e0a56379ed15e737ea3f641557ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279148b8ed8548803a2337bcd76e9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d820b24dd7342cdcfab611e1faac969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c61471fd40da27d750bbe054083b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcafcf65df01639eac2cab14d0283a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc41c544eac3e686939a80805358d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde61508d47b3bdf70a0b24d8f0c62b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ead0da0cbaaa84f55bb2f62fae16174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3efa034170489d97f1f6fc01b7380a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ac1c7cd10d6f849e3bcae72d6a30476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c24b80e5d23bdd03b9c5fa0e0c5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090ee87f253850c99928734294cc30f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0d7d6a56cbf299a3ff5e2054b39c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870848ceabc75783094195ea738e47180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca94373a1b6dd95a5adbb0578a228f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2206a228604c1e8d2ec65d5226d31bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05119155c784a3a05afa73f1a11d93d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d14b087ca1a7686d0568e41f8f4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0364a7404d6aa3c49dade41de0961c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3433b941aa594f33bc6df1406860986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38908187edd05698f382df5b14a181ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f16356f3913771f2670db5cb76082d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3d4f32433661e33ed54b10e4c84a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd877ca103c17d1ea9987a99a331a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13264854b9069af2bf094a5b143eca8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f46393eefa6bde508316eebfac668392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4bdbd69173fcf59e2e9247956021293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f2071567b6a1b4ccc761df030becd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e38d7a0889b61074944709b98cbd1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f79a0d3c5dc6ed1321c9740c912bc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5bb8637a03c32de4af922dad2b17597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873587223283d0746c1aabf49eebe29598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd0d82e3ef26c538c375c3946dd72a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010fe97a9be1309ef4549a16d84c4db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430903004a12017cfd88fc0096c36b17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09df3cdfb11d0a4c5f62c5ccf1112f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8f88e2b0158169f7bb25afbfd8e80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cefd560d7e8235f42e016b911e7a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8e7742f4e24282c8590e5060fe46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af4a338d3ff0fb2e0d84d5262da88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb014dedbdd05c4931c2eabddda6ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec207089d7286b99785176b49e8b97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a6e03732f0e653cea505fc588d5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901ff7d0cb3268ec90568c0d13790ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f517347c708e56a39f6ec142103362a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aa4c09e5a42f7e3d12c1fa434dd17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fe66e78671147cf7266b614321ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e8937642373d5f9a42661cbb5eced114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb0e0514484052e8c161aa6995cebc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749afb5c1c2155ff303811ab5465f71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c56a47f2080d2136db0bc0461ea3cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eece3cad4c6eeb09474fe4109c678ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4819812be8a849f79acec82817d42e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd1887083abab0e7a4ccb5a1951ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866d9864283731e85ba83c2440f6c19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c9485ae6355c0e37164456227d74a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e85317f56f4af8e67a00eaa6107f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c14d836bf8f61941918b2c7e0bc6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd0395de3eef0050a61786aa16a14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6daf72c93f0257f04f05c8fd2f6e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db494215adc9b9534408517acdbd8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b86cc127463a593e3023dd315c1cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286447a3502a58526b58a93dd019ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9707ff62b3180fd104c19064957069130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd7c6f4bd5e5b1e91da4ee881768bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc012a03ac5d804b7e84bb3555470132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d502d6a29b9ecee2a5665ec63fcf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f7c1efdc62318633563b9fd44538f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7be48e559c246e06cfd20a813ac3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636be477d977c1ef26d787e506ef950c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c133b04fec44ff095fa5a518835dbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43409e5d2ba4251ec71eafc635e624a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e25e4ef58daf9b740bb3eae12fa1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944cb49741a9ba56500a1276123d5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05535f36c1b3a815e5581ea5a97dd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496993cd83c428565674e056262258f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0123261765f1f3445249c53f126a2a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94214c3343de9d7f2adf030c44f5a6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5398ca2482bb34437c9971851eeb51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025f53a631a9b819ad53727d7e1f7d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8212159e98eb94b34b040933a18450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adab9e218d6275e0afdbc0de21d821148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f9e9a1e06256860a5f06770f227d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02f0dd342daa0f0ecd15d9cbeb7bea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252f6c702c6f7618767b2f85a26a6cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b5e71eb4566c5148fc5b057c45e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf1dc3fd6e706430daa124e4709a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e04aafd0a4a506e6b3a3f925ae2839154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccf5b20931902fa005f55c66d75f15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25459ec34bf734267837a998ec093156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650e7f168cfbf4acf951db31d77f66d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1c181f45745e4f74edeac0ee8f666158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07869f12ed743f7426fc7792f0d2199159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e577540c88f4167f144205e08d0e7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b91a42fe2298b6e8b811511992fb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca87aec32c31385c98e81c21e44e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64af744f1f507375fc7cfd524ccbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869f1aac91e794cdac1df668586e716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aa17a066d7656abf5c1346effcac7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0adf974f1e0bd91bc2a7a43a8c18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce454c18bd7fbe4a82fec400390ce75e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cb50400944d3a44c3f9c080c781a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733735fe4a210d9b2d1fa98b86d35f97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fc6e323bd3b88ac930d2985e434c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f1886df32573a6d7b50993ded90e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b02a80d2b7cdcc8ed8bb0c4191575f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f2abeb1148a508b1b4dc9179de88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b271736a9a7dee6fef4b78f63e64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3713549f187cea1a0e9f33e03e8e4f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce27e5fb2b88fd8514ee798a050f8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db82fc26fc9e9629d51ba6e11bab8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6508a8143ef13047d060ed00ada92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cfe543ba77af216c065abbd33b44c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a940204515a2e7149d601a941aa2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b209a8309c30aa55e9f859b67cfdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4551028112893a088f80fcec3c4e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5bd97dcf6cb07609caf004c91832e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c17526d81df6a011a98f76e4f5c5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b84d268d18af3413dc9ff0349ad35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a7c4fe3a4b7861d5235b55e0b8c6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3118b15ffedae31db526c6d102ebe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95541d6413d2d2475427024c99c2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101bad6bb54eb381b90d2f828ecdabc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939afc8ccbb0c9448f2fefca9845f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d09a498a26efcac6fa7d0186bcb32211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab58b7c766dc732a2f947537dd2b81312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36fecc05e43df355688bf27bd62ba513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431bd110e5adef1a914720772af125414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5d523b0efebabcd01349fb4efb2e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d2194f32b034132d03f3588ab8e1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25adff08a97c26ccc5df1242897dce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18166a334ad6a2a670f753044bccc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d4d2034016f7dbbd2a4539f959f0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd4f3a70eb33451721009da5bb2cc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218fa544c7653ae91a1f5bd4480b1b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb325f4d9b07a5f3344df99ff944cebf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5169906f245accba299f9877c2c3c2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd7d10136147d30244ebb115467b5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958190b5928f773fac64f316ef8fee625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a747facd905589621989f039ce3238b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2db7d36e93c3eb930fa55ff9e612627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cae5114f3395917edda7e4cf89e5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199fa18179b1c6d275d709a45e9457a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a713afee38d30d1a2e6944e316325db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0842cd49ad71ab586d0a82f9c345831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9a2289357cbefca0ff278660853832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f742fd83d6ab5683f76d3a163dae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24da0ed318cc59ab8d9bebe3b0121a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0a594d321415330ed2121be3434f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face2d34f7c048e1e11b8bb1c1db5b4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cf569aede4929180552da8c431f7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a63dbe3bebf7d90b323373578253338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc4f3c7c59db73738e21726c1c983339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d01fabb3937a5e84b3e5b3efb22f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da662810e1e9f3b8eeb5e56b1defd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a89bb514ac703b72da0fac5abe11f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8741905370f6e28b14dbc3bb3c36a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdd874c865503a5216d7f3b8022b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92168e56d824ffbad36b888a32db76af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada1d40cd5da00cc65b41c08f41e7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6381d8aa10424858777fdd462c72aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899482571a32d710835750884b69880348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e48dbc4692976c23139ba75063bff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2dba19da8fbdb1e8e37351e2e7b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47d87a6038a3cb131584d49a9739851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3edbf3103cfd1ca6a02d517d5f4a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb68761d231e9bd460d37a80ebfb7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd229cb462fd22a20b936ea3b5948bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6003669f60da51ee00d6f4d15d5e2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c611bb7f7590f2657dc589ba2904a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6920a12ed7c17864f9215edd54cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa63f66e9f93482e66d35044cbdc36d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f86f2ffffaab07cb627d20b1e1cf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6cd91e1512f0101785e2691c1ee4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1636ec52eb29d5f9b68bf0f4098583361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae07a155bdc5654545764748bd5541662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df4852961eb40296e48c1fd40b024e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e6dc8b678c27e06386ba147a66d1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a2d9cfbfc83829796cf2dc10246f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b679792470a35be8b29f42aab0301966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69f5c334492a3336bc94b200a106b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de986ba4d7dd14b6c7762bcce5023768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf86c1a90c697376312b105e395a1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383265ea73c60d4447a41db54716d1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581bac9aa7d9e0a33e94da0dfde76471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563404fb2042636ee7fbc0e0764350172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0360c8f3ae56269d2173af63ee95e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c8114e388a457e38c9d2da4b418474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeee2f01722d5728ad035dd8ffb44875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f115fc21e7c5345cea63276d469c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c94b5fb07d83bc08a389b8f09af5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fb50a1973e8d163141cbf6ec9352d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0f9994c6600800f502e22e4a916379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87861c38b1df2d18bc7626090654f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b36b329a66a27df263438af7723781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a5e3671faa377d420ede0575cc6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6fe34b4822057fb3f00942cdfd1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c598276252bd98883affc2b3fce2a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f94c50cf6bf8d156b85286567fb6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4836a2097135e6393e1a3c660df3cc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c74315d59fc25ccf58fe54c9ee7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967b42730430981c6d1cc27973ae7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940898dd9a7d162e68b19f3f347fa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1340390a9ff96cfd456f20f741657b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94566ea7c261bfb417d5873ee3973e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b916a3bcad4035b48aae7c4653d5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3916f35518fc7fbf146357a38402e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6588a241599f9cf4e4fa0055909e8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6d92b3e87b96fae3c980c2971ee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886360af33afc40b42e661f02df49496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fd51178996359469098ebd1a2523f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ccafe0a4700dff3bfbaddaccd5c5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea69d462be07ef07899449101bd0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c75e14a1a53ccf1cba319eb635642b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4585be80ef50ed06988162991509137101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cff1431777c79a4ac01a5d7d0d63b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962183e8448b14ec3354c4f7486a4376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd05dfe61705606147e63e86e8c17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517683a4b59bfa278857787b0ac923105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97179c26fd81d05c5dadc9730f498ea9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f064e855cda51a6516120b4ed24181b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e8596715ad86fc940c55930af059108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ac8b7b025c987633163807d0d2557109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd324d49540452f619fd8a92aac042e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368feeb0acf68be83fe3d8bbe99ffd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82b6462861497ac103a1cc3b151ffa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6345287ae210cebd609763d7bf391113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f19395a9e00a1bedc14cdb05ae6d39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991f64251a151252e8155c83fa99a70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389545c3ed377b4cb5b739649cb3bb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6d9bc0df33772a5cec18a2399092a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e7d364177b240af44ee37f306d4da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf32b99c9b5b9873e6989ab115e76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b0ee0104b1c6e95414e1b7c61ce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fc47aea6a01a57c539ae62254e8bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d341ed6281c7481aba9a93940682122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141acd55bf8976400ba4b52c1815308d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0966d0a26df347c786d6eb368dce41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba61d9df6097146290f09c6bbfa8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b314c48371dd834facd061edace1579126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1463e87772749a8b6fc0c7f5f939c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a8c34e56f0fc1fff2e6d28f381a2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4602820b6f63bc287205aac0d2cd7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4cb0c4f537ec7b3e170f9c6755689130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae5d1efbab39bb9ee293d752016051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b402d752130483f663b39441888ce6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dfbca4fb4cbec7f47052dff5e8570133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c38326b1251220b15fd91cee390a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951912ecb157aad77b391036d10915135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac7a4447efec787d33eda006f11d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f5880a9dfc856192167b980b61e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4cfc5a82d4102da40cf99cc2bbc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747952fc56d5bd5236d6c473ce4d8a08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76a66aa1d313f1e04e0d337c2098fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf10966c9cd051c734b87e13e752a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f116198f118a11d72fda39fa10951142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd8aa2fec4589ae9e6ff31320a028143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce99a8c2cae7ca03a4686bd71655b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168be7cac92ea9267d5589d3cec5e1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69e7c9203163a258171e94f50c48c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83347fdbae23c3fe44d1f04749eb195147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb06769d4420ef2c579c10e990b9af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5f09da0573d954457f2bca45d7c87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca956a396f794d7c163ad455f4672998150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aeb24d786db307df246b4bc49a9ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95452f7939d7af4059ab7ea24c750ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646701ee5e31bc6b3ec662a1f5ebfb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c14c8d9f8dd4eeb467c3b44a3489154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f626365696e5758b5b72ed02221d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f15633f3f9d723aa336aa0da8597156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c6d07cd78349d3539f82809e15a27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ec96465cdaeb53f4c9ea56e6121b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39a2fdd5829f8b3bbd072a789cf445159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7503ab2cfd50b03bc463b2211be8ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5447873adc307e27dd6106662054a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc23ea9379872da9b763401e597f0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7ac0ec67a0d900c2c1244e02f529e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489adec48a2ad61bbdd4fb145b26c8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b0233487e36217261e47acd61f1e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a092760bc3de962d62962614731983166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953fac08a76f07f3791dafa20124171167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c09d0eb745bd819626a1c25c43be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7c8dc42c23ffe329e1c9c802ed2b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9ee0c82d5307ae8b965b5825e469170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b5205cf9403c2be4ac70cfe7a7a76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1e514aaa8087712e50407666bc861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ab16a79e2f32db3943c2e70a6fee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d941525590f4a549ba066978a9755e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>