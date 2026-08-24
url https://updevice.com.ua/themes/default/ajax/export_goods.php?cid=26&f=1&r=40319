--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51590bf7ed8286651a0593c2ef9a0c221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b28a57e5b3af3cba534d3b18b4c272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206e5994de645f08226df04fa03d5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7ba5bac2b328f1d950b33114d1784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12834c83d3eef59679ce8d901ea6a7aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f7dfae5b8a56889f153cd0f0a0c186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84753208c6efaee507034d6a86368ed67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029b2c83afa5444dd48fbd5b52ee318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7539c1ef0fab5d4ff9c024a157829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09252f7a904c002f33756c460c5535cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3932e7156901981aac60d3f3f3d8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a13538e5e73dbc11183d08b097a9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd995643821c472cef31ede9de0ab1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea417e1c041306479a896d6bc1aba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ec0f882d0dc7ded42592b411e681715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a39362cd643bf932bb982abff1790d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff13bde1dfb2ded939ef4054ceb8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a6a1d9eb906692804a53fa54449e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf284ae268be1e19ddc19ae2b69291119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9500e40d13afa481ff1605ad07a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85969403bab3ff6601e399cc96840121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695df1e230d71a82e023a96d48cfe7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b18dd5bee5f49c6e6c185d7775a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee9eab9addc189f05ebc0df01e67a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc491f362d7e566440b0dd500d51cdba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d41d977edfe66e1b7dbc64d46939526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcd9b6b991af9dea3b08c67e14a81a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00d521cae3aef4926ba5616390301c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb652b745605a92001297157728a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115040e4519e8e5fcafec39a03728fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a442636bbfa575f2936821d39f0ac331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669fcc4ec625efd7bd9bb4726c43fe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e962bf323f8241f5206ee79234653f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bbcaf59a9c5fc9194094e07e2f47f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1c5627660872524ff3be9b68180235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038ae2862bd1aac387753b1767351036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db7c1f71d54049921ad773d1a2ce237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34310e05c5840987e905be32440ac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65943f92ccd7aad59322115c711aef639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbe7813d0b342071dc85dac7a46e6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da97abad7848b2af5e77c36011baf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec328f5feb0f00df7209bd73b15c33942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc76b45abd35b75fafd7e30b84ec643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa355911bad8a25e72e9bdf60342eb1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546bac3317dde01264a25422d71d96045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb78d4a5e34bbeec1e204be3e6148bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06ae1a8b926ecba41ee9ef7d10a1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cc2487c47f4aa7bf02d3f6f81eaba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e75339444f20b5c738daefad0b737149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dd6f74e3c51402c2b68be375d5be950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986922294b85e8a66f4481c066902c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf29ebb9854f480052f64a31fb6980252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd29805a91e5a614f5c9cfa3dc8b3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc85077891d4ba950c21ebdd7a04ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a08c3d8e97c3ea5115c8380c300e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953780913a99b66c375dfb5b604f2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5fff03da5c02175476d19206a58d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96394f2860eff7bfca0458c050f30258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738bfc8b5029a544c2fba54ea8258859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeca66356d92fb7384540d78883aac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cb8cced7b361093fa9c40051be71e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71a075803232f401edc8c9712a159362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0bb76f63c6a18060f2c0c45752b9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8133f3c5ba8693f37634015ea3e81b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e98feeb883f87d99bd4bb45967e6b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d64dd828e948d27ab8a49d34aeba1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d6dbdc9b6e6c6d4d9c3782a3f0cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb4c148846f0d2c06dac40f497ff968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a1851aa81b2cfa917a0323ec3bbc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098aff9ddc7215a1bc0c3e394e753d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b08471ac8ba5d61b9e5e2cf5a8b0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4b89468b9222de2cd6254b7cfe1f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26cb70cf63464c272a0fff0763296473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e52aba93cedd8392617703c671165e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6987bb1ce9c905f5d0bef0f6786a0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f60cc90495b782891ab007cf58a2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f17a0bda245bd669f76e8b356e8aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fca9ed5a15864180c1e0e3e4de3c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2363f69aa369a8b9e018ddf7c348379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a86a0869e76b87a99d24d164ba740980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40600caaa07e60f5a2afbb06a4e2b6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780430b4f47b197da4389229135843d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52503c3e293b16eb02149be0a6e26ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738ef14d35a45c085372ee6b891bbe584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f771965ef9a0dca11aa34a2ff3c3bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03fb0c02f3df58b9972b3e6b4a2e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe1ab3964bc5de0423a6d978e5f5d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3bbec57d087c67d091971c4f1a08788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b1d6b78301ae7ab81837de52fa1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3dec7b11486b04a75a0cf89df51e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd0f0f51ee658e4071929f76699f5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827bd527060874f8a9afff11f9d1c6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d77457b177276430473e7f3998b0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296a31954cf56cb2c22063c205bc31694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc086c4417f5bfd418ed5f09418226d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833e878eae5e29822ea3f8d048358196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa182bae639dfac2c24b545435821397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd274422e687b66f7a282e1e62b6146898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c2546220e172128507181c1ee88d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc0f0f272bf77ba1a6640e1dbf3cfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993086b34fb0e07ba6d55d96c0a61c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e7166b14a9a9522ea825971a51ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6074a9a604cc8d0207fe487405384103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1ecc995533f31d66b394f764b0fd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409fb94a249bad7a06fbecdd3aad59c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e0609b64e186b45cce9531350d837106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507088d1142541019f9c7e12f5fd574c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c8e5ec075d2d227608c3e32f804c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d166d3baf6897bfdef0508f20c163ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68233c8cfe72545a42795e5d0c893ce8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e52c26bd58aca9609b528f549f3d07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b725ac4a9fcb11d89040ae048a2b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ec1344ec4bbf50fe39f99ed4d63a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4ef37adcd14b07aa78f27f45158df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65b7be2a2a6f089f668ae1bba188b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e4c570b4a92fed0a8dcbe17a8f93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52033cf0933e91b67594fbbc637bbccd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e30def893d4db9c7dd2066657a92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f027dd96615fc2e1a2b4cced7cb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffde2eb652cb854fbcf2aba4d73d80c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec23ebc0641843613c61efbc27342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769ef1c34fb3e7c1f7dbd4fb4d00dfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae735e73c167ea7b0cbb92f04f7c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2506e79963412a6fe9f3a261c0d9fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee5da16d10b34f39a5e273900dd316125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b84f34f72d99eeb6c4daae827b043126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb6dc995b89eac98f932f819da3cc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184942b6d736b6bbe2d5882412d5541a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973294ddc8e80d4c5df811b08614e932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30def0cbc125dacb9c4d4e2232abd86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e403ab527280180ac6f94a13ebf9b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db07550c6e29101af906d840e925b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35bd8ff732670744ea372e14c66cb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c71ef256740f2f8c91b191344795f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682a6182ae4a7b3591c4a39bd34488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082757edb6838270cc47b8133ff3e03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d416cf2e02c7bf0d38d69d102e2346e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03cd08b2fcd121935f3682a79eac5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4b49e401813962ed1f163b4eb412f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528edf5d99f51a9662fcc0c0d6f59fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e8868f9679e5cde4dd5be732322e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5411af5422edec21098ddd30c5e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9af146f7d3756eccb8f14e9103794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ea6e021e39cde99b8c25aa159728144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6edfe504efbe16ae7d6f48e1177f32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f816170b1cd3af3b0457b4e7d932fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1ebe066dd273f9f4b295053aecf76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a360c15e1bd4d8f5db842e71f09251148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e082a568ebffa19de6d2583d8c37297149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eaffad395c08e310b9475c4094cd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a993a5aa679049196d52d01c70cded151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a310bf1cec1e36c54abeab60484837c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2df8f7149acefdf5ae062261e2b120153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9290b7f0114c76a98aea44983fffc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f2a8a70df5888c7b8aa1a42d9f05d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffed397d51977798657ca88aeb07b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8db5bbf5738c3eaf86b4c5a45b5db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b003452ba1310c09f69b2003aa698158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d077234d6835f377c9f01688d4590e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab880ef31aa2e6d470afae433fb2e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980423faa9e0c83add0cbb3694fe9218161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcca2b33dad459ae965b44d6212dd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c715f2250adc888ccdd0e0b4261b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c49231836e7f4df13ccb8b82a9fe6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb87fbbbfb8123fadf10d5d8176632165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f3084b03eff7687f20d572c68d7e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d1fd54a8d27c66f0e28780d833eb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070dbac1c77efd12d14c44d950d40b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70f4a1429cd658212f7a7196c5551f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b1fc792a9972692ca8b845dfe3eb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a0724b7cce7b3756783d47a22106171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053dfcc61b2683627d03be49a92606d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29665a8e2c15a45f86d3faa1b6098173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2510236fe06a18e3b66a8fd9dbe4ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec478dcf7c567e3531652c42a847aa8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c0e15b1d7de9bdb5a5f68ccb9efc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d72e9e34ae62d3be03ab8703f85da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121caa56f08aa1678039dde82127e95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ac75d0f53658201d1db08fd082005179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d6fd178da592f89b8d476c2735518180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691a61620199d58f8422b25e14bba4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a3027720acb048b518801f597a951182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3c7a7765ec19565f32d46350dc1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bbedc907fb453b0dfc53c00c029512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169038f2c094e678494161eb1f69d0833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187f84e1d6a31e1d3f8361ad17c39fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b35e2484dd5e1bb89b2edce2f0f115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce136ca300e87b05cd01aedc1afad5e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495bca419cd1226215b4808c22e260d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728e4287268d06094962b839d80d76f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268c96d13c8e1aab47d81148f7628069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860917cbaa06429a35f7dc9f17e4b99110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8257e28c532c06f879dad46d099d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3492ac006d7c9ca3a0de20f4767acf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccbc5edc4377d5b53802c198711b6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cc81dff856b1fba8789555f7115f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bd87959d8ba7b0d8e452d6801ba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585dda5299f36f28cdf04e3de0c93ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546703cb555649a0d73da035f4edc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfbe7668fe25da0393d24be9c950d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ba578fd755a97084254eb04a49f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac13d46c820187af09ae2a9acc277420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611644f6674a8d2e34962446ee27965e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92592da6ef9920212087ae02c85ca8a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543feb466b7875a0d6a77016f0bfc3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01d66ddd13670ec8c6bd21f66d42d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40a665d38aff68fec338630aef66025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afef1eba730bb177519f1f80b606e9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053779d6f991c9df2ef9ab6a34f98027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373db84c2b6c894172f472187bb2cc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11ccea1fbb7db4f35b4b45883931a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4f17ca35b60499ff6bb42be4e254030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac30d6e18bc515aaad1e6f9f8e0196831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea6c03d86e826c09b4162828e639332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc1ead332d6a99216d763b18dabed333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c2e8ef08e80f6bfed86d525c3a90834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24051113f38c89f3a123e9724883464635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8b987701c37d6e41781af8f6445d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5c37774c6132198f9bc5d40afcec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc506940f929445b9821ad6f72f1f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e41c181b239602e4100ba3b74081cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927b0b52654ec5a93caf94cc630f16440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beced3624607952b9d9530e004d68141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f3f6bc23590b42df8cce1461709ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c139dec54aa568c8a09e31dfa05f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3215ff1018949c809739bc3dd5a1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a740d1234aeefeacc0dffb4a04a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1295a190e1223dc9e1aac8701a99946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b820f978f107c25b563e94d8ec16e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868569cf711f590ec508932c5396f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e5bb84abb9df1218b8b01e0bc5ae649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4a15b301bcc2a9b5739feea252ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559971837ba3106134813f626185d1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f52d6dbb8e3466f301b2ca92232552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53650d950e327a529ffa2e761872fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ee61b779c4132bade7673ca686aef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66f6596a49ddd2ae229a35587bcb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae94d11d3ebffd9facd3edbc0183bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f554fe369e91cb4639872060f31c6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd75dc6975be99c0fa10418d2fae4de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240091aa11d1f0604f37742512faf82459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5633cf321c1b33501991d78073f8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210932a0b1f3cceac27f2f7bbd69969761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4749d04898b26131bd057b8e342e34e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af8a5bbb97f6c52baedb34a5895db063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fab0a327b4be53bd39f04e324feb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3edf2ee8b03978e57d6339a436eb6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdea98845d85adfcd1b6a86c23629c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a57c7dc476a2fa8dec0ede704d6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a5c12c5598914f7c347915261302668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8e02906111a8606922f6ea8938c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ed9705cb4609970d6a53854e5b8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b88e05f7e936eb509b29cbca05f5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646281a3bb5385c9fcfb375f1bd16272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d48948e793ea1bc87369500944a2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e410bc238d7f532e37f81a6e72447174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ff1e1f87b706a4a49407e4472a0aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14555387d2b3a0bdd1cda92ea04c996276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08637a2f3ba3e14fc37477e8fcf4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57326ffa0d4d323ff217ae766948faba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96249f8736721136764efd73f531e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b58bccf016f865009c49fc646c5d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9d7e5b0d58509a1864c9326c680ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8662ad6d04f0e44e018bf8bfcb7bdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ac12f740747a950842a3235fdb5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ef0bdd09f7019fe9b3c30231a6fb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d574f5386196500784c89417ce1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c5281384102fd1bf43eb9648b7b1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a6d4a48c5b1ab070ea7ab1e55b6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a212bad316c97a0094f4a826562a4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274a075b1902a7764d7ac82dd7cddf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75c197457d5cb3ec7b82edd28cc73e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666cf6b1b976291676e9af53f949b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096c66c6bb099d36e9c668d577263892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a661179e13cf16e6944dacb2ef4db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6796a3b748950aed997f6d5fc0972e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec534b35f49689529eb66fd90ab87c3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0d520d7e611b97911283c8c6332296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d06a14d85a5ad8dc54d1698e448c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151cd2dae6013e5ff15544460cd93a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d8469c4f29b0b3c3923f82af75a1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199bc27b32f507690d8a1fb43d0581e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cba9a87d52ea5771b49d13ecf1045101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6420e49e31d8e5a7c20236cea7994102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e783cd41621e716669c9415f4595a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9452f2fe8ddfc5f0425297fe2a62363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb9ca76554ac84cb18d3e2fe906706105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3958ae9c1004e2042d0412a4dbfec8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7a430dad5851a121f4c970912b00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5cc24f1120390896e23b7a441552f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fda06cc7f3c78dc09e154e9fd02a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072066aab9c2dc933ae72822be8817110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393f5dada90f1cd1e9cc4316afdd7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53738bcb895c03fe347a3339f822b566112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cb24c1fd4ff8571700b18266b9fce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24209faefe0051f4fb31d5edd92cd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9dd3641e1a83a106314fc322d6991115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c48cc56819cb4e3690981bc20c6d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960cc337d385e1b763312b7aa2aedf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea24b98b0ea5e7c81f42717db82b86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed7d64f47ede64d2631658309bf7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583a65b0f5b3fb5fc2c12496a0be335120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa721566fb284a199b129bafb31281a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ee3eb3d66be2ddfa8ddaddd8ab207122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737aac5764c3f0862ffd3e7e5e9d97b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76075466352ba346e3c264d4b4328da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1622fbc2f2a8c40cb707858e6a1b1bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc55dfa3022b3583628841ef11a4685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91769d3367692bdb8ef1427ff834fca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2bff0040202f7a70e9cecb6f91a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595859f5dbbc75359938ed39e08c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5900402f8625650d1d10cb9599a9e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4748f3e134eff5a69906b05836a824e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408132b3ddd6f9f71eaee073a11c39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6a51a2a531129262c400b49b70612133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623fafd483c1b6c0539099769f37c05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d3314a85ed437541061a154f5e1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7dcded7b79764a3e9447c24737bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3654fb675f0443603af4cf4c39e81dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b843c621e8bc83ddc989a7c4bfd6a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70702aebb80af116e93f8bd5ac8591e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc118019000a7cde3b20f53a3f560090140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1fecc40c25323861749f7a3858d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4359ba2199c292184ac1888db104142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78be33811035543bb2cf3c2be57b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ed234f48059c8f2bcb3e9f8c5fd25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc432320a00f3069308a25b153019145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63cf12c231741300387dda1fa62114146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3bf8b7bd0d9124d4c67b2f79b9e7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748609cca6f1f3c90568165eac04e054148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6a63b231671802305fa9011592c19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a657179671aa3630a6cb3ea576ad7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91def2f7566a156eafa924cac5c7670151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e250ca00f4e8b80d6e8331c8e9d19b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a6753b1c1e84dcbb2c85c9b7cd1f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901a35aa75c88697d70c1aaaaa25c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77d7db462180771b7da3a3c0a6e003155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8aed1c40b18e73db768447352857f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb52169bfa6e2429b1ae16105430e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391cbb616404728d28c17c5dfa4dc5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4a8d22cde78ae786a5288183774c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cede16ef4fbba9a8ceb3287c99a12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab23274d638480f10be8dcea6d3a15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799002604de9a0d098a6525ffa9b0b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c4ca44faa8175fd57e198fde6566d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b590bade59527c75d71d999dc6dc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25c7099ba294b001cbe143fd2badf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f5cf9219a0dbe4f854e9dfb9bffbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33f3b7dbed3030fb2c0fe6903acf98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba144074b2a15f65d16ba45d55feab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0d3c2ef4f6b54f02e9af8901d0679169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8dcbf6a7c0207f1f04847c98ac007170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd391dfa0abba32d769bf1ccf66de32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70930d8fd7e97e6829a863263f2c91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd31a1070db3e1654ec1e65a8582333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f65cc80a72a385e1a3caca6030170174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656972bff02ea893e3d0d49c9bcc2f2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b2e4be48668626d9bf8d4bbca84dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f22f1073f30e767df12bb22a5bfa9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1324475fdbc5edc9b73d0794cc220178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceea380c4fd9fd7f4c438dfd1eacdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d56f0ded9dc02fdb4667e960a8291180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc4a73ec54d98daa99262907e38af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b290e2d0a43eb2f8ba8588cb807ae3182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>