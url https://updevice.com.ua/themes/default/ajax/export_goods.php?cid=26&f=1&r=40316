--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b68c5911e406949cdb8633f3f3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941134a6a003521c57bac22ea387e78b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9a0cdcdd6732b6cd5aaeaedff69a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b1d69e7ea7cbb7b0c147dfae202c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eac0b78d40249549bd43b3ee7bc085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027556cbea4accc130c39dc515b35ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409359d1762f137365ae7f05ed0b6617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add894944f216d4002dd1d163da4cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243ccd866ad52ed1eb5ab1cbaf617fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7b50d997e49ca13aa8a262e464ac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cef530328ebfb700469f31885c0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d25a1b3efe9b0f83de4ab4e6d3c74c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3e9aee1b83ba50f48bd8123c6c0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9590cb47f17f6adabccb68a180df414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281996cfe8bec8b4d79ac8f29462fab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a56e03a0bae92a9ba24e50b2164a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56535654cee83e10d06fd986efcf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83c42d7e83552485eb7472a667bd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534943380e3886c5031b70492bd34b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60191717b95ea31a65cf5c93ec9214020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e750b155b557930126db66ad29288021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd755c7a6386c2d95467bbf0a1cc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c8d604175e75e090692bc7117c73123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b312d8abbb8959f96b7bf8fc476424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da039163c90e28f899b47403b6df14d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb96ef4e5a8cb010842817f67d71cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960475aa077bda5fc1e425cc08059427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5a9297496ee69d0d9c72ed53f10cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7218636c6399b4aaf4a5606a594029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06822c0467e1ecad3157e7567f43c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a45e2dca1fc129f5c7f8fbbd169531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea1ed86b7467f15ff147f8b032e3e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c18f728c97949ca98b48a45c9a34933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c14381d97be966d903c7caa694bfc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e75e9f6674d9dad63791bb33a35e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c897c5fe80b5a9120caeb2c736f3c4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60637050d856b975e5ed0b6a8baf4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99719622730828e2cab7bb17650d6cf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0874ff91270c9fe9ba0c1eb4ac9a0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f48edfece0750ccd67f7e5b54a25a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4d3833d89f01cceec343838822bb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370267392d56608b54a285a083b9cc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092581eb70fcae76d7e2c8dc8e1a069143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d2eb16d1010b4d169666f87b55efc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b955b73c494885b13354cee331221c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56620d28767d2d36bda70fc52649757a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03aaf46ed7d8c99f8f74c9ced66de347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc1cec2d691217e412105540e35f1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba29debd9f76c7ef64c580aa03477549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e60e021f843a8a2b86e146e1520a3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b276ab5990c41371e0070ab8ff8a89551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d74c9b34b4228e8126b3ca0a85e41e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c426fb1e8c89da2ef82808e69eef21953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca66806eb020e2f8a7c79c8bf184c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311bac234bf05e1d48630c8910d23c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eaf12a93be1b458f913307c5daef856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708da0fd37a527a7d76847131b71e7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da31ad3ce562143f794dcb4df409958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee2f253ae0f886b0f689466f2908f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b2bcc0422addc6d1a7cd8f6d289060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46773523f117b6fcdb934f8b200ea761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462de0153b6d535f20780f1620e0b1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2d67d002b86d0688235eae482da063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d685f5f9f3f604f01ee6dd5a07a4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51684b586f3cacde7a0f54d05c1f583865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736f784e21bbbfe98bce80970c3c48266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f23ae5c3139b32cf45ca234cc4d24c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae67db24aeaafd6aa293deaeecb07ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f988de220bbf32d9b9922d84b07ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03cbb9faf33dbe311fc1438f75e8b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf90b67f81a4ae86360409b09c258971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea9f21b2a3084ff646aeb9b44a5af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce793b1f3da1679fc1a29e72fca73b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4a11bd1138b1433f0939ad991b1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f42db4cd98d7fb7d7cbe3d87adbd9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fd6bab2b6ee0acf597be2c1e3ad1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63261891f3b3125b10ef2c135239bbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06052d908c3a60f04dc737a70b8919678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4c509bed3daf86d2fe2f58b36dfea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69620855806fb910ae66b5f5b664d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9aac24b5548f80ed3922408f0c8e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9b59ba2465eb08f7029e324facc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454d496db9e1175a0d27d1c5fdab3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678385e1bdd50e799c0512cb74ad70d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d00e2f208f350e46787a749325d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b3a0a7b4f1e924e6096afd221371886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15790899172db1e5d9ffb5af13c774a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c5e2d8c4df8487d928900912be09188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864786ab946d90df85a642f912534c9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13701923a57d57013ee33d3139fefee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d780e623ddeed853f2ad3f8b8c6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f3eb11aac7f3d29de5a87fe78ac4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99731df1077edeffdaf6235c09db1cb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e959e58cd3a4888753c45d4dbaf8b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdae1f2d68e9d5289ef9513081ed2e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c56d8c1456b73dce1bdad4c50f1e6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31c9618977a325ee5280a64394b10997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a88a18d4e059b484f669c8fbca591798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55898f16628f70fd0fcf6607d9bd5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc83301a7026f8beffcba8faad93c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e187a973b9a796b7421f2a0416227101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326888d875dcec4f5feeebd3bc1c2fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5f4effe625c2366813301e7d0ad2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c85597fc231d99bf9892009fc4ef1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6599bc55c35341cf998f9f42f24b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de9bda554b19be7ba6423e573c89df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f76610001e5b513e7641f6acf4d1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73202b5c91df05b96378c92233fdf8b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf091f62251c8f22a09a4fb51f704f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527f86d8f98989cab4e7c2928d1282110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5ebee3776e150f727cc1821d9f8d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa81ec906a1f431a02ec8d469b5a38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1cbde637513a928c431c33328245a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af8f5bf788777a9de828689c71ac1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a2e243988010eef4cc02e227ec5f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560c34ba89e5a8d9ff9dc572bfe1a31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00954a06593afb4e86277f2c8dc0e6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17fb58201e9e5e9cf48baef420ce8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cf4e1f3392da91e025f5e29deb664119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f504e293689557a780cf3b610733120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc8deb514357dbf1ab435d6fddcfe0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767fe94cf2f1fceb1c4966af13b9f95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a9d5e7bcbd3457b65c33cbcd99617123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dbe327dabe5ed7482fd6d7cdf0ad6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c153905edac97d5fe70518ddd527125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bcde226547e541eec988b37d87ef8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc72d86ec151b793588fe912eec461a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9d83467ec5941f3fc78c5429e94eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76625d11ea2fcc53bdbc922f284380129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5330a0d0e0a83a56bfdb04d3315e82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249cd7d7d5cc1926c84d979fd154a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5de0345d38cf342739a8ba9151158132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afd29825a705042d2c02b903bec6c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ef483791c272932ea1d4d3b8def8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238213572ed46a9a1b2559a746bc8c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df268c199c32ec1c77f4792db82db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72497059b9c66113e78cbf821f3e3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e105bd56c1ab1d0f84a33347eb10e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ec2aa80f787bfa1449683d2477a16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7247aadb70bc9b98865bc4d65ef8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebca661d57d175b82dfe79e252e05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351205ade17ad4164109bddaca34b3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121b1d61eaba9487112d5c63e5fd1cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fba43eb465d8e9b977d67768bd0704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235fa37a053839ab91d76338a854dd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcacf350cbf3b9918bb012c0cdc4287146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872291d7c5e37f0d61e783035680f2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83f6df1d4a86e45e1bf37edc08e561148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4370d05270ba59356893d7648a417149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99886fa24a09d96938f16f5980efd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007bf97b7fd22bb4331b318529f9aaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700c14764b5786aa4e22f4c0b7b30a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ddef6cd8f89110c9bf665e87096fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632babf8bbeb051da3f65a54efb624f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0293f2dbbc96495cbd1d5e0316a0275155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d990248c67eebf27335cb9710ecbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122023757a6c24724ff7f977d7951057157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb333d7ef9d83494d47be4ed9eda6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bc06c5f1d968e82da5f4a6b01f3b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cb6487ffec2d9db691cf9e36cc8bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499d2274ad8a0aa54f0df749b2ad91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1f536da408725f95507302afb4870162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcef4ed60501d811c9c373aa8cdef8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9aab32e1d5a85c1d8dec6c18275f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9c9fca43d876e29eb52a348bdfc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc33afc5d8042f1f065caa19c4d0ecc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1461c004f4f30093888258eab033167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d650a093352ee7d3b251682c0301077168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797adba417a1deb3cb7b0df65a5ca1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbece1fbdbbf253dce0ccacdfe9430170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9620bc2de5b906b67f2000a010e1b40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5094463585d3bba64a4e34481d04624172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b367ed884c7d64d977e84abe7b401173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ed396f42e50f2885f09075aa5d12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa095f3e84e4315a9f0ad1dc8ded18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e2285ba8e4a7ebccf7b958dbec54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef93776f6ed6cf97679b05f8ee9d279177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613cd6fdc5884c4589f38465e690376178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa9ef7d2c087134f122875122bcac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b2bf871be8c3bf7e575d448fcbf28180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ce3190492e1a184530097ee8819b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e8dddbd64dea0b6747217c01ac6d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b6c62f8fcf96e81dd54f675feb1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734badae64833ecd045b89896f1e81594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454dc992a37ec374f8b93cf995e79365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33d6b3b54fcb7d86a455e9df2528336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab494dc9e72190a18dc4f8e1bf15a017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85411b5f5238b2fc075d170e0effa6c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72edbd77767d8f0b700c4ad238b46e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a536b2cc8f6b3a12d7d6006f5e5565a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9e6f8c0c013013b9b552bbe7fa27a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29243fba65286bfa2230d035efbe3de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e3e9858c992c23391a548013011713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c88360e86575916cfd37fe2547d0cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c55fa3d2f6172c36b19526ef6776d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a85715f39b2d438a7122df4f95c13916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4fa367254c5663d20b056602466a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe94afdec9c632d9bf69fbf2661715718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494aefcc1e08097c1de55ea029cb0aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0f70b080a96dfb52ff4d90eea746920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123db99a31af93e00168788cc8cda2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb73157ad7c4fb966474aef98d38ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e5a14ddd231a0bdd4a130d9708ffe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d9ba09197adf5a3caf6333813da3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a3cba0c3a890dbde7589317da47f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde9adb191f9e6a79976fc338be96826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad43883732724a8cb98b6503c8bdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815896553a694c5d3e25b795bd8975cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ecea727540de027f8fcea06ad091529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a09535aeda895ad16594b36470d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7b3bee2fd19fac98aea6cd3ee745131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e12c21bb7f2662ff31196881753b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00320fffba6dec3ad82934ca7417333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57aee635ac519454de713bdefeb7c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5c1cbdc1ec149a97bee036d96b81335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b51a1c88b886a46549ca323bcaecbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276b8bbb5733e2c97685e86cfd39a2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc40abb44233d800f873151d5b7f52c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea648122a99e132474340e000b96439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a1ae26b5546558401e6cc72d5aa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e46bdfcb057a3b01a75e506c0925341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e63141d052276e2ca35c4a6fadd7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f30ff68a4d1d81336a6ddc8db38b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c822c9dbfcba413ba3bfc5a34ca81e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0817a0927d986374ee06baf31ea74145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77de750e0ab95caef1dbcfda9e90f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af05d5d7b66dcdb5b9d4fa75f95e6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b6fcf19fc7165c7ce99ada32799348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c1ae6838fc6f60ca56069262fa02649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68288da193a6590fca912fc824fde9a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de57a6016139608fadf8c348705162e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5335ef00ea22a6160fcd03dae88e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e96b71aeda9c5d7208798e9b380e2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7efaed362b94856f8ddc1bea05d70d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5450b1ce6058ad06c67c6c863977aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49412a9e02651e13d26d4050dbb3ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4f39cb08109bd7808e416dc7eb74257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155aed0cf0393ae094f976306bf369358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15358eec6e59488ce96c7910ccdac2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d8ed7620956159f94093b6d0abdb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0304c7d01fbdcd7a6d7223830120561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658cd4ed45d71ee843bb90ccb23fed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e24fe4b151dbfd9021359689de0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b27534c4a10fe971b523344c854e8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacc2d3d52aebe74041ca713b749d8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7960525cc99061755d87e9e70513eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b6833b9e9acaad06d7d9528c87b4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c172d2a12350cdd56d6fcfb5502093d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd7012c16596fcc9ba94ee6317bfa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcef4d371d99bdc6e0dab37e4e536470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74277415d4e8362f7d1c4397548e661871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468c27b34ef19f5ef0d688d86aa1fc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7ada543fb17faded03a23de6381d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7368be03aa3ca2aa74179fdda59b97274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2835765d2e0f5001631fb402b9bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b7b44c0eb476d4bfc87ef2670f5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134e9dbaa9a7c1d0e067653b865acb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7c4ac8de60ac278dc47ae0da5e6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986f58f273ece871d53462a8e95186479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08695e202f426652028f477a4d4f00980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c6c490d59fe04c913a713d247b74f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02fb41d42dfce1c8bdfe55e1556cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee662f3d24555531c87c7d48b49306a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec82c33715098a27eadb0c0818a7de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee51289e8841600ad7a2c70188b90e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a359d3f3b25b9237e56555b458101ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7990f85f072642075e680a33ee4a9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10212352c5472489071f7470fe356a4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4e59a0ee7ced7bbec2b46025afb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c389881f77b0d0993fb0905df4445b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62e132650636b5c46dfef9385d437491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96981d1299a83c89473ea664004433c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f441544a5207a53340b66e4d54e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a7781783041ebec3e822279e463b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9224aea77b8e4976af9532cd8cab695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653468399719446c52015d070bf0dfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe045ed23f9d34f1ff50826ab9fc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe38bedac8f02606cc3a6310d5b735d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10443961adcb8daa14cfbe39d04b3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a8f557aca6249a311394e474dfd57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cfab2b69fd648bcddbdb158ab03a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357deafb83b322aec2b811e46ed211ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b085fd364d2bc75ad32febcafa691c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938a6db92c0673f30826abdc2386a87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f19ee513d55589683a549cc240cf3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff39449765e475c37c5fe87b9eab6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b0067f2f33670fdd36da96cf9cb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de696114218b69d9d929a68c8bcff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b2edd473c9660b26cc3ec6b08418a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32cfd4555c6d34ae48e3bbe0076e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70146e4df139d1f36ccb81893f56191111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b416a48fd349de3470db71d372278112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac86cad89919d6c9b39f9c117fae8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730abe7f6282b37b789257623bb33f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef552c8f0535f39099eabcb6958181115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57031e057498bbfeaf324d3a3ff14873116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa04cbb0f3e3409503dd463f403e33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23fc463cf420dfce84f3963be06fa8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e40228a3d8e46cbf5e9808678b96e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035fb4674c0d80d83302cb80dfc0740120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a81ed883207968814fe55f7e0501121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a5f65f95c29563a286295aacbc515122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c88622e55be1ba05596629f5ffac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeefce7c9ec76faed8de949684ec7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa520460bb15940ceb364230bbcf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858fbf64e44ef9ea25d4646ba20f9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a1224c4e022b15db3c6fad6dab30b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a1ba0aebe937ee8397ba26f830e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf63c8707fb818f96f6ce854ddcbb89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edd2f8d9bbf2ba41a875a77563549130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325d7d1de66ac4e9d39a1bf6d4a582131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40b9fab4f342b51fec01d45d80568132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd26af8e06333d8ca042e1f17b32b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90aceb9da4dfa0b89cbd29ea638dce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e054a5e98de4582207b4225a61902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444862d0fe72ecb27734d9763268db6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f9115a7cbf39015b04a512a2f6cc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b10345c9ded8cdf3ad2885d79f23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f00d3394241bebcce6ecafd92843f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f3b73e16e044c9431c02d5f5b1d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d9fdb15fcbb21c5f3f9d73dfe2124141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7318f2b7359a3646ea22cc50ffdf625142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228cc5ab4df01d214e9350bb34ec3a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6332b39da8c70dd5eddab7ce97e62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a5d1a8ff1599e4b752885920247a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37945d6d1ed93b0705b4ea1ca2b306146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dda135f3bdb89cf15c0b36e8d94742147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c20db54993f193ed03d17617e4d08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ef336f41c9321f7ae14f262449a1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3554936c811b5b9e0dc82eead1820c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455edc00dbed68ef95e386cc5fffeb40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb30a8c157d43ba8fbb59b4c883c30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb9349d5883ee0b31714b2015fa622153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d099595b150907737f6b7498bc9f5d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ae73b68afb4a26032df1d7a4acca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936330fbe88a75ddd0769ccc4b1213e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255126c547ee56b8210e78590f7ee29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fbf2d616174f8fd4014ab72fbfac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f191406195e8c6e1f34546a8e4778159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2955f83ad70a81539d076449f3326c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80860e3b095f4daab188c34d008c5591161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6903245d2f2ce53441230b56cca1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7c2de8efa9655cd15650a473ea641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531674e3ce3b3b6921640f0bd2fe55e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69285ea58185adf9d85fed107dd6c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cf2e0f7ad2637f4fca0833bde3d6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283d407b5b576ea1d8fbc69de8b35f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa800e1346440a5d8d3249eb79fd702c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e9e1a306e815343f731b5e16c630b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae55f5841b793993e21c5ee285ac93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc45f2fe239c7f370d52c70bb2d58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f38bc58eb9d23b7d928a773fae9a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804de41157a9eb2b9e1d90367afd8731173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4a0a3e420c976c7116845b233cd4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>