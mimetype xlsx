--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20998270ce7a90ab7c8cb86ffe55af91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb216276f0c579c4d87b3c1232685aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624e3415d3ac8fb60b93ae191910f703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1bdc88a338cdd7752bf2b488e66254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6026c64e487c6338b9b90f267d948e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f9f5ac4794acc2be8a9fc8273c846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7beb512d3424e01f251dc1b9bdeea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49713c928cff48f691ee5ef67b26ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2986e17d6510f3edfbd20a407bce629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df35a629f35ce381881decffa4f7c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ea19338ef14b379ff819a3452efee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1046fa9660bb82e6bd74417aef28e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d429dfefe2873346573a47f31d61913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e5e4c4bd9f6e1907eaf5aded53c7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27aa5e6c65b3f464a773ed67d29b1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f3b632f1542e81f854456db2c71116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d627a4731732fe02516e42096c6b7e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9a37f002dd85bc267333781012c3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ad071489be5f13c34bccf86d344f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff5daa8a12a8b4cfbc3e8c1fce78d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725165f8bae9e17c4bfe34cdf24f5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820b5a88814f14e648cddf2337720db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ca5b5b880e5bd9aef13d6f25653c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912127a71c84b1c2b5093bc1cd1ec41624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218ed426ed978449de848382e1b5d4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ffdfd8a201e3f2281188c3cd672226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7746755cc8b09d0b06e29620e2b12ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe616c5684bf181216f6b805162b44d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9781db226f6d5646e99cf6723c7885b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8a9d2749594b5de803088c57082a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42841511103c153bf0fdcb3c6d11bf8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bd272eefc5946740c287e03cd777332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431342b276f7518d8a6fcf8a1186c4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3367a95ebe426169f1aabbf14838634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa2b90fec9b906f389bf52af75005835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13781daabb166826819905fe3bb7843a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d15e1998d8c360b12924f4c4b709637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5a6c29948e3afe2111fe1b8cfde8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecea22bf949dafe8fbda7e4354f37a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416e8c34ed8e2cca6923abfe2c081c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834172b393f328b4c18e3aac248c6f5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663296c9b525b4acecc11797ede5dcf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21de3ee41af397f30c7e8ea480dae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13581e0d78a0fef580845e79a1af140044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e38dd748d21b02c63398ffdc7cf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd111e62fb01c74fa4cf3cb71efc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f5f91186b05d30b7cc3a656df6e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0018f090a0d71c429c72c91e0db42448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105db38bd4279ad17ff58b72ac63c0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763bda058780db3e90f8e84bf230ce250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993db8ae199c9644413d0700a5993fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0430174aec5f9b15e9e076ed278452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7566b3f98eb578cb761813c4da49753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659102e1dedb51e1dbc9b0c6ff0d544354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a82283a3fabe1f88c853c596475a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d7233c962c31861d86955bc4b09256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75179c39599a2aac39d6e455dd7ff557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b951c5f15995b5c907da6ca96c95b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84332a7d30971a522b1c1dafd0eeb3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a30e692ec8132c77fc5348f7791fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd8aba4dc06a99c0d468dac8b01a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c126af0c5da7f92fdc5eb26a933a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f33020cf9b08e599bda3500c9a69b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d95b498e794ba5967ffe5d45d129eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51e0d3dcebb543e3940d2e76ff2af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07679e682ce5a7e5677d7f53ca46202466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120d9a883eb8dcc097c2e1e4dc4d5fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52c23ac5a2ba8d8b3cf2ea8c6391768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e5c0212de1449c8ca45b08ae87c0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2e73dab558fc863d773a62e813fd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d974d884d6923d8049e00f5e38748f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e46a19e8b7a2796d2a6e7562b21f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff87105574d8128211c0b93be7e0f8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd7e4977d8a267b78b24ceac2487a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c83a15a22586527f32948ae15810675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bd113919e1610f40feb867ec68e9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c765324ed875e8194f2017b108168577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09ac560d265e17a9e0dcbb51a46a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd1e299013347bd1a045daa1918cc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a9e99334fe541100a09ebab20aa7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d4fafa8ac8c5f25531ad2cc0985b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08f919fbc2a203ef0a1fe162a9375e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58805b4edaab67fb3683809be83b5cd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0657a6f9df83002c0525fe21da26d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619932bc5c4cda0e74f1afde89a507385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c99e58b3c984a3bf190a99334a20b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba676909d9f9948a9ed31105065eb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69edb13bc9a13c77bf1a26bdfcf397c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc90aa41739f4ca620957ca19d42c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ae672b2eff9a98961324ab2b435db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ee81cff6358d80f2fe3c6acd075ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b6761b46ab1e04bb8c0c2d68f2b3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269da89b107ba077fc52ff6fd4a5f1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cafa77c567fde7a76aa9facae8106794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b5375d55df5e7887a386b497b0d4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a40367ba270d71163715f39e114696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f176047475e40058fa4adf1c826997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277386cb16750a176811d739431fce398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1865a01d3891cbbc28fe7d499432b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7fd3a7c129228a6b6dd565a38c0b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f2f8d9764137cda7d9191246f0265101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df426e06480073d543bb48b6092f9d59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b1fa7e58f37e17a3b28545ab8356103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6182a4c5525efe6516b6a7532d9b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ecf3c19fa6a832641ffb43ae3ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e68e99010c4ac9439819a5f40b520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b7202d08692c18e0579a589a2b1bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49204df8e066ee20481f49d1435d8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032c27faf0014f55255e374cbbe7520109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db7a89375326870eb3b905cefb30cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd498fd3992e8acd6971e5fb04571a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b071013ec18fb6bc3810d3cb7a8a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24c454d2f9187aaeff37b2488a25c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719bd065750bc68a82e3bbbc8d5a95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad06c1852eeaaa15a4500205ab9a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c7cab3bb71215fe60fb2a95ef40a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75be3c6bc264e99cdce33cf26856b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eba1c57440c82bb5147f47773e090118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377eb9dbf05c023c4a8ed2d604affe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ec600aa523a3a7f94a2f267c30e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eedaee601e67c227f16dcf1c47cd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b32f5791ec58590d0832a1cddf221122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f312fb884f0acdac352f5fcc35bb190123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06060337da5c8d6d44a07e0e8ceed89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a307687a959ac50cb4a20f71849155125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89ae26584506f47f3d5914ddcdde4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e0c23cfb55546a9804552d124d6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d9424c36c2c9e6b807d9854287cd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb3c4a1f55ea6060abb3322b8aaca9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd73f088a04efa57f7c556a9f3a7ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6027cf2547c578c99044f2c24af85f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fd6ecfda652804757d7a62afd44d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd769dc2a8b0bacb211ec0a873db68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c67e799d57605165fc4fdb0ebb69bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b5c96d0226d662100ff157766e2ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847848371ee45fbf637e1ac0c8b277be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6855704f3820c72243fc2f69886417137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e09802ed8452dae322ff238e3c77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc8cde5bc8807afef6722eb83d96d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4af7b7efdda4be8934271f20024e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006bf066f0446e9e608ffed2a3f56cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4ac05c1210c37c749d12ef862e18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65017efa9268b10723df7bc4d0119781143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531955ab6cfc83af908a323c79167c63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f3cc9a3747ce36da6329aacf902dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e57158aebe459c6f1083635f62a5c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c5e39d1a5c0ee8cc8324384f2b40e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767dd8caa6dcecdc89488f8e98f1d0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b70ae15330c816d8e3c301f37a1a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c502ee0d3d2fc5ecc75f1960550f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833472890f5a82b3e93e22a63238e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae026500634572c3971cf54ace3a59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c4fe39a58f88240e140b6a53b24e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2609e2f46923b235492b6c7efd427a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d655bbce9bdec00418b23534e621b2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4a9d7c1d6be62755f72de533b3e82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640e4f425f9023991c447748ad92dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a72b6c9cb9650fd8911bb8857d63f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7949c93cd33866e2b52330936b40d63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099bd3472b95e3ba7c0e2182c12f1a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dc4132d6e6e357c0a45e8b9ac4208161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab7bc375c2f2a68bc331db711d611162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2639ce16d89cd6cc32c524d193abba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a8c7246050095a6e0c17ffbd9c036164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b551bd45a54b2ca1e3ab166651dcb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69af8c63807be3f3f6a08cf5e54cb1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df5c42a14e442125bcd737328f6aa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d74999be6b2a2af5e2fa2c9a9bc2e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d296de138c58d9edafc6d57f424c149169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5840cb3be6a97f332833f4279fb08ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd3d36e3b96ac98bd54fc24de4276d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0536565aff073b66d0d3712d873b6e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7f953d007c2297a793b387211584173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e26fbdbb50760804692eab69ae81f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7082ab7ce13522a88da5c62d9ae51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa9b891e66e75e0d1789a23fbeb285176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad69ab64a32cefe791670b831322391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab585443e60800dcba4981e9d90f00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666919db28fa4e1a063c8643bccc269179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376a23acf1fe84dc605778357c5e01180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a72fb8e207834faf840b850cab8491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f97024a6d78e41960131fe6884bb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5b884fb588a4879a02ee5e25b6ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23dda042078417739377954332cca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc602f635dc188cae963e7115aa03e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268e5344eb1cc96357f656c99052e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc1cda672a86ebb31c8a877648eef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd567861c525a8537bfbb34a0c0158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa317901991ae2acc807bb73378bc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d16952e78880a14778aadff1d909310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b3522bc01e03b8d4117c7b7d2c39211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576fb358f1b4b9e3439d6f0c0820d1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2dd9bc8276462386e9f0c0e6decc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861d90735f0943263da4f563ebd2bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7876cbf3b646dea4186a68908683c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4292cc30492d0adf5373e740078c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c364a2585ccab19930153820e93e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b02d331d956b3869d1a295b35523ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fef432ba948dcc648944ffda02a2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26955a6fa3cccdfdd72131834b0deb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7217503cbb7a46c1a98bdae8e25991e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f266ecdebc76f9aad2a563182159722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb42a63da6c595370d99f4d99f755423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c4aa147c65b74edf56eb19be4505724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6119bffc378ce4fe34a1f0be7cd7f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60c335f8aac27279a8dd899a0662a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6c18f651e613c3b2dfc750489b8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abaa6fa0929bf70d2a1a0d9c763bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e28c2cb2e8f9efd37995027437543d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c8a9281f1987b68a9a5a7e2416cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0041febc90100d222a50f36ca7af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4da674d55ca65104587e300fa8ca6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc0ab3c92f435e27fcd2dcb7411a3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c76cdeca308a1ffd69ae4bac0083134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532bc156fd798a17a95ea8fbc502ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40bc65c8529b76588ed806b1bd64fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947795b5530b698a96c2588f9852d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8794a844e41a523703d54e2c7dd7c6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23cb88503672aaa060cda337ffc6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc03cc83ad275483f0b5935c23630640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9054916bc02715f2e393e606d33082041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e344f614f69215d769c2e2bea1d2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0266b6180bbcf7e2df60e43e896e93543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc950fe42ffd2e3493d85d881188df544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdbf1c45f922047dc0b02b957696d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda3d348d0366ceefe51d82745bfd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8ae369c626a186cb1dada55ef73d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02761024ee71c9c73b97b935fd00274c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06397c8402324eaecc2cb090b4350cb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b222898f871e236896276e67f00050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609f97d7cf10d4152fca2a4714c4cdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819b4f5169fcbdc3caea5090e640c3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05ebe69ef464bd723f06151764068b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41fa7d1aa6b9321d04b7f530c3de0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10e6b666fc3ad7e5e367e1b7eef77055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6611c280d353f9445ce7b1693e8d0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0813d639d636f03e20bfeae1d2a321b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb121078fed637bea923420f758fce458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f75d7bd7d20f9e5b9055a53e9adb1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444dc9c2c6db8b65bbab51658e8f5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635b26f2c02d7a5197ffd413598af9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c5b98df9337625eba62264d5bd0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f0be8ad852caea99e85650207971063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687f9e2fcf81dfd0307e8962c284b9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86150229b2494781a4e233f8854e16ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b228a9e2475ecb8b57b6499b9c85366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a168419ec3a3b20ddeba7428b9c44267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77abd312aa3ad75cac8bf0a1f2e0ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6803356bf26681fc718ac9551428cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b699b700344496a18d59755e0905f4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc776b7a1e008fd0fcdfeeef971d3b6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd28e2dd1925682d969262e6533071672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169609734fc612b581634d3e387c93673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a71e8a9abaa59b6c7fef3a785513374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471dc25e170350ad5bdf9a5d7d698f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bdd95fb7a950460797bdb863ec84876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f9a7662599c43728591e58e30d82377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4870b96b43cbf66fc8470f713be96678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391eb2190ec483ca12157b66e56ce4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691a5f9c31e5227e2dd7e310601841a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de1f72bb01812956b7db151254cfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bab67f45875828568679a9fdcad3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8ce4860d5dd9e42573de69c78c3a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1065e4443d7e5c11f4d9e524c69fc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf5dba36d0a25d7a13ab3e0b14088085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b450a9f8a290b60518483e68c8c3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c489563442ef4a8fd836a951024887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11745329f70e967d0abaef488bfd06588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdf61d656950107cbbde241364865389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17b1dd067e7643a49daeaf6fea65ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8d89814d5f69cd39a6a9161cc058a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b84acc4d796fc1bca86d9a7eec1a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0f1bb23253cf485e2d12a60c02cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeda891116d2e03bc1254296c53dfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f422be55025d3e645c43845bd09e8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019676f34ccbadec9f1c2f1adfcbea796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8e04808abb2f34a7621abff7ed32a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8da21b13743e11fda4a5575036a2dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3654a434ac156b42e3bcac31cab46199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143799a69c526233709ea7ecbed122c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795c563d6526b3ab75b981b7a64b20c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff3e40319e057faff899f5d6f8b135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0058d4c3679c2ef82fa6e47ad61ef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7d15928e66178b8ce2ceb5f94e1e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcf7b7fe42a290bc5ea8620cf7d3e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f92341da05aadda15f647cbd209fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9765fc6d537b629a4e941af5760e04f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c204be2d463e0b40e13611daedfbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3c88a828341a3e863ccb16941a2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b848a2e52a85a75cc1dd03210efb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b54df30d8411ae06e759dec40c6dcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c141e715e60cad39595fdd82041bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75255a52d19bf897ff74c8df9ec7aef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2a19848e3e22617c77ed6c8e9891114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e39cc42ed8528c71a9896a3daa35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f104a114b9eec0cb595aa509f7916ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07d0a4dfb0f2dfdd593785694e494a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c2956d3e937f81100ba2bd673dc18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811bad888cc200254ee0d06497681c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388c192f15e73093d8cbd3df995cce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faacac3b0200623207738bd8a7d846d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1181638628d1eb0e083eed288454122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd1b60eab13e978d344192482bb32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8566e3f4e14d9c6c940645669f735124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc0099fc14400b4d8524a595b3c3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282048ac4d5e0b1c607e86ef27342f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51790ecd6bb122c8975538a505cc3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962461e0c6501c92efe5efa5a27551f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c811bb27cf82ab598ed81e4e666ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9279864e75c0e381c163ec84a07de3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda1b8cd775a90d26fb3093c90cc6ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f2e20cd2e89f42942a61fad0e78b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d148db22e61efd24251f09baa6b17e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0bd3fb95ba99a86491e11878a1cf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fa2fab87a154449d60042443e5927135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3d7d1b374eb2e0e14389356b65f46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d711ccdd29a2eb39223dbac67e7df1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8733dd35e2c318d04dd787e0b1f400a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36181b36aca732dd5c96fe9e07593a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d6923a6447b2e416ab52fa38c4ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067edc72b4b18fda6d2872ba4af5bebc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4d13eb2c3b9d81dfed498ae02ae1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901e2b0a1cee5bbf3fc035a5e54b364143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cdabd0d0ad501b343a0376c5155b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954f1ca5fabdacd3f0d35790371ce95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28a7cc199d8b47ef84fced41267b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac281411fa49ce916644eb84068ee382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d22a537fff2a1e696670a0b771d41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363da8aae0d4f0dba45b165062c748d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f05ec07768583eb47a3478bd15fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39917f4f225eabc1bda930d14486982151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a496e981ae2d7e42075739fa37d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557d4e20a93ccb49101f44df2dff09a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3548d03495379aec987ede6b645bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647919b3094132d2b1024f05f2511924155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1fd5a889087343125b85fe8f140d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c11889f1670652f3104fc13faf50b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013c955738f6b96fe6211855a4bd75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff58897bc282e5bef4e5d044cbfc9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65b279cc32c131071464325baebe08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720355b43cfe8c83b2825e8ed9be3c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f088a71f38a36722fcaf565988db67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279717099a8473517baa9a3488ad19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaa343e1e3797d1f8edacace58f10d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac2940f6b7d08abbf0e3b345ed0dae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1daa547b53049add98b2de91fe59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9b2acbda5a0a44677844f7408fac9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710dbc3070553d467685e0fbbae9956168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932220a7293ea944159ffc95421bf8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae323bfe00fbffa3f5e749a04efbae2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43cf02605c5ae8f2fd2a5af7d5c9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06a0c4eb2a6cdbd9f1ec2c2e1a3db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06fac7470180a71860bf18d80de1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4246600619a0477e2501e4419d8a3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>