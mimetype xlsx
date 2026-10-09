--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c063b1e0cecc3d18c8265856c49c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e066833f00e1cbfc56173caa77802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d2c77c48fa272d1b9b398c33018d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ffdb582856ecdd0284d2130152ce84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28328ef0a6eeb2d13f140da05417a025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96792212ad5d5fcaaaf179a3bc814026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0c37ac2ea203a1d1b4d52e1c8b5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8646315ee1aeac020874579bc8da7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ede7abf2216bef28a76ae1b6433d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611dd45b8e5fb5828ef0a25cb290c1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d057b6189c729d8515e032cc687b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb77f70712f42ef911868f0ba30049912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bbc8ce751b6580c8a8bbcdf9e432813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b802b5f99fd6fc5fbf04548c773c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26893152568fda545e9e2aa2f711916015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf4b3cf8e8368e4bcb5512fa86d4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d8a9223b155b48380e4e0c265f38717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd35aa2e83746189c6ff8d7b625a8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530830125d925145892464f46ff011719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba0d418a9621dbf29b00fddff5134720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf37aa60c6eccf85ac2890e448b3d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5c9fb5373cf2275ef2f21b7a898922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc463aceced61f8f652678c5412656323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de7f0256536adbd2b3652dd3d8807024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc3bda8d9a0d7f1325dcae9a70f72525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1978181c84dfa732d9dd7b9c120c9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352764b6b42ebbd16c810e5cb33339fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf07175f992bde022690128ad5adc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8e59092919a4232083300103cbf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3cc36feee75596066c57016167dc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fc16fe8ee2b68976ced3d6a87a4f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdbece5a8a014574cf8dd83ca3c26c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3f337474c203c7ddfebb5c82d2a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b740a60ea0bcaabedceb69868b5b63034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b17ec9c7279d75bd0bbb34813be6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d408ab6d60a6a665d727799755d7c9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b864c90d68441cfc0e54fd951d84737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f986b4b2c443365e9c62d17a7f3b2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee23a4d8e57fcf2a621f16e62033e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0361861934a8c37450b0bbee41eb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ba3fe905dc35000c6a9f14a47ed441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1c829d6082a004baefb63e530cf3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6813e493bffa49e4c1a6fc61cb5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dbc1680ab739b0761baa6a180b8b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c70dbba2a6ff5ad65324f649193845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf0f9821cedd29f0903bb1e19d981346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0105ae5f5db9c7dc5d8b37dd21625447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecacc8e72c854fe46a4dcbe6502913148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195c4bf723839821328246e6d85c3f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10335c28f9cde43853953d21afda38250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c016d36c237a2b29ba15ba0f30893d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324539cba98a1e28b9f2e926a6472fdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5254662401c4e382e6985faf4e4ace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29f4ef65083ffe4635bc0dc13fe81654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db30a02f3cd65a95bb677ae83a5e18c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809dc9efcdd5dfc5b09d74ce07a183456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd27a5ec4a17e9670f911d7a66c99757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7c15039a7599e8dc832679cb54e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd59478a0088be1097b7f664a06fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4602025783f37bbcf9faf64b6e9f3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebef28738700f2db3f7fda794e005161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee268483cf01fc94d94680f60b2d69262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37c2ea19407150070830edbf19093a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459cb41828a167bb4c63602a09f9cf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc18bdf4555172c3227e8184c395fe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d74aac10c584a428e6916c05f421b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d934a97b3aec8a8442d66c393c6f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e101a7009aadf1c9c0cc2bb12cdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ac791092d5b59f2e6d82b1057e2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e40317cdddd0dc95c8b34d8904630b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2824b871caff04864de5ecccf7c04a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84163f6547cfef25165e0a9d9fc9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da78202606e718b5bc26ddbd29f820473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcd25f488f52288db28f294e9c98c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2470aa3b1495a60aa5a26c5d5407975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19b4ad9c050d9e6baa53394af6ceab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7b11aab17b2ee0f25db3563c271377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8773bd96e4ed98e40adb9e9fb1c1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f917b4cc8a1525f6dbdc312fdb4b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b12cd1d795a5568ce381a2410b0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf21f26b2e7b8623bc594226dfcaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d756a8a011dfd0d26cdc09962c625e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad074ba4e2c80ec39af412b19061e4f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd9213ac1fc7ba22ac6e16daf607c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54252c875f55e2d1711198c68144b53685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268107ce9c83dd66cdccfaa5c0fa0ba786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f5b0f689aa985ce2bd3cb844f4e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583c5a1c29884c887aa798fed29a1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c51df4b337e99d2b0f0dae347761089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675907296426b0ef8cff7eaa1e2139a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a5c7cfdd2f43f2fe6bb31e9a8cba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386edf0f762c768ea160c45a9dd4b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0e3903437e429602a2bbca76e63193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9038476eca6252daa6a4ac4ac9a2a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d53ed6c0894b228bf4e7db83253f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece7e761e049d9899c454549e6814a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb135eaba1240518e7beae9963ee397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9113c92f4e7f70d11518fbbd5f911798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8356ae5d16a2566c5bb0dfa5394999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607c37e71bc0690332166d799080cbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9827167097f0be4eeeda1e234163c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca783490f3a4351cf9746e3f41d31cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfe80579fb5a468dd174e36a46f233103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc3a255bf9f8b5e9980b87f71894a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef682a70f71c5d6d5d3e50075ba3ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984088dcbf941ec86067a39266d5a5c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be22ea4d73df6b2f60025916eec13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae21d26a595f3b4fdb790d09a4dd18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37347016d7c791dead38da6797321669109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfe6816ebf5e2754e8a5b0d3a01340110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ef5d61d19e6ab4af291e336d3e27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc869eef5fcefedaa70a74e742cd75c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a942e6d603eb84e19814ea222688b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c56367806e53152001e58eef43f5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b14a66eef7cd1b3107b4abcfeca7b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ab32cefd16708dabb78215ad5c7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed14205e0479aafb92e8d923dad47f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20ca1555864c9ec1b8b83669b1476118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8becde0f948b1f56b9f137f343454c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09bafe7e5b22e16a371b44d0c5fd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3368485da1927a4ced7f135f0630e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac23f537d26979f6bec26c3e67247122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5759fc1519203d85da19524cac47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71825b1b9152c06661d6c6b1fc23bf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa4d30dbcd1fac1d82d284e2e941b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d6e993cbcbf177d4cfc2d3946eb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d58bb0052e968d9cc4f5de060379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ca174b471a41dd36f9de483e18694128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22562b52f1e8949dbacdbc43e5b39a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df17999290f1ba49c4c278d84e4aea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a9744d873d9d2c4dab205b05b78ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33973280bc2563e8744bdf56909aec78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854ce550a73ff2bae0e8fb28b679de5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efca9592d531c460a774b81a99f82d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f775142672dc9af994fff8b817d550135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21b718990eb452613dd19a5272554136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b01b20f0a23b787c3dfb7c25712b4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b0e23a5d31087d12b69608960927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726644b47add4fcc8876b5ac509ff45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3a217421efc9e627923f556127176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2619ae69f35a2563fc8cf8a0c4a64e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc67a9b789810bbf3bed5a8ef19d02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c069e199d20e427c57b88beb8cf2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3ccecf91dd741eadee3bdc78b9bd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b038acbe2ef02a32138840707ab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8bf63dbe28866e67b8e6d017880f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b031e529ff8216f042649dee45ef3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8425e037bfbd45f48961d6603ba6bdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fa93b394e0e7d2e3118d642778e24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6070b94de3f329c9a5da739910d25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982402494aecb692efd44b1f264e221b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da794c65a44135826621c77625998c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3a100cde198abc6d09e34506c627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd4d4d4660427eb02629f1ff0c84a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775a4dbad5df9c200caf6843dfe730a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50737726ac6d8cbd15414e766dd91b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aad73bb48aea84507bf020d24ef63c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05776e87dc5bd8ebbf65ea1bca02ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423e4e06b5f73608771a8d966df2ccb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2641b2c82c64bd60897b2d55ce84f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1eadc838caaddda08bf833145467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3e3e2d7ef712cc8b2a2a715bad0fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc731642f830d3758ba7d4bab829eee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610789745eb6bcd43cdd3fe00dc1d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c92f0623e15266be550ed37030aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b2a1f8086a86514cfaf177a6fcd09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e9700dab41064c3a69d3d08ba8330167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0792603c4416754e645f3f9ed2b70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d04a03bfd2b06d759b370943d00b44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052963ea8a517443606f2e91238e58c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b18d085379899df7efecf4ae3e8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613ffa6966fd17b8bb61e21f7584aed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd0891576b6f0f20725bf14e2dd6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327005e5ac0019d29670948f3f3d157174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca04f43d6e1e4f5ab0b54e298907df1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d811b60202d25548859b62e81f675176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed23e42b87abef62b0bfe0bc64adf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ded506482a9674dcdc25822131832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7a14b8da26035a486c1f5ffe0042179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb3e20f1bf386eb424741e583daf2f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76a26d64fb43d942b4f97072cb19a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aebf3c167859b2f48b4a9f956b0e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5e67d9a7a1d3af0bcf9193f68e0a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f23d40b573076c567614389146d2d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72dfc9d36cdd90e87bbf2ae13aa9f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb81177e2abd0f8b5259fba9e24f5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb00c03b098eae4adbb398a33c77b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49321b8dd066f156073e312b7dece928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55e33ccd52c207cab830486505c9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610d32e378f9bbedd06dab7ab4044710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc0bd34edcf8ebb4b71cf34c3032b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216add8ae6282179b05039fc806b2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ce29485c1e80f5e91315380ce2d1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f56ae3d5b4e779d0fcc5b4783735f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a201d0acae80f83164569662b68a4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1c4a2834ba6b6d01e287266c8f4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c80707a1ba4852f0453db006a224f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd25c5685764b34ddba0158b23d6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef335665a30c4dde4c67761f606ef119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1371fb7662ff2e47d426d83d8221e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bfb59a5ec224c1c8172ac9bea55b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a546c4e9a55dfa089ff33e6f59c536c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03f5b860cfaee16e12328efd8b562523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfde036c3806aa46d7ad9b24d6d62924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3ac713386c2e66911a514ba6aef2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c0c2557f0ffd0cbaca486159d851626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820de783db45cc43065cf3eada10db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f95a16910f179dcfc0092619ae6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b808a9e9f0b0eac32fc86feeddae0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244caac30e2132106e7e020bac31629530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4f6e6996ebea99ca3bdac22c4c6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135be6196c1eb12efb3f649a038876532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36687233113fa5b00be735b55bc42b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578da2823288b45c5c6f73c1424470434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159d52f084817dc3e3fcd698cb5a72535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437ead5f77d9a80d5b9b3c2ad29349936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfffaffd0c28dd21194cb556a820be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd60acde12d0337b65d013660f34f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b5b3b14b618c0977ea6e8f15af4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d27be32fde6182eca80f38983e6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653df580bab6bd048e1436c4876741bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f43e960bb3220f9405edd2d69d9d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf74ba7cd2a67bde44748931228a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77adc3561422f94b11416bd2781f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10355c8a1acaea01dc41b09679700045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e881bf8d4e53a843f00a894421cb8c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41fb53d583fcd2ba5d19e9d88d6e7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30203f6835e83a4079a0d24070c80c7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc9edcf680e0ed0c474761068a85249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daea84c99f00bb6e4e3a5b0f19278d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47538820327ac97afc4d22f8de7e98bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cb6df7c554afdefbd0cd21140aab052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24321a0046e79e7e2f530edd8aad3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b44d0718dd8563488f522ade443c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f0f2e5bbc0032d897b0e2186edbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ef7c9d34eb06eaa2e778b6c0fa5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb0dfe9be27684465134e25ae7fc1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ccdfff9da1300b57066aedcb11f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d251e8b13a9d778cae43784c3e5aad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20d3ff01be4b7f7aa7fef0c7e5c96560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b5b8091dd0a222d0c2e249ff9f96361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58a0b85bfcdc073f2c4226c078793d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d961ac76bed91e60c1ecb1bb88e5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badbe4019e8a49c84247178b44d168964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ec65c3f48107a17bf9e3942618a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4819bd3ab10148a7d34480fd6c0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e659606516f3e3b4adc6baadf80de467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f04bd8f1ff8ebe412d41d32aae6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d2d2cbfe306809abf49975c0747069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bc38a197a04328570fd08b862462270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a80a6de70daa0f4b374ed875f8bd0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d7ba8a34760875e11c76e13134c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd599b2b3ca2a3883feb583f977f95c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed516d154e86ed2e16ba4626857ea8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f918ba20ce778e2aceeab7cce44de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d72be3121d4ffca5cfd3f44d598e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1d7bc708feecc3cbacb20533944877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e913d73782240f182365e69070c0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac49deda183eecbf904d7d05e8bdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffcd6aaf62d636a26b17a2e28a133080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496089912af7cb4c4dc67161650b8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa70942746ef8d4e4f33f5b21549c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cfc3541b11e3ccce09dc5f4fd2c6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf63ee699be2c918797689446995384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009c7114aada0b0175a1f45d611a24885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a69b9321faf3ab1abec5751b9d47186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4c9a7e98b840c9198cfbeed733b8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32d6c6b93aa58ef730c3717fd3f31a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5970a45f1b7b4391b7b919ac300a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca6233bdbf2ce36d28771aeb8a6ab690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d332fe0428c5a1de21e58c0b9855191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d3a7e70c13308f2b14f010f34b2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f190d52d010c2685a11888e270234e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a5a61edce4e1c5ba5b04ac9685b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e04e67520cc5884d62781126ee9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e66bc2489f83f53155dcd8969b2a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec8dba19c6898d084bbef9bda91c8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e17537edf9d4b6a4dc9e30bb1d8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79ed2abfe8e3a201725950996731a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a60746ce9f2c141fd30086a2fca906100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffd74440780e7e9be43925e8b4a7b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e9d2f037753a79629b58ce628451d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a39d1da8e780ba206d6c852cc9895103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af6c04b751ea223b2a5a2355a5540f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420c8e9f0fc196346c1891f39103c68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345be89d6b000c84ac3fb31819e2e2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91efaca7e0053d420cdfe013cf6541107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ea4475458c79dc58764215636218108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12800745c8c08960cf7058770db294b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820a83259aeb47c5142058a013b3efb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04725b96b76b3f02347897e9709bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4313a21dd73f16bffa7724c43c1882d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841da9a8e6b3d2aa637e1f384f714cdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c41f7176d466265b0a26d55b3118114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d28d0b474d0ea3be0fc5dd2b5c5ffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd978a130b387c86f54c25ac744c2637116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa182b8208bb24d962a89ba92a1ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1513a55858511e9ef7e3581425b2e84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28f8eccf633cf18e178078b09c438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496656441a02ee66ce0597edcd1339120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1723f93475d3db4e2de290d1b6c5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa726e7cec80055c90984265a2cc8b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d608deb6250636c89da933c20b88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529c8c338bb9382bc4c3d3c7762f034124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83448467e6457020e5b75121e79ab1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89396493baca4aa3437f05e114b87b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa69151ce26df7c123103a269cacd49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0c528b052f914714241365bc28e1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff53c015b3493c4b14ba77e4d4574b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76cd7d374eeea925fe89ef03a9877c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de0ae5f694be97b44d03c585db6a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5a0612c6a0c6ced69d74018bfa18f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757abbaf1cdfddd4bef8baa955ba1a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff9b464831fcbc871310ca2b2e71c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d42ac99ef520010b4ac62e4dd172d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aacbf72c5ec98bb5d83adce9756a5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b418714e6a333b7d51a9c198ec65e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a53bdd5ad4f885c0b6c4339e0f89b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e3feb56eaeb4a9046005c3b64c57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd40094505bdd1ed57b769d1053030140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70bd1be83d9a504b8ed9087309689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802230c380ea32bf7eefaada8e74fc07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc48a30690c0b0ab902bb167787bc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ff6eca4d77a51c8690df0e53c8490144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28cf12ed1d3d298e1429972394335145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ca99d3348e9f0bad3609fd9b35e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e6e140ad2b5fdf2f0551d5a70555e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e292561b58a43d915fd75188bd43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f8870b28235de34fbc4c5b31c707149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd1087fce70e231ea401ff898774c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023525576936aca11fb404de5d0bd81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dd32b06424990186784694857b29a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159210c84d316df125ffa4e86be504d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe856691be032e91585ad991daa53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c323537213cb81f996735ff43dac41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d262f0c63c77ac37d2b4baa19f873d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a5561752147753190316592ee2b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b092d329bc04ef12a81a68eba3c638c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724cac467e5dbaf169ae6b3ec74245b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a946144d5beee18aff790f6a3f91ee0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee8f2f48e12261193160a226f1dd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eee5445b54d5cc0f3c268bd5255e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16babf9834d589352b573e6b8f1e401163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ea864819b8d77ef7a939392bd9543164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da059ce5b07933ca4a401d2633722a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ea32a9d06f8516ea2747bbc60afb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427303f7e623329e13010cc75b00e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b475f8257ba2be93e29c7caaecbeb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60af9b6b83b5286e21241d03917cc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e832091e15cda91231582423096a17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3af07659f3108ebbcb2ece34542e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2b0c09ff7fbb63aa194423799942172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b80ee7002372a245fad44c1b47f79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95cc8a0978b52f7eb15260f747668174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>