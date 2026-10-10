--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223c7a226adc96811bade79dad1e3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd40e5c2bde3d86a19c0d6af6f611e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e2f53435d4d46f9744b824034ecca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350579e55f733ca4c89902b2cdf8ecf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6910143bc7ea82327c4b8363af76fd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e86aa08d666866c9f927436b4292056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0492c0c19fe00a443e21d3b1f25f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e46b74dc3002f45abdfd489d1a84b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb723772757f476faba20a608145f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf10c4d71cd1432db05852717f5d4ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f74cc6bd7eac49def1fd6824c77d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c916698e7e0f3b96c306c32485e1cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734a3a248fcb6c5d06e5f2faf94c67b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb90ccde090472f8f9f267e4e51b6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a96858f97773b931405dcb3747e0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e16e76a6a63d47ecb21a63e150aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76116fea52f3c41cf3c394cb814a2a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85750b3e27c7ef37e00a7cad84e4597b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db8bd2e756c623c98e7495cce14aa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b969d885f479bfe24753a15e2e71d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2460804b95ae9c6fc8a226c6ef59b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6faf4464d4ccbb807636fd9b98f67f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42787b05c60c9227ea0a136582b68e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce7a9c180ed2d25d28b1954f9fb19124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c18ab746e43f657c392ca87055d5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770acab74288ff2390b342fd6555cb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa31e76efb772ca6ce4f1c1edafd4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081bda5b9a2112565c78963934482228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf149606303d786d3808332853f938c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6675ff11b3568a89a090437679dbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710ce74e32ab604eea07c01d58bea331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49cfe93472658e7e3d523a72600fdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ca442293b508dc21ea8dcfd42987233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268df9689c0ffad09d299eeb32d33c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad0f697a356acbea9ccfee7ee0d6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf985ec4f32f8b7813003708badd86e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f5e4f7a46b0b91fd49b884da57d7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a93a14b95e97524b9c700606ba2e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2909df41ed7b581285e83822b1de79039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd492784bf1b07e5a264ea05ab22bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa187178c2b754f40a8980112b22b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f7d92cd379fd4d3cdb0a4db841d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ad5f50fd6fd4c1a17399f60be58243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313df2a64cc1d3581acebe95cd03665e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4954bd0953f6f7c0b1d87c245046a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c4a9b442b54fda8085697bda1bdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8aff02b33435364fcc0f77f81e0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d30758eadc10b8a95410712e6de848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eff894d459b3a1e54c2f974b764c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e7996b603ae3f30e2c408d604c23650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7dbea72f76635c192e1a04483a5df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593bfcb2785a2fa13215d6a4402abfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ffeeb183094346449c14ae966f4d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e469225e05eadad3351e2bdc6a5cbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f50cd3569ca0e02b9a4c72e48122d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d0f4d970563ee07b4de60c487d73756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0070394ecf1ca2f1379d99863a47e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af844412fc9661cba033245fadb20bfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8590c1cc7e35037b5c151df6734c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af390c166f6b50420e712213efff97e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480554d2e198000c486617ff374b5e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b78ca294364dcc5c6f7966e9cbdd0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533e8e44525752f37ba10f3df781e3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187d38d4c3b7f97d4bd5296637fbd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884276d4cce949f15838d8fac57439465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f015a70c2551c7f5f583485b350ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a914be4f645c875251c01fcc34a141067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83f83091343abbb07bcfed5c2d5db468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c588a68683f4b0f7f21c9378ae2f7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5e806a95641f41eb2f3065fa936d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfdeadfe4de0581873aebd82c932171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e373c6c7aef2f51680efa3a550b0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeebd71ebb2e2aad756cdba86135bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53379a4aea822434c5be053046bb43674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639ddc49cd1e4fdbe94286195ce029075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e69db6e738ded5797b7567a312377e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e5fff204d8ae2987bec7a9621e88777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103088aa62d52470a4e46b57b5309abf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ef5172b3daf24a73a0947a9bf6fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccae5e2b56da8f21f5c6f2d827d51980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b168bf5b2fe56e506280cafa52f0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5611fa434db643de27ec44cf0e29cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357ee702a359c9fe7536b6ca5b679583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ebf790b27e7170562f56a160f0c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe7bc0bcf59d6fe4e53b601bc1884185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59757e6d89f1f65fdfb66931d12ded86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d0229c654857c64181896e448ce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beba407578be94a6cd76bc910d39f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68484698418e522506079b0e2e265ab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459cf1bf5d705ff2ea99a75c800a15590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e0c3a6338bc5bebc889f30ce8e1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76070aa2cb63280cff028018a29aa0f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083550522239dd4f43800abcd22f65e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b22ebaebe22fe695a0349f5ae2c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf47cc0ac0f050ce4bb48d4e71f2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466662e6f066cd2ae97daa8f2835f52496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f556c6966332aa482957690e1e29c1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac3d641667d1b89308d6aed97502f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc3f697a4aa28c16c45286362a184499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62bdb2e55b1a8000c101b83df904d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af063c7a187b6c3bec8f2ad57e5b8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43a7f62c9d62c03feaf2941fc42e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee44b5f9bfc2b5cc09370f4e6b75700103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207cc608c500ef6f7f88d2334ad49ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1295c3420276eea205c61e222b500f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b5a6c1e3b04174c1b11bfbd870e0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce686ca1be03e0b888a3217c53ab6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad3ed367d972878d43a06f0847256108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b00cd4a260816568b0bc6c3136de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38903d3399ed9f95f05566b30492fa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defdcb7251a590df7acf2dcfdc17ce0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72ede63a4b6038e9d7f661ddbbab6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb026e15694c4ca31782f618dc1041113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2cc3e555f174bb9086b4b2c6e237114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839dd61b303269d0edcd29aa7e2261115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2209a701f7ddcf2219693b2ef2ca26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0c9044113c66e7795aa3dbe798cd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef88f7c4a21d3278df92481a727e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509e061cebcc5880dbe53dbac7e4ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac783a80e380fd0a4d9faedfe9381120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfad969bf9f0e29907ba0b42f6da19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c43bc0cbd06b70d952349942f2bf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd2e62429763fe0131b7c2bc69e75f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a2ea7391d1d99fa3d2a0490370ab2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09965b45279ffa1c14108b3ad9069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3e5a9e11dac76d941ecdb836816a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceacd7f73220688e4010281e20ca1fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c0244cfbcdb3b1c467cbd30825d85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a387af71a5c247631911bcb97d679b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff975d3fe53f168a0772c72f0e029ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad415a9c6a8fc6791f0564de06fac58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bac0d00ad13d45d350009ec41a8f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be339708959dafcca48deff471d879133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d57641d7f608d257f45c39213b1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b90f7f91034e15dfa7e8b8dbf470135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8cb62f76319626d42f6b7b63c9c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31c5068c4fb2e39e5cbeb99de2d76c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108f95fe4195f6c01a89b205f6d515138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921d2af03cc31b593435b3f5de150fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57aec240b8d26d4504a9bde0a3008f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48ce683fa06bc2b9ea8a33de03491f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658786e480a6c8c10e99a1a60d14b4f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53f82965afbfd34e46e465ba5dcd67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81eb80c51d47abdf3bc644fe053215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53018acdf54e7ebb37bfefefc3c2f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc31f5d1f7406d336540eb53091ca0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5acb02b3b4d3c6b8b04661443ef434147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074c709febff68e96e3794236f3f5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf9bea921a1485554142bce97ae8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e0f2b013617702c46494f16d00a63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff177e08240c5c0d11962b8618f7712151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344025a77b79bcfefb90d8bca578b01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89717560c2cd89e98cafc3fa143b7c57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aac87bcdb6984abf459495cdd28acb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e42257031745e5a799e8b62e9dcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f92eaf1d4494c46d5ab61cc2abbc77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59695f9bc5c0e065782b7c0fa75abb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a6ba44a9a77fa8bee919d6da199a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37db46db61c3510b24033c00c680960159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53229e62f1eae565d8038e10ad5f27a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256dc6167a96ec7760af73f3435972d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef408930cdbdc1911a9ee4798e067143162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab4e8bca25f9a6edc9953c06b581f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a3d3a6d4a8d4a645f13f6cac3954b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4ce9306e74cf2c8f20fc9873e6484165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718325d0a234398927f1e134a4b0ae2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528539759a13bc197c148e2b013becb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7d6857f7cba4138ab88f1a83b61c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b9991043bec31f184f85716fb5298169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a40fc39da7bf197f9ae47a133ce98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd46e88f3a77f1765e536bd152c85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f806182529a7fe0ac87bb99b2f799172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bde94edd3e43ed19b15367e3a232cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a7869ccbe195051476163dd1f29e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915189f8ac434dae5cddb9f2c28fa6f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e34cefb4f775bbd3f20a609924a168176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04002b24c7b2fabbab601bc653d46c47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c17309900e7e27ac9593a7e219fb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ac21d31dc4813d4140bf8d12d3a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea11f0487f562bf8fc03e22151ae35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be606f056ca2f9b5a76001e1dd080a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557c2d33ccb5e429bc60912c6f78871182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eb2bc842920db15c5ba96613582b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef2a2afdf0c63b1028278e760e73a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c011d5fed6747228d377b096a7422b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857c1a727b53d6bf56c5b12db033df14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed64dffc2bd9b102e03cbab95846625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3ca775ea4571df146e820b80a4276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac23d28daa93c265ab6c6c51e7f50b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e869716febd54000ff26e8b3bb35f548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be475727a82ff878e38a0c89f1519669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef938a273ae8c267d399de650e8d9d4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70091e9c1d91c988fa4d27cf55db9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee5353847933e9c2db78a1bce006f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419eeb7d428e86f9fedaf1c3ecb649f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a54957ae5d2c3c80727d2c3d3b6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b40b4d79f9adf54e4632a67e5761515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f64e02410b7c602c13d97e93d18d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9b1b62c480a8fdb3b0d5cb6dd2ffb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923b03d813c2069bbf029bc802b89d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a993cf93422298a6ac1343e04e29c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb7459742f9b67112d0278af31317e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff5d3ce38d3c8eeff4d1735cec92921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd80c3b67360aa627c01d6f2e513c1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4a98d46fe291fbfffcc64fb6a65b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647abab0a573035ad2041a1b6b531e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76646cee9affe5d9dbc75db95e41f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2ce61a7151f3bfe7f155615a019926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c3b00b4e5f379018bea69ca6a04227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b6db78113649ee496c635e9ef23a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddc50c8a36cc539da715c62027740129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e03d5fa521a7b45b0c7ab2dbe356230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6d04ebe0944dfd8a3b537395b90ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138810b721bb5665f1dd199907793e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456f5ec796cb202f2128a88d70525be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda37cd40765018de20433836cc5bec334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917effba435a998c4d4e0561156d8e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802cbbf91deb758199b0aabb42067f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc5c042d6ccc55baee2f470c6b9fa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd65591d29d09570260e7286c486638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d69a54be55a2c5ca2028eb3feb21f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6621d01fe2a4c1c9c54512cdb6609d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096fdfaea7776ca3d8769f5a8a553b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6263998418424025c77ab845d47bcd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc3af02d945e48863d5667118a49443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a0e955186672d8e3fa7cfd2ec549c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b182f515083bf0e7256f1ea945840d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485704de5a0511531bc3039f17683bbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21732b577fd66c88e0ce5474b8944247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73dbd8515cf230e5ce5a8a6c0cb99048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f4c8c745ed6b0894cab99b0deae949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10565a19be234a3f8ea369456ab2780950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c932f89656af00fc1b9f6861891dd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c50a21bcc613d3e277e7ca408bd3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226ae02291889e8b8961ab2d22632ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41753669639edb39baf970b7209b97a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7349329c7bb17474f8030c408cf3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4511e81d63fbcf7a333a02d8ef01a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf264695700c058f5ebb5ee6243fbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c120e7572c8bcf609db11b9f399397458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920481090ca6ff6e8dfd110a7024a32b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84836df2ac4bab4b2a74843369db0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2331230adc710f1ef1056fae8d98d0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f85027d0fa68255a7859ea2c2d15d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfdfc7ca3d1c6bde94bd449bb7094e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ba455839b781136f2c016fc4bc1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa094a5b127ecce695db838c694932265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1dafe4b15e02cff6fa010f9d2c1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cd9c2381b4a94c754b9fb03c0be3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee4fd456be0eede69681581876ecf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89d01dcdc934d813e166add47115f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236f3daab3c68eedeedf1de2538b5a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fc55b773913729ec7e02dd2658a9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a9bd337df435e1fe6fb512079c1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1521321be50a67c8ea81d170e9f58a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93753bacdb269b75798e344fc68ea474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae287a08b2fa157652923c4f54659f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c278700938d920958424e47903fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d16804462b5a0dc231199f57c288e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ae712e9abaa1a183f217ca63eb02a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13f059a420d85bf466ef5538ddcda179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76acebecb717a864e6507316a4f6d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e923792a6b8c4ebcf3ed42da9b65a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8627f96a7777c04cd3b5b752a0c8dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ceb886a5218078cba8ec1ba77792083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f043280c88a226c45a1d765c1c1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8b483155c349de0cb05c37557f20485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61572837b91eaaab2d424e6ce96391b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e50bd61e118cee0050d01a904dd7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506219f854266dc025f5b7afe72ecfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4217a3cfe2e76cf1cf5ace3bc42f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d2e62750198461a0aaf3355551efc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951df8445f59eb3600b00b2c62b9cc3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c93eb1ef166183e234412b3d7874692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd38afdbdd824c208edb83fdf461fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9237433815dfb0022529508fd483d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42234c810e31c8355c8b57d5cef3f05095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f47a0716133cf861e95e17e81dffb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0b4cdba80680fa01cfe2d7a9f2b1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588effe5c7336498b5fba35904d46b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b62304f57778c64c60589d37470c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93a1666e92eb8d2a5aec34e7f23cb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca347cac523f407ad024e59591061d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e512932290db5659779dd2b1f9523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86fc5f0e2b5fc2c60feca9d2ada556103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642150fe9c938829f04fbfda3998890104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd877b75935e2f0f75fb5a9a65047b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bffb874ca76af5c33a3e15c81154106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a7820f440cc406ac4038bef291c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210290d74cf0e73eb678eb4577563ed9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b022a1de8dc5ecb97e3d33fa8e6c27d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751aa9814fe44bf8e86096534901fae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abdfa0c16b535c2dcc1f1a62ede669111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fec115bc775b5a5dae90e1560e971112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72894c2f6ee042c849bbdf1151f7d943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4971de2ac0a265be9c793f37d90a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ff02908fc5c9f82c3fa1c8148245115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cce3d0838e0af73f51558d46a4783116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef13848740285040801d4e1e46794c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c52d04c8eb48b0a5bc8119a83af94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5303fe96f7808c773463f239005f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088d6d6bde2c4d94762a2fcb95818a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34774bb5c5f30dae06d95daa4a13971a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2962b6cb69fb1504bf1d5e8f6b3c7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596117f5aa7c02c93d8092b21832fd35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a78040dbcd445bfeaafacdb6fbe28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c39c6573c918eaab70c8f90d9efe8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64a11bc79f08b80b9585e07cab5a4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481ef574c629c8be82d636d0df213d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c450ca5e5c623b614e91219bc2a2d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a56a931515906eefd1b760fba9d6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff216af4906bbcfcf2537c6aa567075130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476103e5b50e6f07f4b5efa2dd3d5b64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2cfcbd45e3e0f23742d9e04e7e2f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d4b0600eb7e4899336b9e7c7dc8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb8d5c6659358a176d16fb055f9d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300b40e6ef216abfbfa66645315ed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605daebddc56d0a5cbfc32ec167e90bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659223c8bcf8f99fcac7615af80f21b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e2d463754f7d2184fce9e7c1132d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8115fb28ad8d9046c1ca2dc89a2d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1d2329080094e262574011fbb8323140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d3c6874b62b9049cb2c2712efbbe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2146f276bb5591048f9c2574ac0e35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322929c51c175fbb4bbff9ebc477e0c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23ce0d340cda360d241fd944ef2519144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f5fb617d55d534dd3c02f5894e5e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97f772e738f2403a7efc3ed3ad73fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375b7950dfb178332fb06c7dda22cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98bbe0e4b2903b7d0b93c042ae03c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52162275fafbab7b93fc708809916602149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e12fdacb749ab346c68b0938cb91c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b533e1695ae4e3ea02d876f68de970151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9d542e08294d5f3f0c5ed8977d9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720abb52bae5ab2ebbeb299a69a867f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba212327e1978f4383506f963750d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e11209a0e8ce801a366d03ec54313155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa171a752d19837d229cf306b51d364156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952dfdefe018a94b9b69b0f5b29d7b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd19871f200bd8c0b61b48d0d1a6ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aceb6850a2fc65c146e40f0841c37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a564225280b62d3bad2fd91a3cbddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690386ea566f54cd761888dddf4aecd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0bc5e0c84d5e5e479342cbe62f42b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b8f2b770d80085c10327f3cfeaede163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c64944c311acec6454648f14c0e21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9ce157568e15e3609e8f47eae3f37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1da04b70cac92573c5eb7d183d5477166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58522c043c73f2c55b6887811f14eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137796e1316b929f948809871359f2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b3b32a56d162b40ec890368e22b68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6cacd28f7cc120ff101172b7b964e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3577dac9b86a16693ee424f5e5d149171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c1f2803861ecf849e2b1463d577b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219949018d1eb3e6a4b985fe1c2f6a1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc5446d8a01c5fe9378ad892c8233f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>