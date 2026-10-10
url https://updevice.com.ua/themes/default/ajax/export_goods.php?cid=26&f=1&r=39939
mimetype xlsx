--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b87d618f94f61b35735e965d48b471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb5e2f2181f0f0ffbdffb85fb4c752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8145a21b227aa5d05dc90fd17944803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02423b889e58384e2e2ac2bef98d734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e6588d2077b4c9bda8d2560f73985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb11e5d9a5ff5940f215d45cae08216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc5e32e8fb40eb4ef2afa9a017ceb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4e9dfef76c40632e817fb9c72b6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3475ecc84529f84a99444e74f47f9899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666346899e210deb56cf020c3bee04110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695dedd96352da9c43cccd948106d1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989701d7795e5bbf253421e743ff86112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c8e394d01b0d4e47f3b1ea1020d6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771065218508c27528a7388b89d2752d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c06b87cca2a4e68eb6db44fe7a3abe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7173b0354eca53c7c60c0edae8da316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f6f5685224c79e6575374d811ec517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf2c6ac71664f7d91c8f5d2bef07818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c2077fd1cb863c1b85bf0eb383c4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d6de4edb474af44358909adb2df020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc7165677653b1df36319367b8ca1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e00e70c57c5110a29bc311c028a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c677e0cd3b3f847ecc5baeca2ca9ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8883334309fa33adc53e5391f0ec3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca1b38f45f81709d66ebf3761c2b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9b9af77d8b301d4860f50bcdac0cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242e2956a281c9b1406f81ee8e6312127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfb3bfefd3d1965ce0c157c052f82c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0bead648528739e53d9d3ffb8580829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581af3403fcbbfeb6d0efb092e8e96030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f25bb05666fb12fd9bd3129012b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0450f60d5fc28fcf7851b7a0bf267132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe749e2a00c822b8d584b6e726b2167f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273997c8c1f4ba604c03038468844434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094022a78a53bec59ef1a3fc2ab0a2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc600d15f052ebdaa49c546304ca257536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e83d2db6adeb2e3db31eb6ed8568bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff891f40223a0ede08a0dabe4248cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e444380b4ea7cd5775bf84a988103539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72542ff63c4d59f6c68a4762f3c878ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c04686a807169ffe2ed40d034ea6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57bec948ae49b623b15d4deabf8a4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2a2a70dcc6772311c7b88c6b3469f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da02c4a7b11a39983e3b18a9430f2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e406d59ee91b12eadfd230623a78e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac260f1526ac8c8fb2168998ee24ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e79701a73eaf88ebfd734829b52647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ee0c979361bfe9f321cfa96b8b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e915b05d6bc9af6228caa3850e83e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a1413037a3951ec2c91cc132556b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8fe582ef62f0bbc2f9a4a2380d52651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c62e9d89e26a958995b1b976133052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfaf872235a6bdf88fd373591cc3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c535e3f6793dfacd99ce470be46ac4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98ef79f2dcb5131339a1d0c2af992e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb44423af1f040d8fb41febcd586c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a0dee6bd19934bb9b8c59c771d7e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ee5491362978b5512a66fb87d22f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61673f262bff41c54359b059465ada3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914365225c6a120e866513dd7e82df3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf4bbfc8fd6186356c0fd9e02553161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8486ee909170e342e38823a29dfd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fde685aeb3cc1228ebe97d7474dfa863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07500bd61a2350ec2b60a839d60c279d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434f7011784e20b7cd7329b8c83881f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbdeaeaa94e050cec39f591b5b377266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e717c29159686740bef8603b077767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69ee90c1823e67f08f55e76c923c8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b41ad6b79521203d3f81639225b2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f4bc8327ff1d1ffd9edfe08dcb3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6f1fdc8a60f363d78385bf6ca7bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd70ab81cc60ec1d9009089b821e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be72840bc31a2afc77d58356be191b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d437cf06fb6e80f2e0cbe43aa5df774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6a418de7d5a12aff72f1a97495cec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc813fc4a02423f611201d1807ad5e7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe4b997aa5bf6ea8b4037b218dc0be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee77c846a3032eceb289dc8d86f21a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7eb0c13ee91cdf48222158f4a041279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8dada62d1c569514de1a00609c7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09bca8181b746859d20d0f5897b7fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d71e3f9f8dd66a1dfc62a596c5748482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6f36b96deb02b18f27a5316f197883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda673089056b4514756b9a1bde458684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3fec896b0c0f2c380b6baf3f4a69085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03ccaa05014e9d622d4a0d1efc4ddf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27907927fa73bcac84d6f0e74c6af287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ecfbaf75f1eca06771d2f892b330f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93123689c371173d13cb717afdebec2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8839e95f4428452793d437903598c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e13226c867450caea120955cafaed791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976058344d7c147cb8960907d056807c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c389d686fd115d7c1a594ffb06fac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ef81f871eaaa027e11b7ffff85db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3887f3eb494138dfd675334196007895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67b73dfa66e6db9eb9dd98dfdcbb8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3dc3537167eccb829677dfb1a12e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62db00be18f6b17c6d80e389530caf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409fbc517548e5880785efe5a51adf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf8e46206e47013f29a8cc173dcbb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1caf9b88036509393924c28bfb2e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3499acecfb2063133a8e1347d2f4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab89d17ab402ff22357e69218d4e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170fb293b755f6917787c5823a9cb02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe15bc8d79481e7cf240ee6f175824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62a010a9591a40809dd70c8d8e1381106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93ad37011f1f1041bb179087947397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3ed9e492973830922c004487cc0dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439437e75860515f6b18c9f993b329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647c2899064720d10efba7fc9ed66d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f879cbd016d9ce618dbd271fb7bdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44e89223135f77a23fe6f56ab3fa80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33878734162f998a47a2c4f1bc6c10f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e418a3efbf1fc73b803207b066f00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c62d4210529ee550e5f1c479c64d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb063fbb2085573eabf9c3805d91c3c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af20284b561c5caf78f7154fcdd3662117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbb6a8648e15b5c31233db56b53448118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4aabb2829a49de5d8bcee1ceb7d6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb16b988d92416933160accb773b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434d3c7db218059bfbc25adc447d1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976466f9f8bafcbd9b73a855f7864a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082897b8d4137a2c0806e025d158c7d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad3876b072ab4871cf111e372e3e91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bfc84810fc84ee2ae8ac18b5f30d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40874428e3051652243cccdb4e77380126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13b7e4d87f3e8e92d40ea64f33bd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d8e313eb436f7956eb76f7f652bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca008465bfddc293a0eef863583a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179bf67ff0d3a74693210f5bc2f69dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f5417a1cba63a43239444084ddb72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08ee05fc6597da1670bd9e6a3636f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e324e07d15cc4fbe1710961527bd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704ac54e27e7a4f689f1b43cc1edf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da2bae902178e4b2726bf0bf35af2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e3cc2e84531910840e27adc17164a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7231900847de150e93ad7487c5877137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281fcc27713b4b0534e38bc0db30f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8986a57136a7a379cd6aceef5dfe8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e23a33a7fc99317bfa72482dbaf1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f29b58bc51dbc545628dc6367a7201141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8384e9d7baee87a8cf0c0f2ccd69f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af651015aa9ddc35959ae42222791a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4647f92e4ce7577826cde48ae04c8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321b8da689980b7af2ef708e38c102a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be8f2af8e652e3f1aae06e106ecdf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3b0b77881d1616afb2ac1ce29d672147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb93ae4130623ab2edd6958d6a913d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35253f158a6d0f05f6e3e3f44dfa732149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2444aa06d9d2b80edbd1d72004f04c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5877dddb4b77a0e40e03b30ad4c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e8f0cbdce8068712b2726a7847eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8c97405eac632b9816f7eb00c7eec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc8202b910e8d5897617711d87b7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663f4c8b24f7f337f57340de44253f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dcd7a5c31ceb89b649362b35e7087156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1473316fc10c058f3d3ffd1d4db76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597edf989183339dfb17178277e718ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a307e88fd0b1b430d1fd954623661159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcbceb603c118731cdf0c5adb1358d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafdb85459992641ecabc024fb134d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d490afe81e8891eb706b58e67320b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb7e8ea4af279a63ca2c055fbd334d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae17acc079a592bd33c0b8d3b9216164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265003bd46d326b86201024244533554165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419637da2d42729a58550b9473f077c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d2c9390f475e2ef2c04d78846da1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bc4bedb44a998e6ff70b9bef36eb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a80e71b7d707cc483341667d22a46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a48a5ffa3039ce02725733a20421b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05ad2d3d052c6a65e44624625c9b6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596538d3464328de468d49656062ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1391bd04e60745126d03a889e2b68e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ecc4cac744ab1417137512d114b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85116fb5784b0995e98917291392169175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ba95c835d0674dd34e7ee899554b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eea63cc4a4da216de7cdd6136132e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8826f3bec95a3f83d71de0e4ab549178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b206b05437f098b298d6d407020656e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dcf0e2b5bceebd4ca6fc312ffa651180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e46af611dc8a0d18415a1b31c29801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81388d8922651589ab86ea91b0f44102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb4ffb919b0d2e7ffd33743dd060e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29efd6b9fd36f33e7faaf0137e0bbe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05122ba1b5c9e745b8994bdd39c0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef73eb488b114707ac95345cbadaa2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76641b0a7739aa3c1fb05e294f570e547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998fe00020fb01c097c08ef4c57dc2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b284755bdfc916778d200986bac94959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680450a6699786578f3d1c72825960410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea65ee8d91c227298e7e9fc2a4331811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60c8c2c78da0cdcd135267e8a4be7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db573940af8bbb1403269f06bd50e7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d1f79ac704c4fab12b585698fae9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c261603034ae3745c822266e33ffa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5e9456b98a9a3a78182093793ad916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8a0de81a4c4f8c7b3815a657c61117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26023a7399a29a5913634d1101c5a5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b790f1753d9a29ff41b73db8edd3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432950a1f30e28fd57d5920cb51b99520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e54def4034231393d794bdce3b5e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf789d969139a270fb941b0a033c558022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1e4df10931302735b1748f1311ff723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d1891cff1892f8b8c7a4ca2010b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3d078aaa95b53667b768cda9b01a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c1d1e97ac7c8308033b66534468e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb5c63d3fb929017fd0cee1559fa6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361f751bd899bff14120da3125106db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca334bb91d985c9025e7ebe97b2a2b5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82fd7228f2f1d028890ea24d8e9c3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aea51c2f4f113fc36fc2d4ec1802d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f31e60b2e83b8d4ccbc506a10b22632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777355a18e452770f0265d77e3b816d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0ba49cdafd0b7b43f10362c3c3d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c054dc8b01920ff90f278078beb51735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925c21b6c844c8296e218b5537345c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d8ec9f2d5d5eb837a49067dfadaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c59b13d30e00c8cca7cd4767818638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c529dd76d23344dbd479ddee617bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d9a7809f7627076229e736213dbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398bf7ebe42dd9d2037860c8b115fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c7ccd074e198d51f306fdc463b3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a51627c75103af5ad9d6af1bfc18443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a8243fc989590694931ab8f7c61344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88867db29a76fc15a58763eb75aa752845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e69e8aa698ea7c7f130d5a6e54c5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e20c9410f57d5f352b05ccb083e3a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb8b175fd7e5cbffbf2bd46e2bfae448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d509bc8a705a55093e03dd8b0102349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d8f8a45aeb8155e42287fcc4ed0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a16ff6f90bf7d3d96077d5372e6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc934239f0dc9239e59cea85a454652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981514414201adeaf871f436ece5096653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c39301cfe00324816b26bf00cb000154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60706e1510dbc67617a47d09bbef4a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb0a8d434207cb18c43018c631b07556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f63aec7460ad97c64a32f443f47957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e7adf1565b60f42a88de7536bc75058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3e2ed3a53c06b6323b61fc0a16d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926da91521b94a082db099878fc78ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0e474117d365a52adec9439a122da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f43a223df52ca5904e25f9b39030562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4890d1e6f3330dd5a9570be306ad8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc921cad0329e5715d13ba8291994b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5f645ec79816c002a5cc96b6edc8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f74a3a4809bfe263dd3afe4278d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ff8b3fbc87269aec3f12f2940d24667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a315b5e6e74e0322921bb28c3dd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef4cbd15d621a75dd6fb57d62e4dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e4f27d864c197b04c9b02396e30be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f8585eb3cc16cb7d7443f51378f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05956f2ea954db458a92550a37c3580772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543d68ab7de69f472f61d44aa2a9b9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bf0503b38615506ae305f1fbbff2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1154987bfb8b4f4605c31d78f1c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48c56ebba2a5dfef2a8fc3a76f08f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b5a04d11d777177bc0a66a2f0b86077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480671bda3e12c7701110810e916263a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a74aa99c8f6e22fc75d78132c408679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e631faffbfdd8c21990f2f8b9cb7bb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02b14930b5d54877a38000e6a411781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5798c5206c7084377284b3cd600dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bd6516dbd87867ba8dd3be4a6781283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e4f413b21df912236d41241a9f7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f5cc04cc71c69c9fa302e4dd8321c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1042589988ff3e53e375118e2aaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a896a3bbeb858f917b698dfe883887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515e2e35cb5049e9fc41b3f574aea1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560707537e328c5c39772f8eea0958389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641c78797f0486a2fd68f07c385f71d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a7fa1483b4ae29e4b62192cff24a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c0c75ad64cf98fdbcd74b91015d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b174cc952c547eb9451c97635559593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520a6f13bd130fcfcf43a7ec0fa749b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d79d20cdabcd1bbcee17c24b95ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66a928e9f713b33c573e5f0f5c8cbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02302be8e6393a02f70d69aa9c1fce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245d0a99920c8a02bb1167430b4137898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555e9d21e3f20d32a628888a17626cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf93897d3fcef7d78593837f4b078100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c92b043b9cee0c8ce838aeeaa051101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce739a4b609720fa31fb49aa6b191b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53200896273497b560c62c660df259103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1867a31e1ff74b5d616887c67f5add104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71618c4db7f297055b84bfb1c0f6c46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e654db7865c52c6187244376120bbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2989b839fafd551bbdcc92bed380d4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8514865d21e2afb73f30f796cc7fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac6f3832d3cb55ef83b943566aa5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da381836faeaa1579bce0777efa3819110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b039d9480f0d40e242c70bd2691fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dff53d4aeb452a4ea5cc5584d7d07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683447567e099de9a9b40dd06183d05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6811921ddeb8bc1469f96d194e91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c7cecedfc58575343b4b59d21475115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf27624b5b24b0ab2c9bf900d0238116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205536d1bb9df1c35723f88e61a3421117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a934c05974d7fa6b7dc56b5eb790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167fa61af9f4ca855aaca193ebd1b38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd8d1ec9bc94c8bdee67d3ef14b90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfce276de3e9ae54804b879b6862c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617fe4f25fe125b92290d09cb28358122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06000be893f07370a984aad5293191123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca695a3eefbec2020e427e00a6fbb94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aefca5c424c803f2604b9d84341d63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c62720a43027ebbf48b6074e67502126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e1296a0d19bd1d3ee4a9ed41c72cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5203301139ea2ccb087f20aa6c6f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9da9aaefce160d882330538548eb0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67a4eda24af9d119424dfa55bad0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200082788f18dd99acfcec68e9872c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b799e8c718b986103d31fa883155662132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cebae56c800ca5d01a15ab20ba0c37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8ff62933651ebcda6a0e7a13b3a93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fdecff5bd07bdfcce2c0d24329948135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a24d289e0153d09b4487edb202267136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b6a32a9c3e4b2822752ca60b285f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96388c105e545abd3db7371f7715a680138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b2e14ee88404275ea93dbf045527139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9595c207f467290326ec85bc79a6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a3d963886d7a6c2e86f74cc4d6d3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87660e525a1bb860a3b45d16a62fb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb41b464856912fe3ba1474f963788143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85736796162b0a2a8a02a96ae990548144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1edc257478505ec0acea7f0157867145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce33cbb986ae560a5550a3110d1c84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbcf094cdd4d3afe6a007c87e12064147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6996c1dd05a9178ee6ce6e3ba8461b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8f9610ff0c46b5995a86b3961999a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f01e49cd9f7c4ec3b0a5a0ab810d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae355c9248ef024dbe01ad0547c36cad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b227fdc74acc16f355e238923bfb16f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aecef2a5ab47b9b5bf79f1f4fb8da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351586d5ee0866d89c89e1b0fe41f1a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0921759c33e76d8959a5558c75b37ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86affbc2a6232e5b458624585ec8547f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3158a60a7544ba39dd15a824fb1ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db530405e115098e8b6257b3bc9c88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319024f6ea03b307aea6d88c9df138e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9384f349f29ad4e0fc25d004c59d1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3193b6e5d18b7b1109c8f7890e0ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea463b7fcb2bbda85112d0b30ae13e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c2b47c77e108472f688d7a689a809163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a642bd1c9f872d20627faedd32cbe51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631264af08d92cd1198ea4e7b6334bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d31f66ed59e10801e692605bca2fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26118c6f26658f3d0b50d91f8e7a1206167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f240be41146915c52e00de4e983125e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9eb38f421d71c834147076307f18f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02575214c0002318eb784bed1fd67dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951abaf83ab4c1ee1627dde50def294d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a899167d7450523eae99f1db1c256d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfec7e7f0b5a3b22741b2c5980fbffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f21cf27822cae946a3df2f3b0d1cfa174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>