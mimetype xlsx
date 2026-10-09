--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ba669df9f8ecdafe3b910a2e6a8671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3879c03244db25118408ae07cacde52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67466f5a7164e7b6821c83b0d77ced3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431965975517338858336d01b1dc6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2cd55667a262f0a4a45f66ae1aee65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1633b95b87fbca3e9503191d7a2986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc741d04e8f9d1b962bf60b6ebd4277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8dcbdb3030db0a75a98ff1f261e5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaca215fd77968a5b758fe1b5430629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f6458c173e405e88b28512f7115f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a0141f0164b6ab3b735cf29a597c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233d3fff5380aa32d1f19fa6e1cad5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb0fe24fdadcbf905334a054a552e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43661b5c39295864b3c186a59f738814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e3a7bb12a9a12b0deb0178eb3d49715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613661854f475ab9e030c7aab1f03a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a4b10c7fe08416f49cf56096f57417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd834416f00c7088f67afe673344b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273a2a36107b5c8cdedc511cfab7ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b5bda303574e399d13509e1c037720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaaab6f21430e5ceaf150089941f1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b997db1991e33d7b48f62792e2b8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b576dcb5348747c26b7d5cb5061e2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c87df74f604bc31707b9e502e96524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ae35f906f6e3b45a5f5ebf05ddd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33433e1cc04e9a75bdd9532a076d91d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eaad700537bfa7464dbb7ff4294e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd19638ba1179e65cf2b717ee6cc4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c437f28e522124333d5eaf05a84329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b12b82101c332bb4a656b1d7bfcb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1fab50383827de7354a6a7d4fae6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f632e85a26f2154a5dcecf698fbed532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888586eb72e5dbe6912b2d62d77169f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec8d89b5154b9a842f683239b8ca9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84259afdacdaefa8bccc69f018b68c7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d82bf7873037e61e2f075a95a3a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8415fa926ff0840179aa3d4216390d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887fa0d4228655074fdb677453f886538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfe81dd0129ff207b52d17f9e6500e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38668cf196865a1b1e991f2142b34af340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf40b9fb0754778ddfa25b5d2e8a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e907567255f35fc28bb5f52a0a9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dd20cee4dbc0985229bf1b13c724243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb52167602246cc333480f70e7bdd1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3acac34fae113164c147b0f2eef245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70bccdfb3311214f717bf85290de7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdfd7901f419eb04ce87c68b65e52447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d0baa1e6d38562c10919c5a1685848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4fde948f3a2a21848a941212acaf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6777f8638c433d98507931b1a7a5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544ff2f7e7798b8ccc955b9e6877fed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ff86c1fb40e40ed45d78177d092b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a77bb7ef7e9c6538fb7ef25f832df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e4b366e3bde54ee804526a68740c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f9f8959501f629048ae07f3f7112b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e38764a743c5d4ab5fa8b84615741056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67fd5fe62b646c689e66920bbcc5f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89b4d25d0bcf18c5727d118f53fa2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd8a26ecfab3bca483addf18fcaed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2312b93481236020a4b0dbb6d5dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0744c5635f14aa52bbcca39284b4ee561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ed7a666ab0f2aeb03e85bcda599662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f996f0c3a0516ca93f815963592b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a2ddb397f282c9a0db2d21e2b91cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce415d5e4d63d63b757dc141f65de765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6e22d697b89b082ae8f3a53fadfc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f2c9e6b65acef2aba0468d8fb3ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb22c4617470edbf6c63b9576c38e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2708d00ebfc5054551f3e9c6031a9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ddaef499c9b3fba1a6247c8e77fea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dff83afc096db1f92eb69ab127de571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ebe21b2201d1ecd40716851fb7f2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b090019c2798721bcbbdb18c93f1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033cc5b52f7f1874dcf728beac46c3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee412288b351866f0c89b611fb39d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206b054d9f8ae97635cb85235b7105d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f60dedad1da0ced20a607ee7384de577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0925a6af24401d14dd6d1f65b4de478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d166434876d31e5fbcdb1b505a8a8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a74724dfe90a6662ad3b0f1f0c3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9983ba2420ca66e917601401ebd01181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b731eba0cab390440777a40bc60a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7536482118897052e2765986114abca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4794b7d80b7236e710f5ffed0e86a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c6b267e8eda9a2f9ac937c3f4c22785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ba9a9c91e62469d8121e8d0e8173986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec259f3100f5803e31ac5543cde8ba7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f120117d611aa14fc9f9c78f902b93d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1496c9cbc9157fde740ddea264e886b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41c9bc0ee54cb795ac8389159b312290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982fccea813a7e70d471c3e051de58c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218db760b38eb8bb72615eddf4481f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c88364c0dfe125355068fcefc7182693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c7de476f26a319b144183702c11494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900c53cf6b0f474258467ebb347303895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb66ca735b5ef359ca22572e41e8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272f07854f35504f7025e1a8d3d758d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42f6f0097915abaaecf72b5748d67198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2f54cf3ac639535dc123878fc7d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4381f0000d1269b0a8a3216445f2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d71f1cd04da54706dc5fef84190943101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb804b8c77aa5a2f03b714953bb19d81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76c6f654966d88c269fda43efca07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbfd3b8a482d38f4f0f90aaeb1ff68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847bff60bd144aa78996ed966d6484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a8b9484dafce1772a154e7ba6b096106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40139c9b385f1329f3ccee8d91f8cd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0146502357c38db0db3c21ce3d61a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05490227defc4d3104b8c11491b577f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c17b56047999d7df0228d03d4343c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd8bb3da4207414e32cb3d6b190e5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc62fb8819c8c0f937039c57b534836112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fded0acc04da8c6ab7012982dd819113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a73a5013ea3465a169ad9751f6c89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74e53169fc3fafc6088ce8e0939e8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68cbb421491aa5426bbd2bf2344c62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a2b5943557248e360dcc264331c24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2c4e03ab49a7daa27e67de7733c81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f838023b828d4ed1ce4cbe22068c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477094440b9a11219f106d2b780ea221120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c2b7030632622334e5937415fd4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e2b082b39c06464546354cf2c1f44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca6f8485fef4ec97e7efb64bd14b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412559b80eb534aa93819c64816b9c1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350a3ba4d0c9c94ae78ec1209615a20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e22fe65ee0db87183c6b9e6e785517126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6239d9bc0c14435564875fe64dcaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e65d502c2d40928742603bdeb8697f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4ec1ade8fb82d7a40151d1a678d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45232d57e2f14d2867c9349da47305e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd386ba21e2540a47d2fb66bf4719131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce0a36cf258470d1efd4eef8f6d183132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea14c1256c6261243ca3b121de91baa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc9f1a59de1892bfee8a71bf75cfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6640f798ed225eb78a5e6ce0a19e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc29f09a9c71ad833a0124d449207136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40bc1608d0dc11ef6351071547585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e5b7accb1de2c86f76d0610e520e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ec96080877125e1e5a353f9c4632a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabedf8cfabed6776885fbbb32421ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c86bba1add187920c8cc93ace606f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a9f18a34c9f43923a892a221ce8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076950d141414dc7815ff467d999825f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88a2d17b98cf6bfe03e1dec295f076144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11380358646e086d6f44395917d82032145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34488b8c0ffcfb870d1de19afc89b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf09129ab30b484b8a2ef8a2e82cec0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f08e484e7fc7e53892f607c7122b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b2094437d55140482fadc98c81d6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5d4d7210bcbb6cf9a0a836fa3c5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a6c8588f3e93b02b01da70411df9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f233e0ed39baf266ca7fffb4a62e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64353a34d1a481b7dce61a4549048e56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6588862daee58b219fbfde56631a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dbdd4c4cce751f5d0cad250c3e744155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010475accc822b8b3b9d52d55a276dfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e500fae3407a47647ee1092f55180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947b1dd9eeaed4d704b0ba939e7bf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f59b78e3bac0840285c9681e1f5090159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358864d5f0063fc7c501cbfba1b79046160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83882a06d8e9e2453cc19acc45a12027161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a5fe8cb56de907d738cf272306b75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc025f0cd859ff0610c02bf981d2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6ca842f11c0e252ad302daad80a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8e35f6fcea5271fc78313a9a5e7a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaccfa7704e688ee223178f9cf22fe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be01c53bd6b522a2ecff95043191b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850957900723db930cf4b2b82b9fd89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a3d81e550ac7d107315fa3cd7fa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa43fcb5815b29d48926909e06abbb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5af8f9231036cf5a18b00241ea546171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5848a6b481bfba64ad7712b1b62cc9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3015ec0ee38312e5bf0a36d19cc84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b9c8b1bd0bf4222413edbf51b944d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c6126de4d891ee65b983db9690cca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b388e483fe535105e51dd485f338bd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7675a69b512412222f294d42bfd6c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ddc78503b1d80b5a277e66c317d2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb49dd1ccff1b1284b0d17732bf9410179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a77b71690d7b431e55df0614ae6137180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834147047b53a05c36b6ed51cc5e40a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33048f92c1a21a0598b9ff8c6d8c58e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad337e824e8bc78642e1df2d3c3da923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932338520cb74977fe865bb6be431de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05013f9f3548add0e6a309d2e4231d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dc66cd587991ad28d049bbd0e3f016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e78a44d229169d35349a030c52157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e4a4a533d1b8b2bf2632835fa8c918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84952eee5272f3867536970d3a12511f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd39f5a609aa7d68d7c2bf88194bd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfacf467c0f144206bf045d8843547211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254ccd9ab045555939274e4deebd3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd29443b9e5941e36a5271e1769a3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcf17dce7ddacde289b20369edfef914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a578979e7be7249179ad68361df6ca115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80914e0e50fad82beef4b0a77b594e5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc021399a6f369e0ca5a76c79506e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e8ef9e6b847195f0cb67853f5467a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482f7628d38ff882f7733f798c1ee919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430c555a05dbd8dd8ead3d9bb79a05420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ee4b816f9fb31de6ea0bc2edbca921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689bc705d30700a7ad2527847e014be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991df993690192014510f5ad70dc3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f0584b98ca65be418e5c98583c71b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110191709f287a8d5ab3d7e67ecd5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddace47d3695568584960e317c56fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4157c0ff4165dfa578a920533aaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda3682916682fdb4b98e255f10b52328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24b182655e1f796429bd0d898f6dc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f38228cb8b7679674d369d8dc61a0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d220551dac966923c6e08c0f23d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa4f02f6d4d27acd32d923c6a5881232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43de490e2f78bfdc2318b432a8071033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13f29cef0b51cae248bc0a9540910b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645652146143074c4f08339e4fe35e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140091b6bc9cfc2da3a643101338aa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c3ec7a358ef95c64b535689ea39b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f536b1bc734611c36c6839dcda85e1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634613b30b7acbd11182a266b5ac8e9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6941b0eb0b297789685726ad0d35940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d65cd91cd1d2406eecc30467750a0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b51688deb260eaf66bfe03e6f7804242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77041e32c94d134b9e38a32a25f4065443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1640e0d9e6b01742381b9533c595544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faee696ed57c5e9e4dba2bcf15556d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168070bacd53e38cde5f3d585562725146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d18c0d406977957c4d5f5bbc0bd8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eba186ac6181125c6ecd470cd7e01148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20367d4bfbffa36a91807aaae8f563b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1a3cdb0fab85b8fc3a2238b64c9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f292169e3f6708af9d45d33174ccf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d51934f64c62c6626273050c3600f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b0f42492f03e35117d9af46a568a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01059d1947616b193a1e8c8cb54eca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d1a5034539f6c2b2c97b422c7d0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a804cbdce23b6e0730171d040700956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199511ea71d29ccdee6bf64976b7668757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d624cc4ae6fe38370e42e4f0c4745058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa52cf54f6bb1316f5a27c1f02eb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf1f744eee1262200ecdf3a86971a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9e39dd83e1283a4f94a51542bf8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f565517ad5ca654d239d7bd853d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bb4b581fe84210012f044300462d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6fc91e59a93f4cf10cc52bdc6e39f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303af22f2b5e950decba75ef83d265b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aecbee84fba7f21648c958a8f9a04166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c4d03aa4d0e4503b6188fc2c4e1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dcac1e2b9b59b1379dd2735ff12d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b864f527813b02a5f33cc591d1ae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991fe2d490da6269bdc50e7a5f0a90270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f7dd2d6ced955302cd1d3be33605471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a09258efec46791309b741bb2676172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c29a939821a9a5fe04b01637640773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f46bb907cc048b70107debab0c3ac674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be59ed363a3588baa208c2c4777099675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8b7e7d55f1fb1f881b82b51c719676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5c215aee9a76338a55dfe7655771b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd592698a7786e1f60709ed5821d7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86777a2f44da754c915fec2e3488d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b25952a2de821f8711b0e852d0c00280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccedac2ecd08cc354238add331d427581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0bbeaa85c2b849acc2de4313ce6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a7377e8447dd9313b3eee35c6ca283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b521d2bce3b63d476b9df5bd146947784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497890cbe81e168c299aa8145ce16a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f5eef53da48cf7da1754b2ef090d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79fc059c03ab01241820916b85dd3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4286570c8d1d7443bc0bc70659a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095047bf01ba079e3cabf8d3500e191e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802589cf3ae505e028977b18dfab303e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab464383253df78caeae1e2c92881791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b3460e188609810a8cc66d3fc013f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050e4fc299aa17f454825633cbb3ec993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1741f15e7fb2553677f4d801b6977c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeff314686057e651fd5f9236952f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726beee3e16d374aedbc63f785a068196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd4ae2dfbd28eaed2939b36b6d58597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda57ad197f66096398fe043b6ebabc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bb1efcd270725ca2063ff6c88cb6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6492b2b22e07568f906d6ceb67db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678338e6d0190049cd3d583a9d154958101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e53e636f729096feb5a175773a0374102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0200898b2f77f43bb196abb19b1c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ce6803899d7780b1d2880d878977e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390868f3f3efc058d29ccd8f30390f5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949162e96a4e22e5d9bbd628c732e83e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4359c2f4329c118cbfcefdb2b0600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d2cefa513e0e024e287dae8f23615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbd7c2c60917070530c36355fef91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb72fcbfc2b0dfe6ce0b9e96209ec79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef40859fc10605f01525235170779c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09160af0999a1a53269dedb9727e82ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d88a9b5414ac9b5123fda5c4731bba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4212809965e60259df6b65a9321dea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572efef3219ad05684e3c422404ec1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb4c43e5b623b847621249f780c56f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90354cdea7c38c2851f6fb156eef10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd1a4d0df2eeb7f5c8e842c5e19cd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76a861a61bd900b7264481d4cc5b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8588de69307b43d42cb9952d076d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5a4c17fbe17db4fe414746cdb9291121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d79596517fff87a2257caf6bc343122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25bdf05f34a0614ae61bbb3d11f6e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182e982fc9033e39480ab90844c68dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ed60f7bed309d426dfb748c93c157125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167898bce3ed8c7e0835cd496993a6f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6fdee170fe837e8b32770cbafc1d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8a67d5e29940db7bedc2f8cb36366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf3165e81a0cc2853abbed83b8729129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa88ae3c02f28969615ccecd9ff0e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbabcd1f602850b3ad9b5b98e41e020131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44755093664635104d6bf163e75c95e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a05a05bfe2d9b140133fb8ec8257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16954bf3359eb9c157967d94e584a32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eb6087ae5ed87225a9afe054b9a24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fff5558158a4f559ab79de64db210136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc141db21e8790e6879c2a03141aac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a09b9974230873a565d450cef8339138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8009d558385890fa87abfd049bc2c36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33a8f3ca9b0ee33ec4c8002208c3fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7267345ed52c2f1dc0d8655f16346b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e89a1178edb4282f2e9616c521e3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d538c548a0688cc3030b0267dae908143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d75bbf30986ea0dbd8929dab83259144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a64ce8be064e316d39f05a7a9dbd45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fb3cd9cedb8d6365fc898e484ccd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd57dfab1949c78224772181105686147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00533c71da271af9292881998b7ec5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822d3ec95f2871492a34a851021314149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454016107b243ea4de77cadc51f23e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e713bde2ea5b90c5c12f2c6e1fa8637151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c33368019c060efcf6788e2dd6ff3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64538089c4e7dd69f2508500aa88813153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7425e7cd0c16dfe4f98db4c8607df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218380d730dc9b686999ffccb5d96c25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beba50c789a354ad5c67f22f54eb5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3515d5a10d47fc87889524615c7119f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a39b4a8fd8719b6fdaea563f06e130158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f68e82c865dc7e4fe5df27c3903e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53419c56f2f0ec08c02f8696ea6cfd64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef4b0c79808d3d57fdddf05d919eed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa76b72316ceabacb497b650f988d9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466809a0c19febe9646f1040f16d2c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265fd20030f3f092ad2c7e7afd949a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c97444bc237d627ffe5062c2818f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4282a07f1ac5e208a69992c979bb1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8dc74094661f7ec28d92026506bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908e9e0e8c548bcff34ddfe4fd58e35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda3b6b9969b0f2ecd43a4126b91690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ea803ae2996eccb1ca68bcf4f410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc105dad1a73b7c68f1a939f814ee0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39792d20e040f61606b5946f4250c8d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192544907014e00658ae59b7b2b8b8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4734aa4a4c2e4eee842c47fa48c33174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>