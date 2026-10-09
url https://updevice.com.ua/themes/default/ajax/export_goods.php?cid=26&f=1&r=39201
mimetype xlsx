--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c84f4c8d4c016180656a78bfb992c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c444e1cdef9a19945fc01656628f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc3a6ec61eca0cf275ad7fdafd7443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ed970ca6963ccdf7b9038e21bdd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e090034119af0f1efb7fab1ee7aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93da183650a2e95e5d607b55dd7df16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d08eff016520be9385e865a43db3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4839f05d141bfba42d9610d6c220c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc669a8533213850972b468d624820319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee2d9a3a653bfff5b8e34d28038d4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3039bf0d49a7cf220e86978be2a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f8bb4545217f6e69dafd3d85b1a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dd30d90f8ee725c07b761b57b58d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821ae08eb323363cfe725432b1ee9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ed904d41805aa062952687d131f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d458b087d9e1e9595ed2d9f60f2fd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcf91ba89a41d4e45636ca296070bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ac1da27a970258fa8ae6c4ba1506a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb2c74a189470b9f30b1636978f50f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ead02c23f80f3bfb7ff2e8e51ca4e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec592e37658bfd10c8a366763d796021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e03db65e1bd102b9e7d3d0f914bd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571432b2759908402b77309c5ba45e7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09f16c85010ba86826b10da2e25f9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c18f77e5db1921cbebb5c6e9976d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752289f509571c12421e585e93a01326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6401ddd8010fb8faed889aeb852927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8626c4f3a12554fcf1def61f6967c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659799bf63d32e003309695ac5adbb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70219bb041434e13ee358a9d44444f7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea01adcbad85d9d9485d3b06232c1c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073e48d4e07393e5c701b9ce6a4b1c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ed92c20cb281f64dd821a5d0055d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ec8c2a0aedf0234b1ccde3585afb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b1c32ba0521911116d6076d574ee835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b3ee0e98e70f528b557e092a42d5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8d60b76e0870f095150d2a41112737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c73ec94615d642cb2ec388a6cfa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8bb7b5b72e442f7a681a25d833fc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37ff96bdba716f4aa5eeadb6d128740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf53855643f3910ffd4de3f92b285141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79376c4653e496e25bf3e91f98f5c6c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3b31a6bf012d4839c25af5200a6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122b7c827413848f0729f022d6448244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0955b487870a357e916a61f6b93cb5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b277e29c703330a0f6934266fe3af4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d092cdceb42ce5ef5bbd780b630f9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a640147363ed263e7d0ec84f502cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bc138484dc63bcfeea57543cb7ea549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63671d6b487f65cf11a34855066acf0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b73fce25b15da8909f5ba4ed53446e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e3eb3223ec707e455107644dc0b9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d4339590a26e1332ba2bf515502d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab412f6c98e99bdf2faffe319d64b1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40242f8ce7d5ad77c429eaef1c4d9f8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead24271390d34c1149724a349fa748f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44305317efeb7c33b8da0e99dbb89b5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240518bfb7d33baa8da9c72509bd9bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a1f931f5b397113eb08fec125e72e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855a1e35b1cc17ea2b20ee20234d6c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb8aaa31ec81f4ca3c44e8b58a899c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de631508e02f1634998012f6906ea31562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d681b41e15ec265c8b919ec7bf4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605250adea304bac5a826997e06b9b1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628efcc805e217273c106f6168c13065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08867bf67323c582e2b478bc703d7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a6a2704b7716599cfa0dde329d3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbbed37a1aabeb7eb3ecd2a187fd4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd700a7212cd908e40c23e8ae3ad21f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39936ea6f5e600f694b24f5b8d8f0f2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8125a5943f9af5f519b24dff0ae1a9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6750b0d0e36edbdb36f8131697ffa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894f73efd2de19f0e360785c2eb3fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412913acc5fdd210342eefc3e8c9c47f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f27b009955b560cc71a615f55c18a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2c6c2721db89ee7bf7dff643378fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00b32750c2d408b22245126fd7d0f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830485f85aac2b41b4edb79cd327602d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4b9695d1ebbd9a41bcb635f6f196079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7402a2fb1028131bce033c5da7cee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73017081d7d652ff6c4de9c66a4d3f5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7079669dbfe5386a0d9f6bd6c6711282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bb753ce510e15d4701d6278278c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f674bc676b9e2517abff70d4eaa4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4756f42a71a56f4b636ed939adfe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f12f410129233463e116f7ee5c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb23d0f593d7bb8bb13b22e3686b39e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d171fe5de0be810bf5d002c4477a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda534d4bd9bc91b6cac8be84bf25cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d203e2deb237b4f6d2feb56fa8c8b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e650e0b3301cd06bd84223c550a2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2355b9ea42fb4c7286c81d6090cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266a9c33679e26091aa3bcea397223693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16794a4f4555af1562a68e471718a9ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3743f84f1719f2a31a81f82a78036795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c48332eaa1e42dfc5db1e0230fe3fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381fd4247b6154e8753a334a9d4c7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea7b0f8c1dd38e461b9dae05d926e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b69b49d40583988dbea46c97594c8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b56a33ae444352d4a26b001c3a9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d94c68bfe6c15d107d1e8f30950475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349f2256825daf3c1b72a29479e8f51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e316052bb0fbbab90b1352ee5b5de7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f513d0227804ac2ad30e30cb328577f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e445bc86b93f7d4d52faa7fcd9f70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6184053e3ac0a34737b6d0901bc0297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98f1afd07ee4ae8f381158a884961f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c442d4a4a4faa559d3d72f139715cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2751eca1962989678c3aab6c2a29d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d83278259346b89fe18c39fac68be2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc322def1ee4c7a0ff51fb29192c0b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2408cf43b4542f5ff5c8046fa7a5141112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cc112422582475b6af298ab25f78e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3423627390795498cfeed4692fdeb43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6927aa9175fe0525919cb5d5589bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a2d66a5f754ac24bb2a48119b4e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36462bb924e000a9e63cd3d2492a0ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af5a7259badc6554fab2f93807021f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc50a50cd1123d1d9a146c3fe651b1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacf75e6f506ec6ccbab1636df38f51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c020a8021dea414af72b7da184b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb31b678a463ba3df87114c14dcb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad6444aa40b4d297f28d77cb77d496123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd169d82ac06f048299a66b418e27cb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafe78de61019e9c197099025cd98d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b940ac3220d85bd104c6aee2f3c87f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93109fb60a897af6a5f5fe1fc1ee4ab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59eb144e582abc7a91c21ece48dcdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af2201e97433cb67d5523a80a7bdd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb334d5a003893f000bab079df51f13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f852160f38a17603086865a0a3edaa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0667a3d86e67c3da2e2b06a3c05c3d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3ddf42ea97c0c14a2232441f1adb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450972683dd3d9e83f7e8b10156ce4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3026cd900935e20f4e5b9f891404bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8437d04b1f70bb87584b662d5e278f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c1281e53a5695035ec1d6b8d586a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02691a2f88fb5c0da3a9b952dd0142138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d9326dfebb8990fee910e6a41945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481272075b3c5705c07fdb4a1cce12d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf58b2c3a6126b191c08493d0eaa3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df28ce56af84e8006e4c75d0b900f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ba06b73c4fb719a087ddfce06c7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b0267948ec9207c928497601ab95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb333f57ad65d194ae414fb92dfab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486cc3aadd1df19945cd4f5e1968574146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd6b8d9f398e1592dbcd8c9f75e5ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2339ba9cf15cf5346779cc906dcc61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e3389446a5ebce6989493e7d67b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb2d4160b72069c79808327014d597150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c26045bbb5f2e63ae40202fc72c99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf5e1547d9dc8866195eb3e03536b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb98c99d6b5de7a991cdcdecd708348153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5517a95fc5363ea523c9db7b2f9f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32356e1eba1a1265f4bd4ef1431149155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7731335bb8fc0ab022218f675a518156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b38b07fe741771af7b8c038cd1768157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb587fc58d4fe3247c326859b3adc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94397605e74983c28bcf2bb4c4510d88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321990efccc7852dd1a6b417f266c60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98269de0ab8745df870e726d4f93a057161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61430cd2a6bae1bbd9c2618c2234cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d69d9d43152b8102bffc2951c783e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b76eb4736c4d0ba736114b4c2cd21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a56feb1ca22dcf00aa5713e269ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf4217439d446cd38ff1eab56799f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6b3d8a1690a346226dea8d21c4de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f73194970a612f749b7cb61d9bf37a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9f333157320a1caee5da4f3d5e9ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c0b271406418d1066ce698c428636170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240384b9b5071714bd116fcc0f861836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940685deb115f8bf3ac80d58c90131172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e90dc8b4b4d38bb6097d1341d38b80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd9672478d774d118e4c4ec14977ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd9134495e14ce2038f3507dd50c79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf6849c178494c8671054b83353049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ef884d62944dfe948004586c293d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169be899a11e64b0b3e8d3864eede2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90db0d2572e95b2b0ba954780578f25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f73e8facef28dc0f8165ced2c075180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f223751c5856bcec80bafa038673ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeadb0ae6deb289a60d1b0835fa3f7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc6b8a5a002f3d6ab500475b10e273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4b94f6fc0d9ce7e45535f568d9df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8bcb7b2fc749a005c393d243d956f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ca212a3e874129bd4bf7e4258f0ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59605285ffc4d9397f833d7016e17d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d4e0854e85fd454b986eaa2ff47378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698c758f5c31cdd968ea67e94998ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d5518c65ffe592b5b1d7ed162b1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c95787e3fbf1c05146738cf872414111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39d1b1220e52ef50316c16701d2fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e7bfae713da9c7b35d8520e274d4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226d7d53dbd8a3054c371ddab0f80f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7d7edd5a2e29d710a8bd0005511fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb148b1175bc57ec0bb0987f6584916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b38191de09dfc6c0732c4aeeac47917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f181cb1c9ff6eec6aa211cc4a95b1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b9b97d6cdd5a29b26f030102d878119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e766406a3a4aa3b5d383fd1fe07620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e2a7061061f743a60837de248970d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c538dd047202bd7c061349b812d0ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012284059f6734d7b388225dd4fecf923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af25158eef1e20e8a0afb0f9687d51524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc54d282f2dc2b5d193e140581743c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2d9b2cb6d4cdbcb5a9762f8f7ab226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b15f211a7af845f995935cc67b7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084eb5d0e0c94627aec7d46176ceb6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb08ff9652eeb3bdeed48fdb2a614729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bd439e4a1584876a8465b5e8dd7b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fa2ce2e10ebfc4f80398640a2877631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3dc2dbd567b5f2a6de19dfd99725132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6c405d294d4c8170c706c3ec1acc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470509bed10e320d784a91c25fadfdcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06032a1947688b5fe6b4e5063263877635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a43f114aeed01b9b8f39e80a8426736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d876fc8db555cb24457103ba4e28c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee12829dce0ec8406ab73ff345c6bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601256822e268bdd27e88393e92789639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655a80e3d214959b07bb4f226756c2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea240a151a85abe627dcc38bcb28dbae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e4b21dd8c0b3277f75fdefa4e3dd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3124fd8875add66339efabb4ce4ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c87cca751c6a9699552c08f0f8afe844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ea3502253419f0139cf9683d8b4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48616662cd22f34f531fb12abfbec4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75821a9eda30393289468387576e51347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127af452c35b3567ed32e548533d0b3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702196389229c1e214d9b10c4a640a7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e7ad5e22cd459d02787fca5370d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed1e668d1755ac3c46c0c41e9c5a4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b0ad8eaaf8db824591782235af61352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c51ef0198596017777385e7b15f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e3eda9fe0c1f8e9eb7ef239ae08d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1f4946b5c2a1b408379466559550655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513cd476bdeae8ce5945443ac5fd06a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ef642aa1936a7158bf5551c7ec81157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da428e89d0af229b78c76257db7b0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077833934d57b06a9e3523dd4ae8170d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58b7ebcdf976acad73860039abbe060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdc99ea8bb72bc7fb15b2b55d838ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf95bcfefc6969d95fd9099c820b49262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc7898c59b358a30de2f61fc89eb3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63be4698b48391c71202c89c1514d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2a03786bbffcc4ebabaf5f2a3541a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab583a7104e7230103c4a4d1e59d8dd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fd582eda55af3d2ad8230735025bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e8f6123d82c6e272fb6a783b898368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae63631eccd5d8e5216f58b626ca92f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a52bbd19cfa7a09ca3f084f784a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701004819a6ab343ecf18eba03d56ab371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e26adf8629f4bfa962568acecb8eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c14ef004e4cd40195d3e3d5132ff773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b70a14fe8a5c2129401ff9f01dd6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80fcd795b9c18a0979f7a69ddb83875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce947caf714b57e2da53919915b4b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab6970bab1080cb9f6269d58b9f2f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fbed4205362c982eca051f4170dec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a79b43d02fd2d20f4f0cf291860ee379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240482fab2bc38638537c24f2c2b4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f69660f3e8a2b3d54ea8aa21b388ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac213a5ad9255e38915439a8ae6a1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5f887be47de4a801bb95173b9fc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb595f976ea08b91bf9250e68f5d1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa9fe7026f0c035a3a97afae855f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c82cfa16e24f28a2cb3739bc6c8ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eca56d481607ab713e7feecad60b5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbee213244c237c8db196718f4257288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcacb05cad373e7310a72cfc0b09ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83ad23e384deb9503a4f0d20dbd5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835151d15ae62e51cf99ebdb26de0b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e9b93d83602ddc1358541f2779f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac631ad2ce86bfd5725a1cac1490793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735649371309904d53b93565f1b37994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f4cdf5a865914cac8dc3ec718d04595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8bde7a160868eff2256f51e3564e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83128f0db4a0782eced752ed87e86ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef232865c54c1b74c582e198d8a04c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389ccdcd6b092d543a750a919cfb0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a20d513157c3bd80012acc6f0dee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc85bdf99bdd78c300a3ddb8c2f4be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00dd4c2bddbf6a2941e394f4589bf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c26763247adc207da97e7f5e9d4dde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8420fe3e90b09218017bc51791b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa2f8ef0af0730e5bb5d58f87d28f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016227ea767dc1c878ce4831796db37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a7532cd58a6b0a8fa4c999c52126107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b851acdab2233256fd73ddca4d5f9db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80018f04b51518e2b6d336ecb43451e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8af19012cc3d3ca475ae9973cf8297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5110d0756b5628854b6dd82bd93b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f05c8bda3867d4cb0b6dd3b3dd853112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d9f0a036a3eddc057616cc3cb9bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7188bc74d306a45d8db85f0e1c983e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4349095d1ee4f747a9b5d53a90f4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a482f730eb7ffac490ca0c68e631fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dbc0c871df608717b20bf588487e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2fb43f027de2782147ff99c4e1182118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5080e0d41d810c6aafdfb05f9bcfc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28735b7b38e8134b398631258ee88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aced4ee8a9d5a18ff4989c434c7c0f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca730a01f1863ceb35e2a28e040b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec5d4486b2da5af8a9af8afe28b36a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017531989782bcc4ef24c7c1b1b3a7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d9a0725c9d61192bce9c58111c53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85971eb148c79e50a6bb210acf2b364d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603c1110a96bddfb98b784c00eefe90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5878dc819f963869b3886362dcfce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cc7f3ba6052f03676c9a665ad3a5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d0c5a03dd095979dd9fd34173ade9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7f9f9ed1aa7450570735a0d996d1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06020e3606a5e0ebfc514c1a3247956132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68952770aad4df9930854fd79ca10bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2ba1db6c4207d6dbe4ae2e624e3cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238672ed8213bce2d566da6898f95854135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cade67dc554f773b1b7f5eb16c21f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a076678caab57afa3c284ff05a49d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e478e631e7f9340587facb67f329b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca5989db669269e217962161b19eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356501f0a9da5010f6ae3cb5708a7e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc82bc35c5622dd01817063b96184de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573c072aff19b92da879fafcec08e88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c617c8d95560496c14912df79020696143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97044f55da3196521e688e68e80035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52dc0e55b90fc5b365ef738fa1bf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17103a06b26015f57180d6f53505bfac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8f8ed6aa85f29fe96aae5f07294d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c16e0cec607f0fe301495e547b97d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddf681e6aa892e3c99aca486f7e0ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdc9387a2ca2002b70186fe8a00ba1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004217dab687fb9b99a96813dd4874e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa726b7ffc0806d84fd37ba8be0b3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ba5f832e24b2d679a642b6190d2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5aac259dba8e9c1a0a4861865380c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da4151233f2e31c7c8f86719077daa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbef721cb5596518a8b49edce5bfc87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a3ffb4837e0702ce1a20cefa3913157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6df02d86c79cd6cd06d4c3f4b4162158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2759adcf892481350de21a9c534c25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4938cd8e4b45235d8f6668a35e37a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe867176c70afc08e596beaf67806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61d8f94bee0cd8dfd156d11a4c54b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3420671f0f2870270c205fbff006ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc2f6624b5f6433abe34edeaf02013164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207572952f019d04728594c8927139bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d303d4fa1ae8485e5a089a609ff8d93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b7abbbb5956863631d230a351bc6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d68915228a7e3f83d0e674302e49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fdfb02d260bee46a3d4c543359c84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c690e2a88c0168f23c2af786a6a82c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d79638713b4b2e29b93564d1ca221c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec7e420359451d3ef5e22f67ae5cb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc690a9164c36551a27f897f726f489b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af13571b66f957d75f25f90dadc52174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>