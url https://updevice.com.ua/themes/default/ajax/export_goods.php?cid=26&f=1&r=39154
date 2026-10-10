--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c4ba3b45aea48f266de83feb33d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febd66d6864c09b24d4e46451fd07372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b6187ea7d62764bda5e20ef5440d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ba544560144f61d0b8c53dabc3f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83bee8e06df0154baafc30b83391b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdbd2d065d8f2fef813f83e667b7a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea3635e9e3458ca368d88220434b507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40245e9a4230e41eefd588f91ee3b008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072cede0209fedeaede66d7db69e409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61943b86b37e3bd0bc1a3298cc9929a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8752f08292a5eabeab140c1bc3c6f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beee77d2f6abf6f439e13490d22614a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c79eddb960816f3d460dc3800494f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ebb6220f2e9e768cf8de60a9e058e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c32e86ca2c90f9bd5b2fb2ef46ba515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be986ef2efc489e46f4d9c5aacc7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947728fb60bc2c3e72f583764b7d1bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6062768221e9ff47448202fc65872918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f53b8dd1e2ac0f94a351ba049124fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d57477cf77528b06d15ff80468bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e1be8ee5cfed0c7f3fd3945789ab021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf0fc2152fff71dfed7b90f9c129922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72653f5c15a385759b0d8b1b71b3883723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c91bc4b9e04300ceb117bf3e950b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a513a2d2e558a37e756eb2ee28b0fc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0284e95bca29c70a9fc9cc6399eee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59fba9120717a27121e6f55e95a38427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d745fc9dea5e2e195f199fe35785b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2d355e6161645ba6a35f8db7342a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633270ff55ffcb96e359ef7386c948030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dcd3aaf9313cc0621d865444d522e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff2f09e78eca49eb5725d4b7871b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410198b52b6c4fd7779bb6c2d1c3a2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e61db7984055b2b03fcaa0c643dda734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f00f9c711ad0cfcab1ce3abcda75f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc6aaf8f53b672bd440b028bd6a6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9bc450e9d0d5161407192280a936b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafed28812ea1e89329e8083286860a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab29af1a3581cc2b1949ab4cfa11539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915470b76401c2022cff9af26fb8ca5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c905d8da93efede458a3a3b021daa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738474ee1ad35b3432cf62d5d71364242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec67d0426f8c2cdaf62b7fe25130ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da67ffd45d5c195adcc8632fd5f9d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc0c03550ff2c4ab4c22e8695402f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b8591eff7a9652708eb0da4986a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4661bc57ef8991db7cdd48da2596047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d97a6235a448f09d23eb944ebd1f5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e6838d4e2e9a0df548616f9e5beb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e5a45cc56ac4e9dde0a917b89f6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c88a2945657ce3899fe2e87653806551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492b57ce84f82a27894b9874ebcdf9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a5461580566bf09737f17171712d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4aad279c7574d7d75a0cd1b6b60854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949ae7b159bcb6ad79bc74c900c6b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002740ee0b21d5d6557e6557041c26156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0878c49d8e06d1080db8d9dd7a9a5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4470cf51b2ad1199979c878467521d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca849e2bccfe23561cc975617824289c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd485d92922239fae141bd3d0011360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099de0d68de2bbb8efbe367acea9fe5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af849dd775e119bad17c978c5bdefd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0ae72494c512e733eee649ca3b2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b065f2cd989af7fce2802f7cd7349b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860280e233f82deb3fd45155aa52447565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a51bdee4ae7b9c4bddca461a3513466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1672a43805c299a9dcbf850cd7f5ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dacc18f86828471ae7ebf5b678634a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05630f9f0440e1f4963bdf7c9a37b8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd19e39d8271f37149fc0f8a8dc6e7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbab052b58d261a74132e9035f325971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282d8a9f4db975060ad7bcb0671243a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef65ec5e1c6714b084ff1434502c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a8257568f11f770a584a779940dd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e29e6feff96fec8a7da0e265b8dac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81114bfe44240d282353986ff8bc31676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a304e363b5c3e3c5ae3d8c2000742577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d491dc0672601b43b1253cf3131ba478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095f4d61910ed9f9179f3e99fdab8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df9c78d1f35518a7666fff3688cd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9c16637174cd32ca695e60dd5f5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c71b8d0f379233d085ed3f29986482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372306483713795fbc7f8e802d077b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47605d83195c3d509e99b9c1165487f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50e5374b4802e10d98100df9db3e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f65c68440661a387579b71450061186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87087f080da444ac5d81d1c7e8bc5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d2c7a61ee08c4eda83f9f559c6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d06ae8f55b2becffa4c0c49afe679489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbafccdd5f591f91582c0dbcedb86190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37d09efff096b302f7d7885938c29b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd016420f814f79e1dc6d2983e4d25ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635455873d2c0414ba066170be108ed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9671efbb0b7fc25a864771cdef719594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd930f7406bf26dd06e57e23c1ce5db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb54606b7009b403e6530dd3fbf2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ba502d2055a2652f96128a2e7a8d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d9ecb45ba36ceebe4c37358aa0d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d02c42685fe3d206c03263563a53199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f85d797a37496950cdbe4b5d30216100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8154dd93cb95f6d494f2382178ea4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360cd74964ab575d6200ccf2cc225c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0033a5627505303918b78fd5221be4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188a970582390a44ff90da3e873fccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9800f2124a4f7d97691aa8b3bcfc42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c232357a11e3060f9e8c6969a2923c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e557d564000eb45cb281c76fbea3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e60e9d9b4112072b45300fadd4b676108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908eec841fb4528ebde92feb664e767109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677777614d18b4e91753382afb57ce5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b61061077b723a9d530324519741111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3922a16c62f98248f088f817319b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a852cbec7ec44eb5c144db0850b4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26cf89991f045d0fb6faa5b487bb60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c89f9f093614518fecd7056ef3b2d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefdaab016389a43ff792744de00b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c21b164945941c488fb6aac9374b9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538fd2d007d1ebc4c0fde8fde5e4e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66e724f2fc2cc9b39642024792c04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa1c927e19562543468c65771fa373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ae4c23c1807ae78894ddf4c6d17d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60b71b774b0557935d8a28a4d71b8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eca4dcbf3df33f60e0260403ee2f65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c0ebfe6b55f3645d8c9a232e9428a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900a2c142d7636dbd9931bacb2880b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606f7d44cec5e4d0ce03c015827ec89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253e9c6fa2abcc03a0ba1013d5e627127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb590402efcbf5cd46b0c8b95339e6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418d8ec47ca2a4bdb7fd824bb6be88d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a1ab79f5397c5ccbd1a67f72640f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf2a2a2c5ccddf5287ce24d8e90ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023493e1b4d1211868dbc364dc1a3995132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea91b1c675d8baff254a75a47b06606133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354688aea369056216f9b3130d7fa0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d83212e8b92efb464ef48968e503e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f2ca23a6614163c42747e123f773d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dcc5636ae8210935b81fa1e9c22a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7049aeec14cc937bf3c3c1f7d7b38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a7dab9337544b118c874fea6ce3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305efbe92f1bcf80eaa89c6290b01f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc38ed694517d70cc5a7abc01e0298c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c677c6d085acec0e4a22f62e4371142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b5b49528056158100aba63c0db8bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9640f459de7e8c529c32ad03c20924144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784447fe95aca146a89d8db4bc017cf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80dfcadf902a0277a9b1a8e28bed0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864f0f28f0ac55820ff055dfe47949147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f19baa738dffe49100b35541cb67d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e0983677e48e93827b578eea33fdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf79d1301424a646a10204b059cc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be4b3fb62feac6bf058c8a47053eb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a476900c731061067d6cedbcc4314a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981287393b99d645e551329ce5ab77a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f4939686d2812f12e71c0f02a7c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7fbca012e1b11def51054001a6147155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a94e09154eb1e154950e0e03e020b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b701c35b62fddb5b41ff3f22a18037157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c7e8ee0426594fc861e70d85c23b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5699e366c6735d3bcfe10ce72d59d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42505392a4a1d039edab569f0ef79e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33c8f7be8cc078993018d1ff08dda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87095cfbe4ba1381535e6252703df9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e2ef20816b61448fd11599fb7b24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e695379598e9ac080093812e97093164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a6dabe4c2000e3873060ceaa67b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef116f366774ad8173288e281ec955166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67aff7a8d3e88aaab9135689540b34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2715f56c762a220fd56a7d0682588f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0eb988be230e0fd5acf47ff8fdb02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a905cfa8e9beed2345b359065d45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c06a06d38302f1aa42805595e428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3603b5e832343a0d7286939ef8871a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483a75e18b2132fc629eaa9800542f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef892e5acd98f4f16c84c4b767f1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f3387ae9649a7040119d03c3a7089175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a767786b0d875daa58c752cade465d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66fdea26abc8a7db861bb38a61fefd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6374c3333886a0a28b0511ba0f93bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256213be1e150472bf71a5ee15c4c8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafec61dda18aafac6c723630fd0d64180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48f725a2b96e26184eec3eb71d56ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb6d0b78b5ec26d514a1430553467f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc97a1d98266ebbd19c32ce4dbb78283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb16f8960f0ac63f43de576c0bed53e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf2028dc4ea53f426e2131be8e421a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f0d31486ad1ae44c80e19e0bb56bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3fe87bb4c3f0e187343e417d2af07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31877ac4662ef9fd7f843e961ea1a8c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55306b4d11f26ef3e149e036ae63cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6dee26b7d10628ad07e5b027f1b2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceceeb5afd5055097fb78cfd109b6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a09bd33124405e5bd88df57ae3ee4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74bb11bc8c6fc31e7d92acfe0c504713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79827ef744b2b3d9b80649a6e0abe24314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb57226fd5b4a32ef8fdf1ee781f0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77a1de846fd4f4befdce45a105b5c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e7d4fc5f9e0043359d06501a9fd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d59d9f3994e1793fd065974892fcf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422715f012d238a53d26c1928957717b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98f9b8467d3c02285e579324fec6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cdf161a72c94904f59e5969dec0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d58baf0bd800b61465f5c231d460ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11f2de57ebf3500c7fe4c0c0eb202623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672207c18e846a07df68db3d552b7df024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b487bb18e58eae05e520a672060b00c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0f311db25c0e1f8700672130af0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43256c83901baa0118a296429f6b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795cb2652e02143c97e05c759504cc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c0cf86b21285864d15cc84c85e09c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35af80bf7a58f2db94c1215b568baa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ddaa227c34ffd7d0b7824b8398ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc845b1acf5b37e5e50f0d4c91b19732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e36ca6dc0873785818882eccec1f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204efbb5ce0f405cd3d282cfd99c537434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbddead1e4b4301b273d8c81027bc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8c08ce0fbad5886e7332421ff8c4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d8f4c4de09992286934634c17cb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78c5075a25205f9ce342cfe7c4d33438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655ca5759027b8ea4e9f146a0572d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b8668ac374ec4d27c3a356195714c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d04a15918ffd1706d9d2ad22d71e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410f69a45142fe8c78ce80054588ba342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eaa658011cb13d2553a97b9121fe743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1609ec916bbfa2abbd6a07c5b727544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be5ec9255f2b0defafa018909c470645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e086175baeda54db4315c0cb693046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c29cee6d95fdfda154a7b7c95c110547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3fccc644a09564d50d7a8958297f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343494903fce0ab06e4ca1f46e7440b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482e81df5bad48c8142ee6804260eb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5130d4f57240da5444fc363170015751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8f72a437e80495f0b308f0f27632e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692820b1e5e37c373430fd579e1864db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e4ddc69e5f30c5da06790c6aa58354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f897452bf6851fd66980feae608bf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a488d008e0830cd6115936c899b95b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f7e2e5c45c72798306d62729fd9ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc2d97b3ff648a59f1c871f6be87b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c0c92624e05201764ec7571ebec959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7997fa7fd21c3f64a08c24ec6a1ec4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d62a04a3998ccf223c65c9fc0056761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ca6f42a10355560709bd94c554e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628907c642d769a9d7e56a95014e7df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf204915a23ec996b20c3571cc917a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca1f47d67e13a019945d96bdce67db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc40f6bbed709292ccd55bbb00f945b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ad40dbaadabccb4107bd56f150bac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b249fc419ac621f71a620aeb12466ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe037b140c14d63b39bbe1d78e8ac169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54cc113b84f2bd42c293e667af213770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892efa3c7f5a877e7c9a4e5b425ef88171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683209176857ec28882464ae1948f4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a961e001d4667cd732f4463718f8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeaa8b100fed0e2fd848a04fcdcb5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e103f6996a4fb9d8a180da0ab9875f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3558c393159cf86ea6d744044b7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd74b804dec4b65b6b524924d500c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f7cf783ab17f839b40eb4f676e65e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ddec5d5d8891a42b984df47bbcbbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b6d30a0b1138fb0d98ded35fb5bfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea89aeae73b2b045016792315be9c4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8aa2ca45c4747a61e78501a7cf65382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca05d8894e692a557946982ecb201a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fab48b1414ac3abdc9ffe972c418484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416449406555bebd17e5fe97b3e193ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993592a6e2089172e452170fbc6333186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd8489838d468ef3157a635279fb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a96e2e9dbf2e1fd9c7536a7e2802e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1dac4936b8250402669e920346ca089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a5cafb1de690017aae06b005cf0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6133e7c254b8d7312e269a22fb39c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe4e4c5ab811bc0f70b037d6a8b79f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90617f1e6e77ef0cb15562dee6dce98393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c967eaaa18a6bfc6bf180509c20294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20771f0eb90edddbaf0303dde1727f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56fc0936d31266b17134addceb583e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f298e3612465beeea3fec79fca10db097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ef917d1bc5ad53f5a50774f5156f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043d198ed2aae83fd9fae38b8f244f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dfae27cf2ff6fe46465d98cd1f775100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56513ee6bbf86c9abeeb47135343c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ab633a946b0c7cb319e433bc9ac3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97dfff97ef86e8c3e5afce6a1dda9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1909c6538bd58af0ff43c7371633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49626e88d6091c063709e8993c008a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba6003304be77e345b5a8f9e248b47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f2f4548e1a4c389d4d3d84c6fcb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0dfa02fb6473bd10a4a1f492f853d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c34e391783e4447d866f9d065712aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a5410bbcb3496c41689136c2d5a93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a827acd7eb2ad39f4b93bd3553f4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7c3723da924e40425433522629e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e734db504309b762d18bc85edd7156113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64703f6cdca89ee0bcbe8d7e761a2440114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66023f8359cd50cc97f0c68873e1df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d655305da16e8401d1fb1053b9b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b319a486d921576ccd270369d1102117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b2138bb180426bb83ec3ac6d96099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0111fd1f909ea58795d1d0c9f6a2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a557f854ada40278820fdf09f9d922120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de89e4b5a649d92226ecfd70b7fa1c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e4008e3c3c5166e9e33436a4544c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a401a950a4a0f4fc583f45ba904a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0682c959ee54719d5b65dab20f459124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f382c4ab59534ffe43938dc85048f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c98630fbe9aec1932f8d51c427a46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6025bc69a602ff95c46580ae4a0a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10eecf161bd07b0252f8cda96fb802128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a722b935273e42aab115f0970390afc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f579a3b42287cab0c2df7463cc19b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52fa9caec96a0b7862717be6fb0e03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0911fd0e70f09d0b20c10adabb99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b42669896c3717429e9d673d6b1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7b313a2e67124d1004ba7e1e62175134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97f2d80e4477f028cccfae29358017135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9da2520fe064da1a1e9be393b5bd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e74522add75892e959d82fb5b10c48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf1e1c7adc213d10bb81224887d9fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46486f471d953fc351f06ccaebcdac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab9b709b3028420e93cb09ce2b6241140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908788c9b6c03f7b7b58e97df51f8ae8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd0be3ab17ca66f632f04f29d4e89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d88e537de6f6b15514267af91ea08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ecd41dd2438193a1ad3f296209a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8379ff2c995740dc341cad053adea9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c620974d56688cf9003d06765237cd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd117a276b40b3e84b57c1bf1b67a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8391bd3c5e4ec7d44d2961eafdcb2b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f6635455b933be624b280c35050d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e11ceb02afc1dd4644dd5f98278b30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc22dade2ad152f763310edeb9125151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb05e0f769c3f9a2c86e60becf78db9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811655e845cfd7c531aab46fb42b12c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b1a0cba1f797d93bc12f12ec210f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42403138d8e83a98c3dfe72e40c2c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acff0b688d257a9dc7607dccc6a807156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12d0dd93ba1662c8b9cbd3678893a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97573027aa6eb7780659509c33f8328158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071c53db6a629170d10ca1b42ae001f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ca8ae466c959fad9932208f628218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b93ca9c0f94ed682900e8bf9ded5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3ac4e9f175c562dbccc1051b91ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7ce590ea2d45206f5718921437f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51abf1c8bbb0ad1f9d50ecd0ea3d26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4e2df60432c885a08fb0d061da15a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eebd62b8da38a71ec006df78654012166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d40dd63046174ff8a0e57689d0485167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b19d8e11ab018bfe0256764c0c37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ee961a41ffaa29eafd9f38c70af8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fc74478940fb4db50fa54abccf455170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d2730f05f3cb6bda8ddc607d9b06a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ae851d3dfea485dfb4c094a6245c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e9e38119f7effd17584e4afe20ed4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc0d5a3de04ad4b57abfa33ad0430174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>