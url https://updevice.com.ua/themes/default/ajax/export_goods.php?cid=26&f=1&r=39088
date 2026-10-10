--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9dafa6e1004dad7be0e01c704222b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab823f6fd9159b0c54e8d319186ada2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67683979cfa25c38c29c07015c1e85de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef340643de1fb088bd1b4b711f6e994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306d11313b2593a82bc024fc575df9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75505d7532a167f938139fcc67a08d6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554abd012d8f9c885a64f5a21ffec787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d278eabf6e4bdeec457e828d0b2cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac5a1bec117995d6fa80633331a9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ad269506ad0fc6030b271a30541e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560e8b25f7a3950714013b672b97c3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051621773d1a3c96ab10f830ed6b9db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcda8ef9248f5d142c21ac9657046b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0755fe28a538dad9892cf918175f9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb356c5874381a5ca717813db5be915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c239a2c68be8a9bff63fbb58df61816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d953f981e2770739b6366fb8383a8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf88a7661a3f55958b4251319dbfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be6e0c5e39974ee5ab113301f109c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd164237e62875f97fae4dc1422e2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa011c5747a3a12f552acc79aa98821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c7802e7ab1bf55136c5323c56b40922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce263d622981b6fe3c8516a40f430723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc7896b962254e0af64449d00666d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ccdec8f4d8cb164578dd7b38b65ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb24803287fc4ef21b59cc72e7c71726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6206cc3ac3ef2b823dc66ee2c389927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba5287a0ec3cd6b34aed71caa0a3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ee447e5a58f7a909a91f330ebb9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d04e0096bd8a627d242891768fdc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803515fde471d5c46344ca2c6afc48931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14e4128672f3e69da63b0b21b52d2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b01733d2bb3db6687ca41f7f5ee2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f914fd46856e9c773ed8de890996c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7332ee6397a68da8480cf2c1d114b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd247d0068b69803d1091616a98879d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e70424444a01c3f11ef4950a787cd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc93f8b2a9071d2de4c2299382ced38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412348ff2d9e14fda7f3cc9f348ef639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a3271ad750f9202060a1b1c417bb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0336c3bed024ec261703e7ee4cb6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ea75a829f17c58518c0d0ffd624ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af5adcb005ad368b2b49d2fbda3d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476c97db4c2c073a69d400d96caa2a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3efdb184c5d96e9c0c37db1a00df845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d125a461d6395af55d9594bd66563a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ed0d0150af4350d7371423746893247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ac43867211c9e8a1fbf716388fb2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f53be5c29f0ae1f4fd5c9462621f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098bc64903d5c41e6f75d0b4189c73050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c95d3c4d1f06a154a7e12e4e92e1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864b7cb337e8996c4f7c355442faa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cff90fdb821757d856eb4df7667ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942fcb1310b8c9327dadbed7545a0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db118f0c2edde3bc4fb6ca0b6b26ab955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80df4dbae5a775b0506eaf52908b1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed8f3ed199dd1db470e9834f5c58657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee81a07edaed5c9039636d086d288858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b309e8c820e385c2dd9653657901b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60189f89d875a2e5a2d9a04a804bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d0be146e8669c71702e612676fd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f30d887af5d0b95d73869ec4eaec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c95df9d767dd99ca780e4b8e979fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45eeecfead5df11ea35d8e9eba9ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c75720f0d7e99ba5d2b1ec51a7791565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77217cc29cc18237401ad067f2476b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc3a74c8d6cfa716adf0fabd8b05767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8da2334b4a4373a99da52676ead40f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afdb20074cec1b019a598ce5acf56969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df171be851d4369c7ea1912be8882fc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b30296d9a520e36a674bc38bcf40ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7382f53fcb9ff25884e16d7ed462472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f48e2c15a6a9d5abd95d00313bbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8de3cd2cd2e9c209ad23d01e027d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6e34df13f8488da287c5dcee3a7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a1ee824b3d3506d21f955e172c21d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d69591dadd872012148fe60a41e9a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa1df81ab484a6616b164ca6870e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055d9c5fc9bdaa54eaa796fe31251c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d893f8b84450e9488325466c398680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07c327665c0ee7d23817515ee41eef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e41bf092107c87b046fb11abfd8f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862247be14eeefadb53ed266140745183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab172ea5c0c94de4df3caead933095e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce0e1cfd7a7dd49510927caa2608d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183837f589b974599a07734f21ead2a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756857f6078a5706f0edffe34bc88c3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5dc3661bec86213b95ce4e87f425688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e048ec2c0e57917c156d36b82929e0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf636459466d0e835e6bc0b30dca93490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57354cf245ef0744e8462257c25a6b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8be1f46e92b6d242180cb6d40dbd2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf96f95f6e1a282f00cc86f89499c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e13ec7e4121acb0dd16d03d4f68be094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a084c03be888c6797287bc278804d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46b3e8b6fd285c8b2386cd78e01a3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e2a032ddb32186672c1620fbd04a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f106edb27d023a846b8201ccf53da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1fdf6c32203e32ab8e8cf4d72a38799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e44a91c3bc09248ecda39d15cb0c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008a93fd2c903eb8db93f0840e37b55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702278e6d17733ccd3a86db7cf32a15f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de83547260ac6c74e52fc092420b9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8272806b21f926e7368e4c464ebe2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c323661a8845a31cbb822d7042000105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9238ec8360f0c8c8fff70b745a5bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4af825eae5f93bfa90b2ba3cacbe78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f006fe800e41b765f097af6255e706108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609770053bbcbded01f3ddbbff33a5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585489bc4e27697505f05109896c4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f3fd97e11186f1e8b82499d690358111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73afa413b85ee04fdb01f79c4e53b13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1420a8246a1b2d3d88d0eb8e53c1e67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a24026a87a044034dd6a408f220a9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247415ceeb3994946c0997361e8da861115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf01815db1e610013003bdd2d7cdf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cffed335533ccbadf2eb033ccc68ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5afd5e8f2d4410858a871a86178dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d8c982b0f549c75341b9e7588a659119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8e47448bfdb01656e6661b31393c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd612254692e6fc733e8b8643f23f96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19511fc2b36ed95ce17b28a0cd305122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f901fc1bff8a1ae8d9aee88200b8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42bed9530000c6201769f0361e6d45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df71537a383c3f2b55ad9b1ec41c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390888273ba2b4df1ddc54307ee6e4f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893bfc816bc6d9152c4baaacb769168127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddf6d89465aa31f319fe4137627397128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981abfc20c416af463a0479e7ba099b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cf2727eecfbbcd45631daee6e2777130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46758f80f6f154d10d26ad5b39fe3083131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f4714aef257df3ce98b3e640c0739132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15e202ec73fb20dfd75cf64b17fe56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4a4589f492ea1e09771b51eb85d14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810bdc51532faa93370c66820d68740135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dadbfc386a8f0bb992eabb737dff7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0a1de43eed5a79426d1790f386a4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c93e5a8974d560b16a222d396e4ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251bd6d508236bd841bd36b8a6ba398139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411ab51c5b17cd7faf5abd1870fae47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878c00f1f1c0447973df1bff246146141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec0df6cb8ef4107c886883cc547b00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c2a4d2e0bb6bc2810f0343c7835eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5704f2ebfdb826405e326cd7515826144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68349ebbf536834ac6d550d2a61644145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfb8c69b3206a17597c9b9021b7833146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ffbf8a8ad97fadcfe295ad6fb72cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd70a9c3ba10d6d84c6166d2da882a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d8ec2611855a17035bd98d97be84b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1701f66df54285c9ea33efdfd3ee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6db1045cca80778a44ea1e092b00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0073826ce879f17e5e3aadadf19529152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a741294ba3649be9c7cacf1022b4f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b548eb5fa924fd4197d46181f5fa15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f174206f275df13fc8a27c026c01d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efd9deed5bea1071966410c7741326156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5a13e81b1faa1740ff5e4d51c07bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408090f8fa9b8db2f827fff2e0ee96d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af9b4d5b815499dd582edca9921a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45325859748a4b7c56de55c39988fa4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011ad4473465fc07a765502c73bc7f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319acc72e15ac8b3cc4024acffd3f43f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05a8533ac05b6d616d18a8222013d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ce274aa4c51a336028e17a95c9dfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a809780c84f98050cbb7bd06c5cd89a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22445ee330bec636efcbd1b657b5f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c9d25517232aefefa3fb4863e65b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ebf845c84a55896e83fa8f4614b70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c71ddfb732a956f2c6de1d92097b21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca5010211cd41e24470b7039b3522170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aca81353396f6bb9e91f4eb92145c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408492ab907d162af90f980dfd583b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7fdaa6790ae747922b50d031aba7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434ce088f45e756bf16680994281e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e76fb37ec536295107f344c582bc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de662c554da93436a1c5c63652869176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ee216bdd94b71548eaebb13f2b92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253acf75dbd609e246ae2c6585524fc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d7c5c858204d558b487ced4ac747179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325986b84213edf6c7558463fe3e2fa180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd30785432bf8cc840a91491e5fbdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17ca6feb422d4a979b338d9704a7702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655b910669f65bcdc56dbfdfa496803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073ece5d3fe3758282612401d229774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13dfa3e0404a2954aa9fd2913eb315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dea1f3884ec56bdb1306fe211faa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550163ed8226c35dbb0b7d2eab71a887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751be8fe82a729ddf104e143dce40f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0be7688eb9e545e85da63f431bea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09152ebd8056ed91ea2df4e892e4844010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb64c99a7441824bbc359e2f56426211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc213900cb4e6566ac4070b420a27c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84442d17255079ae4fb0de0dc54357113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85feed3230abbe02b57c779fa055b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729bb5c8e453a0d3f9d20e5725d27015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f8a4e0609bc25de904bbffcdf1f6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462eceef809822f335344b41a020c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a876ebdffce09745aa303cf19fa6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a47ed2ffe30b233f6199ad258e5b4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb15e1da528ff57768a0f8bc061348220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb0384819680ec4aa785b6961a933d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41786fe185b1e41e4cba6239c6d6f0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69090267aa15a8b7bee1dc07ef62f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0f9bdf97cc6b5084ff2c92cf249224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbebd24af9feed90d08164c9c9ae7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effe9da7c9446e91b07a70ec5786fdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1ce732e4ec78d159a2e26d69262ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333876c6b5eb59b3a546da6a3502472028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8220e37d4b5c6160cbdbd985db88b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d30839000e80963d0845c26fecfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab717a7a2315720a6ddcab235b1c4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3924706d390954d5be330a5413c9ad832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5367faf6bff6fdaeef22da688660533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8af3875aecdd9be0e9f9d9ef50ef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ec4317004d82e63eda0976c45000335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798f0386124f6b4de926fb4b556074036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b382554121fb255bc9f4d383469dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583429ada5a5e5d58a6ff174f7b4eb4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0971b78ccb490f64912c4ee969c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457924a4d6fe255ebfd537c4b008d6c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0445d527e492010d679888ed9512f3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e6b73d87a8ac20fd14c9f2821f14e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3cdaf7439e72335049cc3c026eb8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3231169c4e99ae04e8bf112024e073e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e910a6ad5dd72e3669a64344d85b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1955e0e703b7a5aaf4c3a1c44f2b3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d723c019ca82198face878f35bf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67a83fd61091a55e322d8aa6f2bf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c550a2f0bbf95eb61a18c053d3037049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c490c2d99753d255454372a092f81750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372e02707fb475a74e03aca782a7c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd7f7ee9f86f267f6846b627f6f68752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fd24d0794c8586e5e6c627b7697153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709815ce6d4fe381b47ee70fce2d7a6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90267d124ab7b35141e09da1e5dfeaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1da842c4ef7ee3566ff7781b2403256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356315d62c0a49bcbf13654b188dfe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f3d3b0b3f3eb2d1b6afca81a4af2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18226a00c883696e973cf786c45c84a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f32c884524f589f01a49e23f9f96460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4612fe374e7cca510f33dc7b144bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079c499d8700d9b7c5cb6bc9237ae462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820842dd1d9330a5e6f7bdf52b3bfb1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fea12a7c5fff2fb6856ba8db8348264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6cc6fe7d182b0a7be3553b3da8ae165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb853d97014a26a1354bb6f9c136966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29795ed2a0ee9e8f47a87f9e3339267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0432fca8be746061f5a39cbd227c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0c484b464acc9a1f16f76b943d4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35065469ebe336f4ac33a3ddaa6af970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e233cf2ab1436022add4a270eabd5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5cb7b5f8bddd38bda7af0e72cef472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9234fa6873fd0f6a2e39af5cf6b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37014ed8c8959920e64081d0c5f3ba1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871f973066038e693d3d4ce954791475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de5b9bc6552768c567690b5c68d70d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf60598f49419493215762259649bd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe923c950bd68bd2eb34bc7f8991e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1235ab6e7ba470ac0253997584444f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed0dbcfad9a3e0228262f2ce47dfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc10a14c8a54207b73ac471c66e8a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d804071d65cbd3700ffefefe0b1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f4f9241887f0dca9554dbeb8d490f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e4fec0ff4b91e432f96ff08a172a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d2ca33c22fd35024cd51535a5bd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c0f792cf0c78a535e17a39c387dcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51a17089858ff22614e6e380d233987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d614d9644c4ea7e1c1d71dbd95713988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c8ca5aa49c418c2eb39b8b0cc778389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a635b7a33ec63fe9731afdce71f9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffea278e0c8966ae1d903a757fe171791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba54653e66e8f7b6376863e69a75a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a45e3d676f405fe41fb3ea32a7de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca833a874a9253246de5efe75dd569b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01527b9e2f03ba436690977ad06a9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efa47f989483b543eab8c1bad3716c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517d2b22a0659610c20a49e29117ef397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b09caea72fba19b9f4be0406c8713298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d4c33ab13e933f41d67ea9a8885ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bbb0ce9f23195063c671e0080a954100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1f7e15ffef6f48e3dfd5ad437b582101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3f88378e321ccd2e0f7646299ec91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25cd969e9ae66597145ebfee6e085c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae265308c44d043e1a94488c22694b1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b0377972fbef1eaf4abfdcf5fbfa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d78c8a1157bc72bc0e9e73346ba8c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f97471a5b0c7edd792503320cc28d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0801bdbbeda9ef5befea818c198b95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89411a42bda0dab0448fab5bee92cce7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3a4e4a39c1bfb701dd9ac5e4f135a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3731bca97da38a6d7f534631f6a29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b69650d5416b8a8d10c7e97ee87ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e610cb44b987bb0b96e78560cf2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9f03329b8382c166158133807030e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43357d7b3a88bd1244270b555323d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa384b2f23baf6d85414715fb2ebe252116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8566a1a01ab127c0d9a5ba23f9ed4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a2c18778a60923a33a0b69008cef9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d7ed8fc2e3003b27cf0db85369995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f3f5a6f6b29ddea1fb198d57ae202120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7866fc93b5c29477bec7614c76e83e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905731548c07fc3b0cb6f457e3599c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e481f6634a994f5b93d7fc28ad7ae7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7815a2a96de3b0cfea9c9850ffee9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb69047b33d0a7557be4c14dace21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ccfa4c560834c7f82049084f588dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0078bf261f970a10fac116ef6044d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55bd3acc9e1302f9ae923319f83db0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac0a2013397b004b33537f3115980e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6659f22f67d8f1ad1809ed410f838130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3148b787752caa0074e33f82dcedd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b338c7415c9dc0c4fcd0084a39a08e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec04c9382d8223a88d765d72b0a9f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd1b3f6525d9098b1fd8dabf48e425134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dfe409d6617c2ef1e103a51bd7ff4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354bfe3865f9fd33d85034957dc01ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42d052c54b258c9a120fcc0d43540137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d3688d342b2cd710515c1a24ad2f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bc2cc350cbc1503ef744a44fdcfa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b37ed443a4ac896662cb0f76cc52f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ce31dca90228ac9dd5a08f722aff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108c7a9cdd4d3e41ba948f4430f3708142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4093e273186d802cd5ff590dfa9158143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c9d13d8456316ceeaa1abaacd14c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dba579ecb1a9464108839b50a08c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420ffb31eee934d1abff3029c80a15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d17aa9fbd070f7d848c984d32981147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bc1bce30fc9ea869bd55e670347c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c308deed5122909f6ac071281a63120149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c773da8dfa838493c6bd94fd31d1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7290ab6485d48c7978d18b58e58e523151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140e2738c291c2087aa823931be701152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99255587f110c3178ecb1b3dcc420699153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d14b2e63876a8f10d981e3eba9bc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668930adf7fa6d42222ca8b9257a27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53795522af001ec1b615771a243d9611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db808d45d73e3b9140593f78ad56be6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b13a5a99609c2ebbf98a9e6ea92a62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719c86431314d90b5d0a3ae176e634159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1703ae02079fbb98a7a5643e43b58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17070acf80103aad4b5190292e08ba85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ce7cd1f02653559a4fa3ada8efafc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb9b82fca7e6ab144a0ff97ca0c34d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c4fd90032d656194186cc86a9b9b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72422799850624cd2e2e0e9d776ccf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b2c1d13ae0367c34e4fbcaf3390c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8083096c7a788698ad2a31c909956167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4be8317db32cc653129a88db2aca8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2c961da5bad249d91c3988e5d9757169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55bcb99aafdd7187d481385e27c7c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfdbab909cc788ab1b1d4917fca022171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4499ae8ce62cdacfc2a14695beb92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3764152f7cc505aaa13411e558de3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6ca72bab803c01434fe518184f28174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>