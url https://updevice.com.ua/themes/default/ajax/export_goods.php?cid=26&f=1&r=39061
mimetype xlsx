--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fab046a3a4316c473ebe99677cc7481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960a05b41260549b13c75e3088a2632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618b47cc3401ae3660e59ea0e4910e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc8cd3df47270cbc3b0643909d0aa14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62741d1e3d2196305dcf8c2b09ecf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c3a167176b74744107e7694db91db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50552b894365957c52d9692d90bcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a807d386e947b729c865d76b5a708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654a9ec7a98024c5043ddd72fb1d8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e55a7e4fbcc85c1aa627e30495e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb64cb1416bec7ec7bf6fc5fd264a7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4e018bb664ee016f44e0953c3457f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676abc1a252a672b39fe6bb4359cb4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d7e6f8dfcac69c8c85966ef8885914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae539eca35b0f5e1c14b1a4a950b1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd20429705130fcf87fba60458416016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4532d77675ffd8c05099b9653256417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d06083b2f60aaf2be0a829e9936e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c658a704e82e46ea8748fe1b762d1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2d5cc97abfbef07ca0f4a57bfd0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892955b8d10700ab8f163db7e8877bef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4b104a8535d2c6d1b5582e3b9b4c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c981ae598f8a97ba2ae402eae3fbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1537bb115bd325699372f87f76abcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856b7eee60de037110d30deed7f832a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e424b719a7b8d099e7bf08706a8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974fc59799a68adfc87c087c87c0a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fa0c05203d940317542891aeaa8b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6629a61ee9c0d7768584c409d765429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744860a9a00b7784536d8db15e3d607730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1d63ba48d94e139b3a74e4f27c52031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96aa5fb6904fb89ee12ce283a3443332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4726887b0d8bcae6696bf4d7396933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ef9690754b9b6a1bfcc3ee8ac8c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06977272fe2e64253f2d9c1037b64ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc8e7beba72cb8c56b367a687804b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a3b4fec293cf36ef9d19e1d6d35c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d778f7f864e6af83e06f1e0d8fc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe8db92793888529e61911f83702cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ad0f9e2ac036eb39df79aa2ea43540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80866397a8cf499b510f968e9f4d740841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b1e9209050ab0997f4e46d6f970bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287bc74de03ca9da2e76844f01d9cb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde32927bbf273907ea92f52d01875d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c15ad5587ff463eadc64b9db4f4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26219997e80b82f57ac253bcf267c32b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b265c9d2923c2fdc7b5f1a1a6c513047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f725ef6a86887a845494dd777d70548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478d19e01fbdd4b63a2f4de359c47649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9410d6fa8ae59bc34de158df4bb9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d1ca4ab3a631309936d06f3e8e21751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b20761332f7e07bf2cb8f1e0707fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1ceaaa75f219a3ce059bb7b2ff69853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c90cb498ad4a374314d675fcfbb9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f294c658840e5ff369f1f9c1ffa7bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec74bb7896d39761ea2fcbb024228f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b5def6f0d3939b89ef6c5b54e1e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5923b48d1e1a602a91e3d729a27f2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488510ee73ea2f25d525116d45932da359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046936adfff3d4140f4b511418fa9a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c181f79f3edcf9a5948a22398efb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc610d36c626caeb06ba2732715320d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe34d9490deeac28631e4348913fbc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675d006516116051ff3af61e80ce83e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ed7de27d6ac96837a328e965e986b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71904472e6ebfa681fc6d9621d8b381166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f95120054e1386ba829612a1e34afc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0f50530828c381faa1eafab8317a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc415bcd0e506029a40422cdbb48e3d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d14fbdbb0311f6987061c90ac71b6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b079a7396bc17486e1bfff0c5e84471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b3dd06bdfac8c6284c1a40bcbc67372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016250ba6eb7c74b0f90c8f59090b2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd909daebd3624f9fcd6bde39f64d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7015e14349cb49546f08b7af09205175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd42ad5a8af17d45f9f5896115d30276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e990a3f29ee139ffb2cd59f0378eb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4da3818136df8f478c2b87120cd9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f67e1a63d376640ee186223607141779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba769afe7544822540babbf823eb19680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5f1040e3f2d467e97a5272d9bad0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784070f6966ff27d7166ff34395e3a3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cae3a1d23575bbe1a5049aa6d97cee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d15e4728a72ee61db56645684027084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf313402fe71a76559f5fdda70e0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4744f9e382ee42ac5e9099b914d30786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862bc01a593e1e83130abc51db36f4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214461cc72c5b6f1969ccf5cb32bbb3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc1c736a2d929facfe1de9c28eba8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ccada8fb112f9c15d39baeac773be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5775e28d2be865745fa3e01861adfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b527679b742951cccdb2b8e40e38d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8a4f4c82bae72e60d4319cbf7295993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31960ad4788e42977ad7244a4dfa0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584bcca40f7d5e27a032881616ee9a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa887e3fc801e68c3db8fd9701045e2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fffe9081185394b639a2e87a169c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da20b12e390d0ac55c4f3a2872e45498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1189b065591e80e882f4348f5c47c0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb05ca41442da7aeac46f8a1ca9222100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4639649e61bd7f95c143b6300615e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f0347d1d5d7be6e5230277cddbcc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9867b792d07289568e4f62eaa63f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ce7beb353c8164c1a396a2002cb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99c5de9fa48f2a8f38f83939d42bdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce549f3e8929d7c0ec181dafbcd450ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861abcae12114f77088e84c5e0d442de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d083c123711af62437baa1be674be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f8f5cf04c29a4313217ba0a1b578109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586623685044868dd90eb07a596cf51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d529036d17e501c71537dc4751f3e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81701aa5c2438526ad3b8c2bba367d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60cef6d58ce69417ce5e84ae3d20e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f681e9577e62e95d427d0f618b541114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c786e98b7266a802bfb0ac88c4677115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2f9071660a27db83302492c7b7a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce986e35c0da873d084930ba7a35f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc4e795c79502209ebe3ea3fde93bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c05a6876c33df87be5491f813716e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044e29804fed3723264c668f7d82f10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ac447e62af2485eb1c373bdd64811121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad441b5469bdb6bf071c754f729d46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b607e0a6dd580290cb9aa86ac07fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b393809532a299a0d162d145bc5270124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7088650df71a3fe78efc3decc70162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a705e4ce2b662c532de132717550236126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949ced6892b5e9810bf3f8da2e0a17c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160615722d965272f30a631c11834d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b44e81861d14fc931aa8db1a8e6dff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72471bcb2f111b01111c4aa98774724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9561ac16a5148c30945b9be3f730a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e06e0e5833f71ff342f2a1686bc1c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37e11489dade16ca95d959fd16c97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59cb0acbc3b01a24589665e9a0805c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d3ecc2068936e0bd38e380e7857ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c641d4c3893eb689b2cf4ed371c8fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f781e740960572686a3d483f1b6335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb13c38cd4e25c5df345a6bc1e9c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53bbb45dd23399da71621c9ae6b99d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847cfcb98a7231a80ed040271a09143140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e64fe3165ec9822b739e08047fc1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce011287d0b7faf8a07dc382f7ee2030142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8af7374dac753ecf80b50a6f89cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1633062c1279c86f7ebe36ef0f3a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502066854bae73b912b4069f4651aea0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f4575ed8b363e2bdb7139571602ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ce3159cd3f1435e8d09430278e9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fb0ae7d6faec4cfcfb5bf0bb1fdee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e5a08d34acd7f8b55b132d29b876b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a6f255f90b0db6d2b06d4e78d7e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ac2ad1ec2d50f2ba773f06a4dd5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9baa33326101dd9de6a3a0e11545e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe6ffda3f319aa0ba7601c08ff89e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d4fe6b8f46487fc9f6e29ba75b74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a845966a53ac937d0837aa29f20c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53539312df7ada0268cb3bd54fc7ff5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d755fcfd50399202e483544acabac6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2f93a69219c1b1e3c1325e9fa970158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9b2ded119b50fcf6fc2c08197bad1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1ec6d92cc16ce78844e5604a2692160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bcf8e4a035f167c85d8708a1c8ec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56028bcf8ebeb3eaa1864527412762162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4ef1caa2569443cb8bfb945006a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f5aa03e12703152163fb1cd45119164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a6bce2372d770e0577729e6f7996165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d58ee650ae0af1ca60ab7a4ffb72d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dffa0706d80ae0b1af89441b828110167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032890c1766521d94688b6226d71657c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fdf04898a14b354101da616953fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f69aa069bd79c1d21a7bbfc80095170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79809b78293c7f061b3960f00200a40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051f0216779897e2d3a47139f0ca8cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec722d62a547022aa0eb1895c9570b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12f833745d37a8c14486ce1e05ec3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afda2787035358b9763a9e68e7232175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda830034e8d97ab958ef2cf88301f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31ed7a6ef04966e6c49caceb80ab32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b67ada4253ab6989d90e70e04a10b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e119908145bf960062663f8a54f53e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00819598d541f5217a0916d4ab5257180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39de5595a653c00a6f2ae1fe74ddb921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821279797f9eb53ee3be81013ffe282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e0e9218edcbf8319cfd1c48539bd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46474903183fece89ce1bc533cd8804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87a335526034e90610d3f91b920a675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9bbeb8e919b35e7f92cc7751223106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383dba39b7940286725c2bc882ea5bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f96a3a7ae84a086c00438179cc2948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a8b4c5cc2921b296f4985e953f3f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23e807410f5442d3309f2c6a407a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d418ba845c303adda43305660856611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1cda3b574e14e41461ef223d9cde112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20ba0a4bdf484fccb4fc1ccb41b5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ca87f1db5d8f6a391b6edd7fc48c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0a726f61c14b7e6fc73859a29407415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cad0699b2be56f37ab6b59eea6643916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e93eef94ded04f7cc303f43c18a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c687c02330f8b66a25d839bcd6c1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b05a86f8a0847be47e717179cef92f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa00d1707442f729d240e539d87f8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaef561738a10e3a6288ffcb3a613c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f586fbbfd6228c59cc30ba59ec041422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2035eedea1ee7c2629a2e851b724ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5265e48561dbe3aa4a51c5972da2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50b09d239f232327ca068e8c85b78325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8597f4d85e6624d370b4e72a5c503326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5e1285c359285e8008543ef7ea3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153270f3f7be0120a2f19b89a1759828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe3bb5cf79207c8a674489308155529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b93cc0864863a019e1d59d31ca72c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847a1e5efaa8419cfc679bb07783c7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31d4a029bc8167d9dd758793e261c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc14c92ce723f9be52b2c04ad21a9c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5766d011884fb7a79dcd4c5a98541434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca505cbb68aa95dbd07fb8e6a128e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c439866484d9c35952653798140636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc68eda2335c974c1bd752a4f3191b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3da08be5cf6993d5049edef56e77438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8dcd5f8c0003775cb71987b4ff8d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98309f70b93a8d464fe0d9c3bb41b8d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca89738f40122c5faa57118c3e960c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c0a25b5766e192c8497033d0be9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf83fb75650c62f42e5a53f25632043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9ffe250c0d431836e0f2eb4a89e0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1df1abf73deec6672fc8a24dc3cc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754729962b297b52bfd00c08fa6607d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2259f56823e619eb6f2eab8bf4ba1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e051e746c2c2908d9abbad248fb2c0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ee652ff1893d7936ff978e8abc8dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84730f2d4e21f88b8f325b7aad732fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e76c6f987cb0a163855ef694fd73d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccba1f8c2733f86ee597db789af4e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7891959f07149626e663ca08fcaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e01830f00cbec3624e0be353df8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb59a67994d1a93663e88dce5caee3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a723198c1aeb6705977ea396afb21e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f999e84a86e0f0abd13710492e828f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935cb5093781b8d1de7f96ebfdc0f1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b07ca9aef7a5caa43b25b913de85d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07fd1e3c598742c2b6a144b55369560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37645cfe3bd2406c42917622d4df8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d5bc63eeabcc02091e31bcf4884762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8750f4b44603d060e7fdcab1c4da163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162426c0db8309fbec42bd0e9c310c3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56accfaff69e9edd8691c7cb73774a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a1fb7aaf955a12b94a26a2110961866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881360f0907afef761e02ac1012dc46e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2fb93cfba06e6d72c268cffa3c46b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5e66ed77f3557adf47ef0908fd45769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060b13cb784aa869e81c50bc89e89d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b8e18668bcf17ea4c1b10facfb77a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8389d793eab77dd1e275f3d9eb105b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99792dbdca6ff3f9cdd9b81dba6b37e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539e8708928449da61d671cb0f5fe0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df602ed8c8fb28334e85a87877735fb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b299bbc1aafb3042b5c6d0a9ceb49576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88b11b2064698962a6860e3be81a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ed8cd6b1befe3ffd1b634ccd9eb3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6220c6bcdfee2707c0e8dc729293e0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b5a18601560e4f3e48583544d050d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2dfc9f606e6e0d916581b0315550e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3a32006ba17e8a0d3471377a4327c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c49eba147150cdabfe26053cd577a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd51bb4fa29d61de1ffd9b083f9010b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c58aa27d9afb333594bf54f74fe6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9a411fb517c6bee61cb2f6aeca4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec57aa6e1e970d8c81271519faecec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c6113fcb9d67a1feed1f94165ce388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676458f905ee41ef2213a9ee58dd034d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90c12e3cb4d073a8b9d470c84e851090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106dc6255c49493ff82952abb5975df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df8d90c431f1071273594cfb7507192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559c9006a3eb682356c037dd168b95493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9a66e6b697243d09f95d21eaf1c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff70c63687a8891b1616064bd34f6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed7a40a957b7abb6f62845a4146b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fd140db48db409a61475477f681e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e1fb1f7a9e291df6e4f8e7f50c9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b63801fe7bdaeab26ddb9f48619699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e94957ab73628e651ed9f5388548100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea66236f60c955af3378d96aa7ec09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f2f4d2e10453525a9ad9bf33d0cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80fae8fc5b98579f96539a11fb6de8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b273a83a43fa81cf50cad92a731c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f834a3fd3a544f75263ae631d4df6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f2a014244da76d5e6cf967b28eeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67633cb2f4b072b9a695e29ef3c32068107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e9d036696635b773edc9d9f0a86ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd0c7300b00849ccba588eaebdf007109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f791fe8229f9f290f18eb83691c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6acb77630d48f18b31c078904327f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279b08f3f37f6be33047eaaef811ac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7cc90a0e667b8312d81466a39ada4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3329f25361b1a55772299645993d14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b60cd426e66a2533e25d8468ef634f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce6d4d20fd6fc42e1ba06592919ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ec92e7466aba71588d5a0f829efb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3bd33bc5b2d323647b8e95379ab2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca65e33755149e71e2ac6ff325123119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f1ffe4f7989c890c22793ef2b8c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680135eb11af94d13d57670f4035a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df898cbaaa87efbff4599d2a5fc37f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc636ba35baae069d62d43d08322587123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5662196caefc2e7746e7aa3945f851e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff6b983d21a8407e8eb997b71a2d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900811c4b5d6dfdcc9713de808a717b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250acea661727957f48126779a415564127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179369c053ef4914f62d1db8d891676d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347982e12ade37e4ed1ba6ee5094ec39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4160c26e80c62f932e50e6d3731471130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac828a47fb1371d7b6be8936d814e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f345cd001f2090ac734866601f573132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139700cb63a8400cc53f85f647ccb133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc5e969a4215d8c38d28b856eb7e95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7246835e51e991b2807bbf2450a20c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85c8bf700894d60c041804291d07b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd8e39ed9bdc22f25e7cc6ddc170b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a950b2b2a49c7db77394e19a4be4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a163e059cf18ab5af03e6827ecd23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7a326d4e265f93bc6e3b88a194acd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4013d7b1f2328b9ea7e365f6e232b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8111138a2e53a31afdd1c59284d57b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3055bb1b1019ec89c3aca9c60f77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69f0cd8e5305bc4e180cb2f124b9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc07475762317d04fdfd28abaddd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5123a21bda444063e7fdb28703020146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d8316b7d969afb048a1433b3b1e92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5042eb90623f56e597b903cc11d72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863e4da4176bfab752e70dda3d42e4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb46f308694f712dbc9696167585aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf113cae0acf6df04958ed4987184f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3a2c31db6e1e50bc06dfe9061d65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f61aedbcac939adf111db825b029153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0e4045e81037495c299f52ec42f3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b48cd4c350e4be4bf3d0c27a1d6739155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287c831b0624697bf7e61f404390bc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c43255870456c66600a1eb751f7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ad54f47d7c997f93683be95dc9e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8653cdecd4049290ac7a0a17dda5bed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057fbf6fe21ae664e8e22e123148556160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14cbb306251da000893f85540cfed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121dc9abe69e9b631b3e79ad2abcadb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddf0d9c0a967bb4494f44433f6c4af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf8da30fc48c43ff3b1d6cede1f4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0753894b6b1dac702f6bc56ad39dd51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0f04578470e2213c77e030429beb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6ea452a667d564efaf0508ddd37a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af0a9f81097bdd9c801c2996362e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44589d9b5939619dad094b4307cd4c31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec7be91b09eedccaf23aad042f878170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41e68c3f27823197cc058eb5fc0ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0620af9762953d1c9f30796a03337172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66d8d3fdea84f879310a94ce515b83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53809dab512b1fc1c876062374f5aebe174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>