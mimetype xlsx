--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca3ef708b0898f8b8438ab5a96a3101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b530a5442fb80cc4001da1b8a82e3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef15401363bc1300fdca22da065f9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106a19045b6695ede00a6ebd61e92c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0d417f241abb47e08f76f3b663cf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d3a155886aa4cd343aed676579cad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a011b912cd7ca447ace0e3dde6c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d731ecceb7c2092362b2b0188c7418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e687438474186b78610b8cd2ab520849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b7821eebd5c17970c02435d0d27d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c809a70a9ec59732816ff66b50cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0efd0a163eac0242e91c223eef58bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425a86b42901038b8060d8fee62073113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c74c318731e3b192cac59d4d4cf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38bbc7d7c129237f3fc406248283d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817877106af447fe0ae825cbff578c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb41788e9e3ae58f7687dfa561fdb1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882122ec05ba6feffd8dac49b1e425818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc57f1e46986aabecf94e24b3e6cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d6bec939d0e7f56ccdab4b5fddec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118ffaf9f5711b44a811a0695e8535221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c276612317cee5a2bc1b628aeac0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a373ac94446a87cc27cede3707b66523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43d97e9717dc2592eb2546dd5446f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5517d9a8dcce7aac8151edaff5b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad45cb63162c34c074d7f94a1791c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d442c17b6ff3e715fbb3cda147b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7650e3a5b60d8a732e1a7bb5fccb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e08a565264f50f20c969f107141d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b70f635bc504ccd069459e9b669e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd896661035f58482f05dda80867e1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc4e37a4d92a6b4ce390e33adc64632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd427f269547f195ed81549efe0cbae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6bce1feaf767a72e6157e8b217f6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc0e872c69871b88e1b9e33afc36d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102c0951c45ab098787aa40adcbf8a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef4b4f203ae6b41367821a30470b8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439809212ba987a7caff988b876a655338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7b1a169d65e38727b1d8d88ef7ef139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5e2ff0d8ffe29b065e475698275b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e001f6b3bf350694a9db7ea8a3bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02114111af1fd03c471cc6e82028b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79ccb6adb268ce91b6870b0ffbd7fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80babb447e2d7e0628e10e4f84b08844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481d1f91ba5e2bfe8b5aba203d5c94945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b94a65118f42258ab69d087fe9399946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17f7bf22e067a6776d1ded0511886c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59c57b06ad12d3059007cc83a138848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e4b217015fb23a63d20e8698a4b2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eddb02cee145660e05cf1e380febc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216374654263e678f2a1d9fa93564351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c59e73b0b5349b16f5544c31db4a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ad792c508330c95bc6d005adc990b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973be4e424744d92445a3d6689dbd7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b0d540a5cf7d542edf15d500b2c8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c00f5197f2356e905e35dafa3f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee99c78bab4c86ff956b1746589a97e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfd8d7085c57e33525c03437b38b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63cdf2a3579bb4cad81503f4d1130059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b223dc479e87491ddd9e603487e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d164f24fcb1e0136c8070a49fc3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca496a7b6ac4cddf8930b9e46c75f5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed815e63cb5f392e0d68c1e937ab2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796aa2089d906609d9e080f44718d4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a49f7212db4aa370d8d08a02f1384765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f027c1b58748de70618bd534d697f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179739de5afcd355c147dd193a9197167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08516961fcf423c5b86b6502a7ba168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6108f7c82753f7160fbaf965c2986b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7afe0f63c0602fdff7cab89155882070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b3ae73ecb26d338688562a936daba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23e1d98546e6dc4630c30f443ff96772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a283871775c3326d38dfa2de563eab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e597d49ddbfd5639e327bcbf09b7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22a47a3855f8f25bb8c1b45197fd1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c3add7a64ee8a400548c2f1fd5cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1c9af643acaa2f40f06e19cd3c39b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279868f2f5b9ea6b35d8482539776f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c958d98c48cf1a0ed038016a59bb2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afaafb8d6562da1ede2dc02b3cfd9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846757fa1ed655aac9016de1cc18953481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533782d889d758d627d186df1efef1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc46044131181c90253b5f191035a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc097db2a22bba7bd9a4c03c6f70a4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36927bcde311bfe0f8b7f839b9590885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a63bcb795c01fa82876d2a5ebe8b2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180156183d8662e06cdbf513732435e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea717a9269e3cbed93c679c67fc9a3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5e18dac81ff5489e31a29f54a629189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fde08fc5cde3400d108961ad9532390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314cd15cd341a2acc7163f0459ab5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e3af148069c83c45c880dbed51a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20438f910b88603d03351c17e4be793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d72cedcc3f1e82ba531684e22abad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee186459b153bd292a4a8b8be7a5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd42fa8f06eebd72378e750769eb5ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd5e1b892fd32e0f04ef59f69503e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e79b186bd812e4a0ce9938ae8ecee798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4ba534388dd78a59ed8ed1afb9a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7316150934fca4caa73bfe1f017698d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bbf57ea887a3fc7db7959f3392114101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8f643c74205ecc76b31af4235948c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0a4706d392a1a13a77f57af89118a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02866c1042b21bfceb21dfecbd3989104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546069fbbf9eaa13364968c578fde7d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17200b886a6c13290209dfb20d18bda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446164f63966fbcc68883625a94190107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093decc60f5afff5a026f5ecd1cb385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e2bee883a8d86f87c433125357fde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56629d91850d0d1650862522f6c9a66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7544c66511363190c78c352dbfacd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37c131a4c587662ebf7fdf880d1ddb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8394e9498a0ced2aff19e6ba12f5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f84c5b4fcc3f15e1d0e6f7c5e66d13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed466b8c4fe2f18d04be491d93dbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cbdfb8fff11ddd0401bc70c2a4b81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d34ebaee80ffce01b87919d9a16c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dfd41255b06dccdb546713298c962118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b0a48bdd201040062a1766040b424119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a29fe0ec88fa00916cfa930537e56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01964b235a327c6a37fea2f3baffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f46222d964b2cb3a601852e8fb62b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78d9ec3493f75280d8df9397ec21d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1497cd51f137a5a50db05647480d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9136271734a53a42e4e95f83447fc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2f8b53baaaf16271c35dbdd32824126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a7be89e3b9b4195183be360c5b1c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f94045141ecfc38d4fc9d731ccd4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c4eeddfd1b08dd133475a0025208129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06ed65c2280835eddbe49683c8c7a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef8419f09c1416b203c48c44a6d1f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dec02ece0e440e0f2fd5919e5cbf43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ef056b1d1755a46ac3e63303ed06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096ddf8317669e73e4a48b64ce36bdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1352822fbd9627d99c18229fa4a23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b692949498b56a8dd6763be15b918136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b6271bd0972933f21e5b39ceaf070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3824b4a3ee0659f3297f2be30e5ba05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9519a994e9969db40f39820af7eec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae088d1e3d7550fa8a6d76ef48b1b50c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63522fca69429add202c5e83f5e8e78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea59f6a95173bfa5b82f3328816c20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a4edc498f233b08b6b7d248b8603143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f8ce16b4fd8b346edc3823e60a96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf071bd9b6e5cdd8752349d2aeebd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac1d74b991297c5632e71d3da1c977146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19211b25ff787cfec9178711d5fd62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b8a0bd7f04c33df9b5bbdbce58b02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a167f5a498449306ea4cdb74f652b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae7468302e59943b9994cc2d43dd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9550fbfc615bc7ff0bf12d8870106151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061cc7bdae755ed94f4a08af0f5ef5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a2df82c79d73fc46ca792cdc4afe0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b16d02a9d3eea53ce20661b785c19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f7d75015b6d7c878579337eb86b97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768ff80a0ee5583fcd93600b74ac29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375939f28c8cf27ff8020fdd57330abe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb99f9c16fb1728d8312b17aadb7d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80815210e953e686c84f2f743405d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a7c52259758104f3f18137d77bc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6adb5037cfa06b6544f8ea20dadc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2a134787b62de47babcfdd9a8c2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7604b9c48f313760061ec16e8454b77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331198f00cac5fd042911f467f5b9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022935f402055b7b19d59a817e3a8a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec8bcc893d70a997872b74108dd96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed507906908206bb0b3ab5f1494e3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d35459c3bebb382f2b8bf4a083a5bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf01683d2f60a05c79512aa38be880169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fd01c1e314941d831d905f0293d9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95058719369eff7e598b9f673a71d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb429540327d827bce3dd38cfa98637172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff83d3a4830f2e9b1ab6c1bc9f3fdf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3a424c6a49d1ab6a3c5c81df1d36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b27aba123adb8d7f522f73f063f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf48ab7dfe08699886ac27382f9fe49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac50a6b4550c6498b5874e660aee3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08943602fcb34e5b26ed21c173dcd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6517da0d68033fbe5466278f23f13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126ce35f87a07521e744c178a47befb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a30d2630be5847591bbe2da3fe92e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2708b3a75364af52251fdeb10cacbdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8da85adfa376f1ab13a5b1a3777b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cbfd14950a8746b7e0e0763e1f1d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5822fd44d1e94e49dee647b7d99685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7a5f421e67c101d657e8efd304e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999c61bc87d1a8adf2b87aa4c880027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348644cdf901f45f5630755ed86848758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9797b634f946646b8bf5f0917cefe1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac87e21756d19f9fa25749b9494220010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7a12f4b251c449161f9a7f514deeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f41afd60af4b7e854e80a87fa5872c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b777f5e3fda71c2ad549c4fc5143813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e476cf1c87f50b246d7239afc7c8b2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3dc54922baceca0ab6bb98c50cc3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632eb4d7dab15444c4d9925d0641f8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516de1b4dc3b93f421e31517a8040d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717613249ace46d6d57962d6633ff8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11130c41e2d54c674f34bb6d2dd1b32d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d45a9ef6810ead2cfb98fdcc927c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e63382564e08365b123712d279912921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b59fada033aa686e57e2122c22b4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cff41eae6720eea4e1647c01b38b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd57ab6adc307be016543c978fc033624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b66a7b4fa2188d3478b0b256fe9c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc5685786fda81fa2ee61315115d0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f583323f4a107501777bb601d89f0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95695422ddf2b141872f1d34acd8ef528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d93cfaefeae87e341142fadf0ca23b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a8ca1fe24eba9ccbada3873c7e61930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452afa47fb0614c43d60b63b7d6ba4ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c60fa4ea3338fb152b855637ff5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8439c3fc835b25ea1f2a6e624bb68ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a70bbc5ba745fa80bc2473429d3b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe7c39ec0754c10038a3c5acea166c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af0712312a8d0509029a98d8d7d5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21108d445a9de90e2ec7a66b1dbd995937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a0f9d73d4289aedaca1d85a9736438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dccfd1bf07dcc2dfadfc4d0f96e80439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db57a96785b5179d5f19b74f848e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c095283f3ba6ccfcaf705d6f270e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf377e4f370287300e34a0625f4b3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f864d2b977d0c56f8ce7e480592e52543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e7b2e9294b0da484901083a6ee5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c455a29da758efe90c10323273ae5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed50486d7f1150b36a8369aa7472daf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd1ef27e79de5b55d1fa3f6cbe92c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c0dcb913142e9bc54ce078356725948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa5f8042b4710bfaa4d8565a15d3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c2182ce3aa3fa42b067a4751249a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c47c0961d57592ae81baabd9158e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46554632cfeb11be621dc554d632952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5c6a4f7fe8ea58004122981f072153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967199a037ea16f610496f4c34d24a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa48e48945a89d207ebc382478524755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130479b0c330b5c45788942c94506156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee07910375125424081eb1c570b15157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0caac4ebb63e67edd6e54d706d8b6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e452022e1cd45ae6d4c06a9927ba63659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c1cdbc03bd4cc3bfc1dd9ec06141460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0794f3d58589f05b0114c69f8ee5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5fb1493a7679e1ff532b38739d4c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d0b61d8264b305fc11c1a95fa42df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de1e47f8f1015175a52105de2ae9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ffef031a2e6f5d99dc8ad715d223365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b54e54ccae8d050ce971a30e1b064266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff3179f106ac08ae5020e3d0c34d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cf044b29fdfd4c3280d0484901e7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694f4e7674a770a6f8c31d4a7e98cc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce462d7e9c7fd1ca33cac513c82d792970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f5a230ba61bc513685b705af2014971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db70cb58701f6a85997ad0f90da16872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b071d688d5bcb167b10b7470ee0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469be556f65dfc741ca903e471d01c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fc8793aff2eff1f7b66cee1b25ca775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403b841df66502d0924169fed9ac05d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6e94fd02e7a32a1ae08e9a906ad8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96cea11c3bb5514d977220505aae6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f67d7e5dc6d498ccd21de9658c08c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de92b01c00d4b0a2c18d7dde155ad380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e31a3db8ce2eaea00e8f28b35501881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ab4e947f48790cbbba0258290f3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f171af99797dad754ede3ecb0797e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0777d4e643d6890d950021ac025905884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80238b8f642353b6f738cf40d6f3eb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da047531b3585b8adf6b1f53b3b8945386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5a8575311368b342887321a7b68bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546dfc09f47d3c495983090bc2ec48a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea815bfb05291a24d86d4275f35aaa7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254903105877a1dab927ed32685d44790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f681537bb3c5be0c918595d6f4f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89392086ab767737e9a49e7b3038cae492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef84e7177c8bfaa085d92101dd164393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba3a3a34a32a2c5e1d4535d1a7066494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d099e496ccc22f575285adc1cc2302895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ccf37763d02fc99a3da468f6118e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fc9ec582706d3b6757fa8eef6f3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d51265fe96cf3a172bb0131f9dd1f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d4891f7a9ddc4ac4e3eeafd7221aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2cef33a93d909fb3d8c0fdc13d01c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834fa7957ab5e2eba436fa9c26f8fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8847597ea9d0dae2b881f0f185cbb7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96976d46fdbc8fad4a8921f82c4940b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039aefd6562e8834cfaaff789b9400104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57719ac5eba88d00d7c4b2a08b91a8b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4e7e6391bb3c05595280d4276fa1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a71f4d46af369d30588419fc032fd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b2271d83c476f63b0d2480b41daee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ded93c2b7ad58293e5b14d584fc0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df393ea5538074ceb2ab7f22cbd8d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008232a8eee5267c3c5a44fb887d11a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cdf3a2ea23d230600f3813b6e1978112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88467a2a0223d198d573a2284f675ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d0622e1336f34b7538c9958cce97f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901406570fac231e43fef8339bdc00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f19edebf58e50995129ec0ad5056e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6738f784bd3e75eece418a6ef6efc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5975b529fc3b2f1240e9bb67a3bb65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664db8288f97ba1f16a1f9fc3c54316119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcfb4d232196da90217a6ccacde6dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc043f257465242e37e60a98e25585121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7c3bf7f21ca2c6c0977e0236f6042122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2b4083ce259e31d1acbbe53b6135123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0e3c44bbf596d96566971b2fa333124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14751c30eaddaddecfb45edc5eaca1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fafff0792e8cf00b4e99167a04e5c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61379e558aeb86245f7aa44aae060b60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51943c6cedfee6bf9ff12191f937ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc7330481ecacf1a4a209ecaf2795d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ccfc7af70a99ba2c8a9d399aa402130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0b73fbf2c842d2f54d09e489cdda2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51085fd184d143ea39ba2cb3f865988d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b883082279f420286359f6dd1af6ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15e038d56d245de1f5283ccb2859d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5d6cddbca1a822213db2f2d9eea87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08238fd0e4a51967fd2a4e4f7d3bb232136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a790cd6866e05e679be1cb3121c016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a22a18e4ff02206281d3bb536671138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66dd2dcb79ab2990b0a2e039174c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d78eec0f0b43beb18746520416744a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d168db7f57bfb94d23e22072ac40f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da922c685a4cf0c55d2241e3e0c0dea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a428310085b5c9bb58e6068d508b15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174369f88251932c6368b38403259020144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355977995a626c6253f2fd12c195ea32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c670f10de92734ffe635960c102c9a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b482c7664ca6f97ec38cd808c379147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5876a4033c530574806314adb03d69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946f653a83508417259e55f639c90e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94879140656aeb323034575205e5ea1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924c2d1100db36dbf5ca5ec7aca6978151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0507803d6c525b79347f7ba87cdb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5a71e6da5f09580575d59349e3549153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173d62db7a3baad75172944876ccecd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9e951f1a1c490c415d612f9dd5d2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a8da1b7a01cd862241c24eeca30b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633322fedcecbd2e42d3eef46f731e27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac19b7b5576bf44f85b389a4a8e112e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ed4b19700b755652e7670a895409159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd6ba07a9ba2acac99ce0c9fd6454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c60674fdf00c600d2728fec3f8c7d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ec68b752da12a926d52bada0c5094162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697aa0b840160d9d2038b19d1c97628163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde98296beb5dbddffc59f26b09601d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987925f46a84cfcdaeaa3cacf80bc64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed202766d5342b09fb729443853bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01df1534399aed1501e1d1420a90942167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9581fb2f5ed386250f6691d748c4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19890e60f692ba25ad719a22948c2aae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400f41dfccbe6065ecac3d1695f7eb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e3425c7caeb8037cda369080dc200171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ab4057fe51a8c82208abb709ec8ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254941374a1823352af1d6f8e4aa4e12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd7fc4edf37cd1845897c987affd47174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>