--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b922f8d16b8ff5783b20e190ea838c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f2587358b214cea0576ba8b9be6282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017507c74c04816b3e2b1a50eaafa433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6614c8226692f7a93064d60954369e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290849cdba879281dc98b55c63a1690f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4ed1c99a866f8f3f0f3e5ee277f386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e748775aea829ce703ddab82198127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ef7c1724e998d9e389bd89aba119f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2892cdaa1ea21524d8c898fead4b9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103049312e3369206be17e210b4f8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe66233e8eb4a6a15e1baaeb536ba6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4e996978179ab44748d5b99e9f0b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ec95b32de24a833e1f7031804d9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5a1dbda80747e90e5185f8bb869b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb70f5a1a5f429064dcfd1baed09b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562884b35136a6dde00b71bf11e16c8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd18f27cba294ef277399a19588c6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928fd71f279e6f294a00a8fbf4f364918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3081d24ec1ae1ef25df7bc0fdbf6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac2e74d4bbb8dbeb43d2723c4cef0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716effa090dcef36406606b74009ce6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cf3fd79c823c94ae334ba19c7dcb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903e8fe6cffe4800bffb163e759115323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed49f3ccb5433fe24323a3fa70f4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dcab5a5472f86608d30c833381df225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2099340250eafd91990570200c8a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a884a099d005ae7b2a5dbfc25b3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32edced464a3c4da1f3c238a468e63328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8758fdb72e6b24670e875e3898d2aa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f09e89dbc52a1340107731dcfdc5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651d076ac2e5ac7006afa8cf035f1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35adbaac1f0ffc64488d5432ad5a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8b1e729fa94cc36cb5cbb77db637033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d87b0d1481dd1561ef2cf75e4d36634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d06f863a1c8c853cd0aeb00d423fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d215e59ae71f7cad9085f3aecc2f7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb3b472f5b3afbd683454230bd1e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8eac40ad1dc451b853c47bc55205738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33830e1349a1a6d455959dd94bd960f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66bbdf38ddd2107b4169ba292e815d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e7225995cf2468ab2cee25e08ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc605d340ecf72e278aec05442c3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4c4e659298f213b516669c563805f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa654cf340ad206dbc0c1de7f8c31144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa5650080e054fd4e2c310f4e1c33545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ca73ed20de77d32ac791f459f111d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd168492592ae2bd066168ab7aa96a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a4a3cac456b4031b33775db1cc7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeef57c39a5a97c9b2afa0281dd274849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a525a6efdf07b2f634cea25f6da2ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59661602bb47e1a816012138d710ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d804030ae9887372b3438a293c3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f115d782459542f865d0e16a33274653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc973a419c67650cc1e12000ca7b7d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d23028eed93be2ce8dc4808fafe855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215779567d3b4941a429ff990ddb013d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ddd75110d5f0c6f687e27c8ac922a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d660facad7215b856beba40b427858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e562cdce5ab19903cd62ea703a664359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63ebcc4365230709d1f8036d3460860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac1c90794793935d4b5c530c6e8c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd728d3ec006a762dc2472cf91c2bcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c54d54c5a6596a3e83123facd090cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6340562186add0d7c6b3c642a8d28d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857162596962c7e7331f34c68ab4b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4429be2330129368c73ffe9b8eb0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff89100c942ae7053e3859dffb0ec5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb0b802a629570b9eb0be225a905e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f62823b64b79e697a2b3bba98ee369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7187c811bd1085fedc74bbb6c2b59470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df616cc18d4f5f9c905ed7fbe548b8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c65870a26ab951cccfff33cc5df2c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b984c8f55780d9dc279d8d4cb810d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8db29d4a15793fe71a1ccfdc0bb7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939315f2a04e0046adb04b9262a752775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8994e9935fefb5da93450980257294d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ca226038774b853b071f94cf201a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017bbb01d44173fa7783f90ef6d524f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a9c011704e84241b96ca2fee5b0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f496db4f962443f758127869e8af81980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a216f4e220ad109116469a8d6b73c0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba23a8c0f2cc67fd5b993354180319682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b897bcf4f2b52c7b16cc040bcfcb2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88b11ed549d73f8c8ecd83c969a8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b5094983503c7fcbca2b7e25abd3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae2b0346566f17068eebef358e2a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e75ef1b1dca40a716d17bc15f7c2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6a3311786c0f90de63b2f657603e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e89985184b22a1af43e637d646274189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6844022fac601a9ba592227184cee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc25e232b5d79176c0137b9f8ada1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c4832d7aeb634573ee7b050975adb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660d27af23f7f359daf368ce36062ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fbd1999074bce61d92d6e346bfb6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa14c8d7361c0cc1c55a24628e9b90d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e897a879d9355cea43da505f0eb6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5ca9698dd0bdcf6d5edb76410641997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e5eba221a9c2c10de96e71efbd3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e987385596154644c4de9118f1d8e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582aa2f83eaf2a7dde7d4bb0a1a203c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22d6af869c489b15416bc80070ff57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc2e135fa9e11d10971ef3af76b00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8315531c302352209e7e779e07525103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adb41ec65d9a494c17ce1e3bd90ff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abadf64daa76a6a0ad177a4fdab7d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253b7bd09ab9ed442ce30e82a7a494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dfebcd005c1fc304b4afefa1ca63c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f4802e2f8a07f21322a1a5ab1afdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7713a37de39bed99d980895c0986605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09bf7d4bd1be0885504fdd0cf9a5e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a995a29a4d2f6da31e98a378fda956f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0ac511836bcc5ae3854e75220907112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1b99edc4f2c481c94e8501d9ef999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9575750b1446aa52771a3987d337b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0725c931c74807873f549405514dce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96adc557f49167eaec59e4f182448f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279f0ed1c86cfc0b7aacee58f88a144117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6214e6c914cd3271380e2a46d1026a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca3457d746f32dde15816af3030a09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349720cba9b938287513fde627eaaf52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6723981c40d9b27777091def007495121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39954e84d93a00f5d6c10a8ff675f8e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d81f835bf8c9dfc12e5db247b1cd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f086aa3f1525f8641eafba26fb5a4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f7f660b667022fd6b739af2d2c98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fdc3bc006043ce764d7e9e884d2fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea03b281c5a8cc7ab1cb5238b1230d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3445c00ea371ce3cf259d345005ace0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa952c8537f5c05cbff4e814b815edfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44086f0eda1bb3b069cc38bb8588ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9cce8c19d9768d345d315433a94d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc2d843d789aba87d6b98c51490fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb506a3462a52d05866c46c2aafd7d72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730fbf4e8eaff3f55092ce0bc97c46e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ff1bceed90cf9931bd5035eab25b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7c5c2018c45d9b5e054a71830c5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee199e349fe24e4e6e15cc44146ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80392b568519acc6cf59064a034a0b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a915083d8092442bc744de549d88c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eff2b6d36649f0acc718f0902ae1c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ed007a4e493b4a4c093810e4b5a78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a6a2f0563e2855f943f575cdacf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db3ffb8608d8a531a89d1ac624be1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d0e9b800939dec471a8f9b6c14dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60d195ab7a0cb11373023a88fe785a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af14a5766951409c1a165f37aaed8b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8058d072e867ecc4e9ae9588499d89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27100c60a858c33577b54a4059c2b4c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83d269531f44459be57695ad667b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a465c7c15a627b0812dd346d7120a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554f4995fcf3554aff8e3bcbaa5f102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8e0004ac3bd478da9f29f25281ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426cb3a6d8b0eb415ab9aa80dbf345153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275bde24a8150ff31f3c3a555b4257154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9918e2ecf55cab4e3199d6c421843155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0b092e3c689f4cbe966cdaebe17a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d0485bcfd8a23e5b4b0014d9cf350157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1e08466f63f68b0be118171e471df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632456fea8d068bfcc4ef8b09d39484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c786a055bc64647044b1c724da54f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4047605b686d7994e309748ca2c9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c733ae23541c8fe29e7665a991aca8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49014d5267d577dac7181097fda7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346183ad15fc9bb23a4a74e6d8d9e747164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032674b75e96ee272b3197b043dc970165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cfbddcde9b038575ca7e67fe4804c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff595a4c3d357957913e8f087f7a41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3fa8741091ea49517aea7748e1257168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801116f91c00cfdc328e44808d55cf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769167205359ef54a42d5202df435e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0140847d0bf64f4dfd64d0e0c4708e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d801bc193d28b4c85628a3648a9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749acc2262fc0e731117354bbb23cf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d5e2c594486a5e5cc9d07e4e0c469174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411090088b59b0023c446dfb619f5087175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e3316abc634578611275512018145176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04f684f9e7346d6a60873b8ef90483177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994b811c914fc7fade6459a1e164ef4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a25616688a3d82342bbf474ae08746179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963b8de81a967eb4f70e706b32d20c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e515cd32a14634fb694921f6d8649f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a89462197f596b43902d9b23de2951182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aebf1b23748b50cdb4716944e18d141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e19c8583b0b47dbe26552e807d1172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16858552b3fd6f9889734c058f28023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e47e72a4bef7281332813a472b5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092352d5982689bd98b58b9749022f835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2277aee4d4151a758c00fc55f7eb9cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a65df5b9e8ac1481535b8aaedb8ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7979a243966ff5278d8b95c253098f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ff45540e9af0e224d8fd90a8723b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa66d832f9763afe708d2bd8d32c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262961731e409e4361c81275c255db9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c0bfa5d2e5a57906993821f57b92312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d61ab77f5966dc44958f9a0e1c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555cc0ae695ea103690ec186c5fdbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac27d8ec511b2042c00a1cac22795b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719e0c27312111ddd1dbe00a6e135a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63801be7c7f21be11060aa5a986ebc2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eaadac719ed406fc1af7782b2ad4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1046992fc9565e99874bd30f1269019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642529eb8487f72ca04812bc7d2d3e7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ba329730baf5299d844b1cc80a1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74caf85962515cee6b222352e960f2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47859261db7d1356366a73fc555f6f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a686a3f828eab531417a68ab99528024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d751d7039c0156912f95f3f4500f3b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04871beff9b8a819b4da9c559dad734126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602e5962a7149d5045cb58cd101b0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7024a091ee9f8c063c1594da1a05ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d38f7613f395149fb89f0d68f193ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449711a014ab20c6e0e8803b27da241d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7f8de4629109d208a334fe825dc5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c880226c050b59e1ac70f27730af21c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fde3c4f9d1c6fdd2e7d0db63558d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0275f2d180e9e324d653961eaa4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b253ab0fb4b8dda03dd2504fd111135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4622377be4ee6e7120b150b19ad036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb667a1320e09ae78567ee826739e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d9724f3248484cc3d15e6d36d4d8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a99be6068e9df24d59dd012a8350239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2318cf6733c160766085b195de8fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fe399de5d7d680028ce1deee4cd5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1745936b427df608ee1d41ecebd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3434f4dd779f386bea19cd28a8ad3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffdd08ccf867e59a4ef62c29832ea544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ce1e60f5c21bce1096c1b2c147c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f6010fafe4c6f4412be20795a73946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e5370e83e4663bbc60a304eac42647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666fb899bca75ab6174553b3902456448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02bd98cf41ea47ea633207a4ebaa1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03e4abe9f835f6a9796c60ce39842150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f614854866952fb1effb60e0db7bd3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777450b9cfe9f3e56207eba34716231f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c0781cbe6bbeaa2c712ad6e1c982d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc95b493839c48eebc24131cb783954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d473d99b1079050f0287b0506f6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b34fdc61ac9c58c5ff14d1ea4019556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a25a6d1320bbd605adb900214ee96757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bd492f421920aecbd8983825e7b8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef31bbe92692a38a051d66829225d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707707efe07cc713eb32debccbfc065b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2015c6c79ac42861ab910792ffb13a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ead2fbf2278337c37bc1a37ab393362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8563ab215d40ce54c222bd5ed9ffd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16b025f2cb13b09cb12c4fe5b8a99064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479faf7ed89ae034767c7f74452725ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82526633eed7b11274cdf030252771566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664909c1deca32fd87a80e0d61c73b8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baabd76082c75973b00fd6a9275d87668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2f126843751ac6d508220fdaef9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c9b5dc82df30a7aa4ec55ffea33c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a4ae58e90eeabbe1eceb6485b98b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e37e0d54caeacef6c14de32cfa83e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72da6e8543e21f7456cf2be67fd9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac1d11284c6f9ebe93a9af7b8c962574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029374ff777b2fdd10ea067454a19dac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660e4fe2f5c302def93c23784828b5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f86c9f7f82d8470c5901111b3755777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a60d81b9a42dc9fefef15ee94cfc1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc4b1a52d307d03d7293251982417f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55c939d15d6034cedde6f6f4c8ab580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a636fc5d01d2ba535f37f06181167981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0414599cc71c14e37624b21934552b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f6c476a2726b63a8c8dc4fcdad74883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e61fd741a44336fed5c0f456118984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648d8be212c2e7d011eaaa4a6afdeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5862b268e07e4f3e2fd1769c383c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f979744aef5a812f9aa959865a92987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc060d53e3582c97b166e3b6ca16a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b00d985e773bd2b2011e108fc288aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293beeb034b0ee93fe63f05055a981d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35796e044e7d14abfab3e4422f47cd9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18328155014ffccf216ed5f823ccb4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e51d783ca77c78b776c78cd8c14ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d0415b8752b8c8264f23a7563b42d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867897ee4b3c2a745114d65268613b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cbb07393fcb6b064b8a128d1db0a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a17deb43cb7bf2c54d396ef9c1e19d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e26ac7be9c374b436b1f26aac0c5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35976ebfd4aca5e256dd5d990c31c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156adcaa88194727e9d040fcf6d5feae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b8c8b418609bfdead326ecb9413d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db99e13bfa7ea931a0a4821eb283abe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a6d8b8f8f3232f21dc8e23ae0d08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b15ddd3e9fa58f3ba5a64eb250dcb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829385fb6b8a3d93590040fa33d4be9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e353a7aceab449ba8f7cacad2ab1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836b05951d27bb91508fa142947be3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970781fdc2df42981ef36aa289cc05d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8f7b985a986227ddb2e09607b68e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbcdbd13514cc21f384d49d56127b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478a01c310f874592fcb858b86e2b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa6b34c3f88a07b83542161260aea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e560092d4670f886890a570939988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d1c26a5b493641c90adfe6790e6f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f2b88c42c3c865476d785289339c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaec406309ad0e202188b721c9f60c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d31ede5975755b1652b9f2d5566ce3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab481d0a7b9cd9e756f34a040a972d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4d9cf6a7fb35cea97f5e25c72164b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06d40be5e78993a064a34109bdcaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a3ece6ce92a6bb35a228bf5fcc56e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796cf303478ab0dabec7f74f87da897122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e782e0ef0e5af23ef878ea78452a2b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d419c4763fa386f87fe4335ac65a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aedeb4443c9c36a8941e7bec611de7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70909a4d73230f404f920982b6b53b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa49164d1b999c119396ca7308fdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f7db46d32de97f51858c109e0f168128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498a46792a70716480bc5de5987b50e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a5fd9e046c1e5ac8194df0c4b2a45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c845afb3e72a6393fb1c274f16486c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca441fdd7a2a17fa6f1646f0ebbf39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0cb17e5a7ef632c9efdae5a075d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6895c262fc729722b412173385f55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7ebd1657c946709acc86df542cdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91d654287bf6ab89ed33a8d0cdbde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da74bc0801fc843bc849c68b15e693137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d36b197bc0f4f9533ac1969a0d3f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e58e782bc4e78a2fb1d5f488ea22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427712ebd46ba34b7b33d58cf6891fb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730752bc2b82b536684e66ec13d8d96f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00d26947e66daf1b022848aadb08f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97bb515d305e6b6a41e7291ef69f9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c55bba3a7956a189de1fcee77c675144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aacb4560c9bc52bdcd62687f53bf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c18f91dec21b345e5c0fdc12d156a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9f2fb5014afa4d8b45f2da597f2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309772899bbc38bca1666cdeb4b760da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c0061224e03940fd9424e0a8ed4cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c30a621cf6be6d3d16d47bb8fa65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794619389add2f90c16c018356fe20db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea45892d6ff0979b50374bc6a8c08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cfe4f813ba0ca75c8abd334d317ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f04fb482ea474bbe44cc1f50336269154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab018094df6c8e26df75851651f4dc0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4085ab3eb336d7de7fb569ad544c33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6676ccfa603225e0809f98e611e642157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbd7480a2a1e55344c8855aea6f65d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcaec263b8baf3c44e10c4dcacde5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421dbac2622e42b29d64e707fdd6369160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9f653eeb6c65608cf06b239c7e7a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc341b1496511db95d3e2be3c34789162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6132d502eae6ed6b45eec0a624b104163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d00d0bed285cd987a9c14926d7f09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c260425358a91660731e52d45bab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83a502a084f7471f6b44f7861e87a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d182c8036787b5198a7b5e2557ff5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a200bc79f90039b2592aeb97dc6ff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97463b7366fd0235589ba66de78e2af1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ebaa9f856e5b46bc3bbce17f0ea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce424fd89337eebb628140c42cdf1a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13ab4e762ebc55a7f7860e4e9049f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb301d44b066549030f285d9e485934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343958286e64e268d203c0fd8358dfc174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>