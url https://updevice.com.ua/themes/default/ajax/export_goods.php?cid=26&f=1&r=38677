--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e02d6174befe23c28594c8d58e9a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbffac8dcdc19b97b710b59dc68e2362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb47648f4011f8566c9c93691f22b1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30806617a760b23763788879f767e43c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba15e25b282627e36315e1dae85b6765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561eb78fbe4737c3b5f62f82b3a6036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bb2894c6d43f0a7970eea518411017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b289a15779ae67997f6ce4e503aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c70014139336f74495f2f9fb1b289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06675185226616b0e4582841f70f2ef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac0a5416eb435f6ac542d4db2c1d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e3bf5d267ac0c018342733b3cddf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b3833205c44c5c19b63ca73278ce513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef45f6716b944773dda9d85e892e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f1c5d600b8c882af0baed17a1b62515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c6c51822f1bf586492eb62e7d2c8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c1e9d617fc4ad3f16da81859787f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a5d1226d55b54fc415c15b038a6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014eef7c054607e87e558e6099b5c2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658c8723a7d866a2ee428e36c844fa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697ee63791249fab5a1f175ef2e023821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48e4f5dc468957b15d2c5878556fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e156491af5bc578f390e61d6c4ad85f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782210980f7fa343296812b5989be25624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a38c9f75cd9f7c08529be7d2cb2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec56aa7804b82119529f91ca28c48a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82391d19c46c51307ce94f44022998f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e01ba08875bddd338f0f47ab818a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161158372daaf7d82249060b0c3eb86e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc927bf6d13258ce3e1478dd131ec8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d90489c75d29ce127405bd00bb92131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812caa3ef7cc9cf9874b20030091275732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115fb3492b67ca151b68ba4cab13b2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b61f44bcecd6ceb4ce7698593881334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502b650393aff8c7da41fd849517c9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71540675958f4e02a477c995f54c3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda800467ad1dc22096b5f0d72eee0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154e6f5feb909871c95a2046e05a52438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67080de2e257e5f070cfb3d0bb81aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef737ebd04c7b11b6015ccb93f938640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a3da14fdf36b32c21473e8ad06ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb94354fb1cb3d7e5dc20810d08c9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c9c29db9e106f6b2b9b60c30896d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7695e2c9a6f140112ceae6bff3b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665248cbc8fa787902bb69ba181a28745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245433e9f68c22e30d485f46f1ad1d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4dac049eae3895b3087b94dbefcf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dba5de8c70083571660c6ac64852348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a6189405b8ce1f0cd8e879e470b0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d5e718d0618abfd2543e6f1343fb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec695b6d33a1982d5474359b0bf864551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918d2723c008ba4b50b04539becf9e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e139b5c657eb7f5568fa31d887c67b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c5dff06980129f238468f63c6b5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beae276d5e49a0ec9d0d5b421b26f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e1212e3d0f9b88335c979d693f1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280ff666393b642f322c77f5bcd469057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461bba6cf98d02cf3e6fc45429f594958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad935fd69bb38f167e8532affe6d3fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf8727d78bfe62d5c442ac66145a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453bcee001e523fa6f5f4339c146d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb323bf73c1574cf569412be45cbfa962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32d7f3416833910fbdbc55a464171063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9146f633fd14d399b0fbb099c98064d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfd4a3e5684895855dfa07c9e9106965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c612efbd61bf7f453923330a0f44666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd626f49967a37951cc3b8219897a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31d596218d25315f42ff112e886d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981661ab03936341e537c8603df27bcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d76bed1974efb5d99775915e0ae25d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd3cb06585f6fb724b061858ff6a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae4d257ab02effc7ea8ec898cf79472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942ff497e5355e4f92876e8b11761973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9fdd220e6e2af722b0525072cda5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb861453c9cc7c67ba7fb89f1000a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fef085b78454c7af93b0e4a3c6f2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec3b64315df3ce33186b1f0b4269577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89246b215a6b0e1d85df377fdae2539b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd7f340e9ef6cec5141f51a1f133079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879f0d14db3e04bddf3623697556d5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ef7e6a9a09cf06eab71c9dc9d3c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2079a6204d275464a410f807584c53182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7cc62d29d5b3ccc08c112cb2dc00083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e5652cb39f812388bdb4aab8080684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22dc4bed8a016042cf04615a1d1f5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1544acffa85ebe428b00121550aa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4428a9120d44a1de8351baa9d2c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297527eae8ceaf09a03926846f43e0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c89d63377c0d88dd7a299cb2add089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf73ec878ef730f6135a90cba4db990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57255209a683e744a4df51bd653ab991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3df417419ccf78a048e32bbce0035492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644ee311f727f073063e2ea1299678293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5560e3ede6210ca631eec884d8da894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5b3cd5e8adc2ad0cdfa7071f4a7d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e17794d7d2992ae7bda3d675761c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c4221dcde658d851266411ccb29f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee752662055bb670a06631b149b89dd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29df402d1d3e529cbc495a7642dfe899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a6acf1b7cd66e2a2ed7428131b1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc680ee0d40c75e350cbde1ab492ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a864865d18be7182e43355f647d9392102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb437bc8b26114a11f0ed02fc9d3ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f13f412791bb3df713360b6ab0de4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8afd42d14f287bf3516f0bc91dd03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d71d98a1a3eaaf6d61a46927b941106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfffe48db2d015df75b020041b1aca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32c5111a7cdf3173425b4286250e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a13cbc55443d5302fa5d1858978c4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1d902dc5082ef55108a14c5fc9869110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f375652551a0e8be733cdded14d4ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd938be26795818c47b9f954d9b11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5f5c0233a91f2ec1f4beb8cfdfd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ae06773edffa01c8925bd624024e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4411700e4efecbc5399e539ad6c19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c725ce31cb602f5b3089a2c23443116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32514529494e801b71b38f38ea895f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef34b3d5c74db5c22b9043815332cbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ac76e5d0d37811a1b3fac939b3a0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846873f951002f78ff042d7ad956ff8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea856e8751604fdc79d671ffd7ff5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9f73a8ea2cdba07870f143177462d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf085ba44619f1b086f7699f152a23a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536322b6f97e4be0a278585c1afbf8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09e063bf0635c0c937e375fcbcff38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040cd78f20a996b89573c85193aeadf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b414f95ae96923ef93e1caf07516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e90175bcc23eccaccd2bc4b7d476128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda3d32f276a5a6fa7ea0b68587644e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b34d343f7552e977144599c8317623130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e469c84c77113a153bd3aeff06b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eada44b6faaef7ee1c53408df843605132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50910028d0b6179ea67d5c170deb6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada27c5469d8534377f45e619772f61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a627418f57d13a409e2a976f646ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4f704b85bfc2bf533dd90f12caf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fffb1ded19cb59d57628e7b4dc918137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fcbad1406e1ff4851180b00462035138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f74235c09e288e6b4adfcf7b7130bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb2336637d20c484ede996da3d6c45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5224d3c8f80f952e4d0ce07837a0e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ccd301160be71a7a1ffcc27936f7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714521365573eb2519a1b7fc3c088db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9f0783cce04d0c036782e442a53e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe28c65b8b40b6ffdb267f10ed25c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f77aea88a28fd464df6794572dfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3feb2f557e84feee7927250652d20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dbab3ae0e6e17ff1f3d33e4ddb867148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ab16aa2c3b5dd85fc84db440a1973149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95b60ea3968cf09955c795b9202d27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2b02f442f0f144523b8539a36ea5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb4b06543fbb5bfd699a495dc7489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc18d6e1e0a729295a6ae596923fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd6c6b8542bc758183043e7866819154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07bbace3c8befcf32fb45775bc7e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f7c851080fe74a744f51ddca1e6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e68993616ae96cd94df28d0fe98d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0d7ca8cb8bc364f60228af2d9a1b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509f38facae201dcc7e41cbcb19bfe5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13b5f4c93d839c6c05aeaac5a99057160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093a9a7c82a1ec687a4d0cb3a55f55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576de298cddd400b1ec1a2cf41c390162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe8c5f90c971fef2469b0121ffb2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f34627312b4b5de904505491143e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2dfc119e35f3af2ddae2292779283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ca2255df1ee0f0d03d01cb1fa9a5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11bed42c4d5c1f959e912d9254f02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8eba3d0c1790e94e16a68a1b7fab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34e8f8116bb27a7ac3017f12d575f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758838239556eee167fb07b7e1d120a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d18427d773746fdac0157faf4477ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c772e6ace546bf306a89cf80e1f04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7daeba2f6799bc3a9e330af147f33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ddc65ffffc63e38400079ab679314174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06aa2f5c84739c9d1009b9bffd094e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e995953172fe88209f85bce0dd07f11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180637515aa2242efcdf52c992b3a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58d48f2e06148d1951810cee3dbfa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4beac093858e182319f6b80ae4afe6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e29d78ee21c13219a7db885484019f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d1eb1795cd31973e2d602a86ba0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e17146a03f4a83e13318ad676dc83182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10940867fdae98411e6477de68ee5701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305d30d7260f413cacfb1a2c03bdda82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171afab16c622ec44f0378a5f71e13a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d998ff87563edd3d0bf618927d9f614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386898e480ba5c1e520552bd649c5f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ffedbdbd479d86735490aff5298666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09e267a8471e4c0cab7c070a818f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e8db331d62fc54bc3f77f90dbd9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a2f6f9478263e8ecb0a341d690409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57810366669986053e13c90e90c2d3b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7cc182d3ff1f9cf2857d6a3ae274e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeedc23048d19aafd71cd65d9a221ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58fc591517ee58d6baca3d845e041f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad939a18e1c666d4f6c820be6e5e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac0c0baac856807c93563ccb8c8b7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ea497bcab9df27f1be25f5ae477a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4184863a7a6a96dfb650eeb08c228517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed0569e4fd49572af6a8fa0c2bf2bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b502089c461a6b85c2820fe743539f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c4ce20015a174808d3b367f8f4c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2b3f7e115786a49665a186acff11b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a3e675b0bca0992056d2e60b97c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b87c28382d8054d7fae084453db8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb093b30512bf2819cac4551de44d8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb070eb1703b30dacac54cd5da3b7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea05a8744b33da9666636c4076b62926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901896e1c6ffaf61590a9b7521584ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a132bd333b3c961d3127e1d9b9aa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51cc1eb152e4c07df7156615053dbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7231489e8a3f3abd66a261ceb7c235430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470bf99c1fe85f5b18b33c24cce3cf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf38f13cbaee05232c115b472e469ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955831796df4b9e3814b4d2639e91233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbae45cfac7d56b557a772f6c8c3e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74c8c4435e3af153c01f7ce4361c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488b7326d90f3f78c0755049557c5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223064dbd47c6c47ee8466484f50f4f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af514342e4e8dc390ce5adae11baa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c7cf47ed879d115abb7214835d2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273812e5235cce4c348bc7484522fe8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc54146b881155d597303a8028818ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c49a9cdb5f56080bccc36463df1e6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530aa61816cb8a0ae119c1bd011190243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a79dfb55e6563e1c4fa5631148ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067038bbf0b3f34be3e7f8929c5b0a7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f1f7a54340d6909946ae4bbb4bbbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835a59f7b25b8a04f13eb71fb05155d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d2427edcf5e92b6ac7b3aa32206ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc52c5addb881643a162750b4f0d6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890b85411ff6419e6a8afc772a4afeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af98874f1f26e89a2a174cf73256f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0deb7653f31d1de94a23f2709d9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb58a41966ce1bb5207409f43c6da6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c48549d9482bd59df1ffdfed5356954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca7167a143edd8c6d71daf327bc56255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca774c681ac86a5209886a981319456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549fea8d1147a3d2a873d375d56bc9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15857b9a1004d0e1d21b5837e37d3de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5eb999d75c88c13d265fe97d4178e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc380305624e6a779cb02c272709f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3beaac40d34d49ea9b8be1b5effc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a25de34a4f6dcfbcefe6173af235762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309779784cc55f7ca019f27b2003cee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b20a2bb3d5ed3c5a264ddfd0144fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa4872f3be764033c8ebacc15d9f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb82ddfa727f10beebab58ecac70766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c64cf9a88ffe717f9d6d6b714027067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a9cf4b64825a0b9c65a5605197e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbdfcb044d4ebe3dff37f779c2ac6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e822a9572fe9afb906b330b2da2e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafcaac1cafb5e17ee5bc61937e920571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f0e0f199a7d025d7842d1483e274972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe90273e504405987c500bae6e1210073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bc10f4222135b525b8edf481234be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2eb6d4156fe47ae85ada1d210179b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f259b67d359ae30913f475e4efa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaed0c6d22fb78f29039684fa1b772077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393865384b77adf44f76dce06ffa263878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac79ec91df7ef9acc1bc2f09ca85c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d65ae9f8e60cca64af6c9ae0addb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d50710a4559f93bded22f9e89b32781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87517339dc1d8e4d131ebee93f154d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f384e56fda7f0f965689167ac80a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681249bf9c042c64af8b8e58153cf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0272e32e0f6a2ae8d13bb219c8e3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d07cd492353b773ca6b5f82c7426f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3940d7dc2c33ebf861f0eb66e161d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbd439117750c1bce1f13b0a684ab788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da83964ba1ea6f21c3628f484ea21589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f390a95800e01fc8e62253aa0a1bb6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57282c9adc8026373896c2370b205891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9151011858e5c7d787136e2fdf14792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c07a9ef12139252a95addb3804ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65cf183b37fe3f6e82068799dfa1b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224546288f97239695c7ed99ae6d85c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121a15db47b436d0e69b0d31c6f08696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c5b37b9c094ffe4561f0cb53739297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d17e9cc09f3958b55be3f5fdbb09bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d53fbe077028618c67cade6ff59f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd201f6da23b0ba20a2625fc842d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79206d09703928a44ea7c0767e5446ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19230e042578af516a2e13559ab7f34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde85af0942282c417a14cf7967025c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f1d076e56425ba882d293366261b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069cb8790e6fdfb03bb203924aa53ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd83b25063abe6a88dfa15aab30c1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bd9fbe5f43c3d50200ec1f90925c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4676e0e768ccee119a7a24abd7d922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a8912c86f93c288eea534f65f9fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd07a5f36b2c609f69e9323fa6315110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f3b38d44bc2e12d0555a8629cecf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f429526ff0995d5de37c42e57f5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8dece7b6e8e3866634be58b9a1601113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d7f80127e356efa987650f9eeca6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b67dbc11df7941aca8bc8b32c33bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635b2acbbf66ee64966ca5e9ede2939116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837556b7c1c121d5551a9a2d414015f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a402825de853e3237e6845b04b73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39384bf6e0544ea513cdabbe8e9bb3f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd495905a7001984dc7e00735b7222120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108acf16d98287154f7a8dc2cd152a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236bd67c9b3fe64d9802cb8b267668122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67598e821ba4ed1924476da81616f79a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06505688cc39688667774446d4ee68dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23ec0ac85ee76a31712bce4a5a955125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04cfae9bf3ad2a6d34d2baf4646901126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d7e752d1a9ced6ce1345dd7fdad8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b765f88c80ab077a8c036069c264cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b60c6a0bfa75cd782c04c7973baab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacad6de509c3f9264c0de0a8e37167f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80197a1f92a46e64e449935cd8b3dbf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8064b51a4d980703854925941ca1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787641b9b53ba3c8936d2df48e69472133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e3157b0f24c451fed4701f8130fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b9d860ebd0085f55807e58f186e2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259c1c86c82b25673c9a37bc965558b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cef37a93f53636905da0e2aecb0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fefd53cd99b4c8a6192ba3d676b4cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea9ac88b76ec236f7b0397f95e81b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b03905ed71b7a6257bf72b8022eff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683779ca4d4925ec4b01f81d4016af7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447974e0545a015596b05a4ac4dacc1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c8002224eb2bd734e5efd25028939143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927120f24e87bd7c64fc376f184875e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ea7be341a556c0a022ca171a2a65a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0ebdf53e8160e1edc24e9ca2db0ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521963968d5d87b5ec59f56972b6140c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5665fab8ff5a0b7f5ecfd2f2b3a849148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbce97e6c1ef03b57a29e95f68cca3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee85a1f78ff6245a0063d475f6b972150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf8408b4bd1de07603c3f400d68f3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd458bc691c6ed2242686004b328781a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111fe6f377fb50d2be17c89060ac5aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1bd66883f1722df772c8dc49c889154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8a6771db2bceafd0d6b01221a35b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9326183e20a94afd2271b6c8cc4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d5670c3cb5dfb1129596fa0006010157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c6bfd706d53726db293398437f5eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16ad2768bf07a4c5574fd14b6ab409159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3881b03db564385dcb6b9668ff61da0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5399c0ce9ea57709f572ffd6f7a6fd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045e6769509c232aee84fa01a1cd10c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e042430d0fe3091241c4e8bc9ffc71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21db02fb2276a900ddfe9ee6ca88b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9741ebf5e3fc325315256f15d217165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59427cdd88fff8ac7ea9adde8b879cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1aaffe0b14dac169a97d6b1124447167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb858435fb403d4dd03408a757be1d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c0b2bb063afac14e708b399ef4c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeba67b60202344925193c8be354e0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc53f99246226f94903f761c2b8c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d745a4788bdb522defc4e84fc49d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d69188c8e10fd8f8fb1ea9c7f806f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51608550b82f03cd9424413a1706ef174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>