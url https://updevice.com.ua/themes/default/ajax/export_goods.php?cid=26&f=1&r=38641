--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4a9d96fb13007f7a64d5fc3d11b761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428283f05fc1fa57121ad0269dfcae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77317c8c3a0d2ac5479e1048f415065e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f7d51097ab45316232be4e3139f3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23878c58f0efcba5e263f5d49aa874965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf3da9600f343dbbb5d32ce9bfa876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1edffff0a124d319c6aab7c09f0c3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90698668cbca64674a780468d7b56ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d14b84f414d1fedac8b713fbe2a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d335f621ec0daede814c06975ef206410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a5ade8d5c2c3d3135f138676b07ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96997c688d17a2c5223eee01e6e2f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5092baff4f4b3e17ce7b93304a95113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a4370cbe8d3a3a89a5e562685312d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51618304c237b90db971c804757899015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4966d0f605ab720df5729c8081dff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294dd02a9875c6904644992ddfa454517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba2b06c8c9d39afeafbb71322494218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb18db7a2208f69efd79a2db97e7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea7a8184a239b98261d19f2edb11ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427617b8a566d11d1097b3f6bd6cebc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796d24e291c6d6fcad418a01e2b1a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2183895cd98a1f48ad815af6db7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193204941774626041d10555a0ddd6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbacdf75c99f6cc6287f29e62c1497f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a635ac8a2a0ff6fa3132749366a64826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e312afcc5c7bf9ba20f68466ff7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175622d196d5ec5dc96c99b2dccd0f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc061859c4d45b710b13c30e3c73329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe5afb42cd40ff81962f624cb7fc2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bfd92c08c2ae563ff741e60337e7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fdfcef54ef990661866c9988ce4a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21919f81a223598d8abdac189a5737833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f3a1554a862e8362f926cb9d6bdba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d49a93cad5210106d820316959fb9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a807f21bab06b50634051809a92e28f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822739bd6f179db634cdcd5785f50b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512352d2a17ca0e58c1981b5054850fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d5220d4cc74a6dd714361b0aeb92f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c1729d9949e493582e4a4489b100140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9299ed87043f928699dce815afc7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eeecfca3bd54bf832a1eecade712d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381650246459599348b6acee987c9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec88349c6751f989f992cf2c85543844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee5e075786b5e815184e631736ffb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70008341b39a5f95fe39b493b3d4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c015ec26c38a208659c3d0823c70747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86656ff972a83f771c445c7b9a3ad48b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037bf72b2664ca6d5a403c622f74a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6de418e9fa65e76f8a2afb1dc1fe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52349fb1cf1ef6e47edb12b45e24551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341e224837803a9f97ad52067fb5e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bafe708415381160fc3a1261c4f02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7da109d157b68ee3a7bbc664f20e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807044bb6f1cfb2c38877b14bb552ab455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389280feb63bf779795f44efeed721d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17753703aaae3f6cffb086ae0300fa5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da14ab039d63deafad552e559cba92158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834d0cf5e07f8ca573ca771ad6d09f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c33acdc7e2121e764c8525eaf6d5f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdc2c5c7849d0a3ad1041f3484f94b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233166da040985ca9c3a22b9b3ea70662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480164bd244a3066db99d11cdbcfce4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f418171387f82b2619ebc66d15e3a7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80cceb0c4ab45936ea8c5b4cdd037265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f0e394d2e1b08a7ddc92cff923f5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9509afbaf0d00ede183eb20c21e53167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b97e11e1d824c0df008addeadc9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b50dbce24d014da0e71e25c795dcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c9b9652d488d6f0d331b95b68ff970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f80d2713d98fb8f1a3307a90fa4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d92a5d6b345b7235ef24f8aa5fea472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034c0e87057650a88cec8d1a3deb6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2210f5935fff8e1dcb019affe1dce4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24139162ee6a1a3907b0b94bcb37bfbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314bb4b0c53a0bf08bc8503d44c63a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69eb606bdf5d119b25e03a99d4ae0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0347532d976f5cef6addb0c8db47378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaea090dfc757f61823634f2421ac379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320f83776046f0122864cdab6aa336280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabb0aa2d37d446e8588cd50cb0081f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b51c7c7fc8da8d4db971bfffc3e50a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a74123d1d51ce685bae67064fbc4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fafb8df5c675fc23a6ca12bc8a47d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8991237165561024272d0c61fb671f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06f46fe968b53069bc56132de121f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287feb2ac960aa3093b6f3530f7eb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e06e67c5e3a320b4f4da58d6aff388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f8edb35a62b42bef99220d743a0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801813bd4c21f184b928c098acde0a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59126a8c4dc7ef8dcc3bea757853591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739974dc82f1d3d2a58f33298e6a99d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f372529299ae259658f5cb3662c1e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9936db453b75201c948e3342e4c7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cbb08550f887a2aad19dffa1a8d8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4020ca50ef7c52461860dd3df603496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602778d114f0b7707576727a543a4e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990db7e6be5d6e589d6c110864b3eac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cb9e7e738a0690424d3c7978f418b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c0993182eeed4099d048a7b8359bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f1eb45318df2714a101224952ddd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e6355666135d714abec52da6cc0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb92f93e3886499f9cc6d1a52a76f82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf82d9f8c1993e4e1c5f67800315ee1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37616cf27e567bda2bab30a00788f3ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7238e8627bfb002ae38ea142514f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b6fc26e39d80839378d30fad3037e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4b9bccd617cb02005d7e0e25b6a75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e310158113a18902f73addb7b2988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3193374a13099527d738aa9755292d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3d83c9a371e34ed75f5d7fbb64c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3594a8737e09477b95f14eb2bf81f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b386ffc5a6bfb00188845b763476113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625c30d88e4be899db390dfc9760c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7958c734cfd83610e73ba4ce075a57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c01b67063db2c495bbe3ff09b2b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0dc4dd074a1515f3ea531b8242b67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b56ae14fe16fac7cf2b2bb292a5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a1bbe84134336e9263b812d0fa67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204ca332065f4773badf725c2743d87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d7444b1cb88e170b3a1456e6cc4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caefb6a0de4475d83c3909c920757c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1fdeb02dee6a49b496601333e1906123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2cfe2636bef3c668c94f899917d73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28f35ddf70502e06406366b8c07b60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f02481941cb86af11c359d01eac3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c677a27a50548b81886c30be54eec8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ad90614540f13492538a7ce6ef91d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f88254ae9a206a5029976445e7c703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2556957e0e9e4f3ab4f8a62a866fe06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9926440233eea390fa973967611cb40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115faecfb1d595ce6cf57b68f8fadf40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d07295224d2c5a52dece6f0717e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022a563d9d622693401ef4e7d7f104134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b820d290fa8773e4b1149f41ec3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf94d3866249db79f790bd2ba6209ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ef13f5b45b3ab6d0725e7ca1f0684137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6b472b1fc7ef8e6cbc2eddaa9a553138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431987b80e04c25b4cceca9a4e61a32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1b674e48419aebcc4061c165a682f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73450e55a21959c121999432784cfc7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb250dd21ffd0506b361b1a429550e92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d2a6170ea8b61296b65a989d036d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bec39adb17bfd5491d90f4fcdb5b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db303a880458d974d3fbd40281c2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700beeb496e19f6163fd19797450e79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b62b69775e16597f265564993265e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3c4c48bbfa904f40d831bc98d7d2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aed0c6a8319d4179ac5532347c7e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611449907ae9cddb2295de749e968d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb628e48c63d6fbb92f03f02f305db8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199ead521c44e9d560aaff01929b6ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd290017eed0dce4e7a2b1b345c5cd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c6226f9592d43fe6d5a40acd5e53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4053c2efef9504830c89761182aadf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1a86d5ab5270592a5c3006b0de483156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24794299080dfe36162d0f507461862157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f227132fc10f678aa1dfa5937608158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898e73d19a3f80950531232ce8d24d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70111d6b3a0d1368c77d39fb4bf59227160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169dd359bdc34caec2cc922dc74d66f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e988e0974b9d42bb84fad4294347de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850a05e35507baf0038a7ba408347b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43127bf2aad9e97aa134a3d4abd65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07506d0a22806e429b8221ea6310e302165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6822eea63b67dec24e33cc703b779166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624c5dae57770d2bdb0fa42370676c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9249e7b17355329939aa8faf89a34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204dd8921c59301105939618da57fa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f05b63e742cd2164ace7f45078f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691198d8f1d0b0f824c5894cffdf371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843be1e9d80b9448928771cf46c8128f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde847a94c567cd1682f8b3435e36c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed606fc46ba5fe931c9e5a4249c8a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f075cc943a51119715009d6bf3105175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b097aea67a79cd4e38ef3f3e5fc6b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282234bb7be91ad9df598f58e7dd1dba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2a1e11e58ea178b99978f531f632178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e75498e531204dc280f8bbde6385b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98e326283d46cc708edd5e45609d53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78face8a6cecaab9b2521a1fef8d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60647744a6f22e46a4e1e948d7f2e62182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7a29bffbd323e53e625665b2bd871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5382abd8ca8dfdcf8b6d755c43109072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6652ac4716c4a575687328d9fd335ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0120b41e9ffb1c3f868b21a0f8b8f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421423a1c70487e270058c21ee093c455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce8a26f14905353288dcc88d411666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca3b9a13ce83bf0da2ba8177c789e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2712b0a7a978737d07d2e202b922278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d25e2e3d55534125b5a6b02939e8709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bc5bec7462ea8bf74722832149b4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174456f97e2e6532bc8cbc3288a1e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e53535c3ffe92a3a498aa3848d3ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5532ee5cf4d84f29c500a34da2655513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30494f7f2b28bd9baebfa1e9e990b40a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de2fb0a7f18136cb58d85b08aa0cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee50308402d5b9cddbad38d1ffe08016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c27fff22d1c9542fd15d9183c64d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a6344f0b193c16f887782dc6730718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82ff24d6c49b83914e29478e1b5c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df27b3881919b70bec669e9fd8d1c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aecbc9b26653653cb9b679e258c64121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abf8c7f7eef10a4e8cf4bb22b902ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21a51d0c9a16d2fe5eadc5440f235d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3b53ed975ee371c05e37d11b2ae1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae49d1ca71511a83e0a421c4fe6ed825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2c9d4da79ecf9e6a351fbc53a383126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8f46f20aecf4b3714db0971ffc2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f55a4627a8745d76bc982bd7eac9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe611b12442d3aef52dc6dd267a7ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6537b35e778dd851393852fb98dadc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49f3fb78865b54252837d9fa7923e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4bd05f5449c295659d8de9d96533a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64036e81901fb15f8ccb443c201ddcbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8d2a7329f5ce3bbf45a16fcc64ccf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c06742883727a23f0a6bbedd8c25635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ae6bd639ee90bd1c1be21fb91fd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c670eb9373e065023f5f09a44eedb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17082b39d1879503f679527351eb17d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65e11f75382a7a80ac773ceb660ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045350ce058de2cad721f5ecf1be8ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c627183ad32d323424f8baa3f5fcba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc636938c0d9d3178c09b4170627742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d772af48ea8259688a7cfa4a70e4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7a33c5c299ecacba8629e13b857fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a7b17bc962439c6f76df455270c1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69432d94f6fa476b43e2387b08aced346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0be5540521135dc223046209c343947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f81c64b86a1ee639876d16f26184d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be0ee1a1a95a57b401ac8f08d103a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e615f26c467aca8d0240da1a902185050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128906bbf815fd77e3e5e7d6710284f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea8fdc75db34e7963623743e445b3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bdb974eec33c5fb833e82f619d30353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1514aab3a430ade0e65ca3bfac059a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82149c874e13e44ff09fb4afbfed52955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffe2fa9a2582e7eece4f865454356556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca6e5460ab1475ff4fc337b83698af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc7aaadecadb71283bafbd2ecf3aae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ddbe2525dfb3be4cd8ff93d72776159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61eb0e6d1883e26e0b9310667f54160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d32e55cc6cfef65979f9dfbc02d3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa642f9d86ac4e5e5f41f93502fe54d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401d075d397687034e0b77512ac3df263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b5370c770c55b00d714de2fd3b84764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6980ca903f699d8eda2095269e60565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8ff8e3d644703c625c5d3b9e02c3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad9405c6913a1102e60ce0f14d40067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b2b61dc490eb9e414a5ff837bb9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df0b28130a83bb6d8db65d1c3a0aa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e8c0010432cc73aec804fa30f01c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672caabeae1d12ab8e6bd7b54b8649271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b71ae86ceb6abe352cef5ae3c140072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa0f9d4b04405283eb4e48d7a133e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9b6367b0d7c228a908f1ca8e6611774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804857734709b40979d8456756b6bc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6f5d9c9ab1815a293e58df360b6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3eebf35fc73e3bc222e5e19278b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcdda109fdbcc25b68282b2f05d54c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d22477eca697c1bc656f5e8e527bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163819583619218240347a2b93625fee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e30af5d3d6dbabb882700513d00981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242240146aa9c6ff2f7bbabf9bff7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4247cbf8295a2e7779942dc2629583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc842095eff6a2630d7463a4702f3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc72ed02737e7e843a041db2251dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2f1cf0c40f14568ecd262f309c1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0e6918ab81c2c3939000b097c343387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ee99930579e43f3fc5078921355ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750db04fc26c08e7df8711e7d6a9c8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80972d57eee76f8a10137a1d5a40c8a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037e5d7ec33fea3b24d2867ec639b5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44476d2f447380b7345fb28c5bdc2a7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879147b06f36992f33f5e3e681fbdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad89f4908a49facaf49e1c7111432f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd39ed7f73a111dda408cfea96e770a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cb6e25d56444e98b17fb4c70e38d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94eb5d6711b4e44b566d90c07e5d4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b1cc14a3d36d268f2146a259ad61e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3737e4f576bc83a1e7efbb81766299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c10e9ec60b63eff836177f8c56681100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea87a2d2bd6bc5439b9d794dec0b576101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81756f72862f681f93574e9e24686102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68458799ab8c03fd5128f2eec1badd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c9f1c020a2a03e17d94c65ac0ad4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab89427dc301b181e0b435ce237b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cff610444fd7e51778f4246b2fcf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964e141abd1016dd265d18a61e37add107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24628451d7495a854d6bcb536486640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f54346ad76018d5c9931d9813b66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380dffc943cb01216b7aafa31e24b85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4313ef118d45de76ce143cf8e97de4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f77ef0b9294bb55196ea6d16dea225112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6305f83b7bedb1da76c525dbc3f811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9bd156c0329fbfe6d0173f6c2be8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0d1c7f7b6cabf80c442e2be1f1d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41852944dc7f37a57b8d2d1b81f249d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c31406fa0f2eeb402c12cb560c09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c559e21217b98968fe544e397b29014118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd17d2277d6a70f2b66ec95746bc6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f209c4c709b81071591d3312386d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce10b347ebeca9bcaf895f3192b98a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce529c50feda8e6fdb0c1075a0e686122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb2a9111ade32077150383f0e297b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cebece55a5a40f698f59f7030c0b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdacb231a2b6a41510180d707819cb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d596371f1dddbc6524e12a77f6a09c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484a3d24aa31f81bb1b312512eec39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774912cbf01ab9eb5c8d0fb27bd10e76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb585b13f45fb93353d404634a7fc3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d0d0dfcd90b4cb08f0ae9e199d14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854cfeb999b5d65edfa56e62fabdf23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd982b5770174a0620ad9775dfe14e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4607c09ddc3b69fe9400472a9e281c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8890eb2081cfda88a09766ea0a6ddc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71494caf89d5f547326e2bd7601e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe03a800d9f7a48d524ff247eaffd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745f0aa61f492179f18e82c5e8187e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c83aa98b9461c1f537c8801cdd50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d710f6ea2a930f5470b95432b86c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f760e4b10509562b4f489c8babfeb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83d3dc082c00c59f9ba76729a761a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c05768b460403f9a32586311e288142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b9b2505c99a5a4f39ce618701d35b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aecede59e0cfb4f4ee569f598f03b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609128af56864392a0e7e840ae58a2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7514b25323db6d953c2d85dcdc64f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebdb953d53fa323f1f8df951f56e35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96eb99368bf66cbd0c0b48f83fb833148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7747feb28e01430889409dec6296a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4300f6f8ed517db4ccc27c23f17f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982714c08bc9fe0ff99f3d6db43831151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e46284820e3eae50f6fb0b0835f38a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a06deb2d571853f4899608df6fca8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abff4531d3fa153fa2706011587a0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b57b77e086ab7f75bce53473ab9c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5697020951e566701764ea8f19422156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f17a5d4c717aa3596cb0a37e3f27e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd435dceb8185c9ac838ce7fdc4fbb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7b7e55095201add17c91701e840c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba11310435a4446ff1d2986f99b9821160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdca80e89df4cbf172e62a0389adf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47af3b49eb3d4feace29ef2f9274d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c54bd31ce1754aca752c20e2e999fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790160dd9bfe5a6853b8fa4e727c6ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1189ae2d331d8c2eb10e1918afd771d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6373f068ecbba836803ebf8a5dd2e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1805cf136a1b41c1c5738ba36c1b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ccd94a5e1e8348b3e18ac41166c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25c3db0532d4be12e71ca17e89bf90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637555c4e9e4dce0c0f6915c223fe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b9d5a4f6e9baadbf32bb5ac824e47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d124e2ea20708b9dcf76feba095b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776018e55e60153c2c3a8cd32d9c505173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68561b7e20cf702c93302e5e09d3b2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>