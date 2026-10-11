--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f7f7ec9a2971df03afd632caec6c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ed0e90280ba757cd6dcb0c95463f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cef69152452bd8c93d519a6593b6ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a8e20808d4f66a56023d9657f41724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d970515805812774df9e6f5e350e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889203a092ecb01ec4cce39d5ffd65e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132de2d79600e056158a7bde18598ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5db56938c6a081ecd05ce697c8d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75fc76242f68df19fb1084886ad5a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592eae76fdd84abb3fa7def825108e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f00f3cb7382afcbf628d824ce40c1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc636bd839be53d4f281593a7f6b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c308a00fd7d2d44a524065432951813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1b1de1b85deb8f59cd1c87365841d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7d9fa085a8d282332d4afff13ffcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed710b331fd86cf05af12c600e0e78616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c399b02117e484da8c95c630ce30717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1fc5fe7bbaedc414c837a319313c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6fe556f49e471239d6c75fb6bdb2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964268897a6e21b9b44f79a7ecd1b4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602027228d6debc39d24bad6717075f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0d88b193fc491997fc4ba2a7eb64022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013b84954929001fbbbee59a997751523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50e4b8d4a02d610cf903d0dbd0e06b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda8231e6ad5cccd5f8879fa33b9a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c8a48a4fa760f617e9d1167c8785226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b25d00ca892a7751dd286ab7b86627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c30075c92eb315c1d8821b748ebe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681dd11929365d64ed72aea40ab515a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ac53fd906312fe9de40d73fa8816b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc76969fe6a503b9f14a292b069ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e78321bc553e77dd75a5d0390287b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d930b775a6f871a6613e646a4a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e55597018fab6e6d938ec2abd70334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6c9dce2fef9cd02f7def1badbcf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569dab901d84ddf726b347b23b8494736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90995782ea1bea1e9fd06d306aded237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf76e386a6b42695db626113231719038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d49b8e64a68bc4eb4b9e4803654539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09096c6eb2e07f370daa26a0f211e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf881f510a6af4a2a222b5b5a8649a1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018921db469ae6fd932788b04bd68c6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76444cb640dd570f92269bb13c70fa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26de8e5b962a85333c3d242e43d3f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfa7c28c44b74e8f60ad306dc955f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953fb01df359711161c81297e9ff0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161223faee67d63885229d02089f6b5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f561687a6d2a43c704924517b99bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4749c277d89789c0e6350b08dcfd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9362fce535b99dc9b49c464fc11b6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512a26b85718690919e4f27a465e41f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8177da5fcdbcd4d86ec74150df30a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93f8680a33c690b270fd34bf27a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7955c17d30851d8848a5d4cc816854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199147de0fbd80c79f9251a14371f7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc18c847ae22c3532e66e82e8ed29756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad97d460ce43769e3945b4c2c05d4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7771f43e052ceb6630a120cd3fa4f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8fc7a189565050887ab0dc55ce44959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507024b4f5beb51b2648e7c46fb70b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9964eb85f01d5db3f122514b545f7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bbd95f913beab01a9d2071a8f98fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a62fd0e36a11c3bf2e28597f936663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fceb4a66d0bac9205bbc1747439a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa884ffef6d5ad3ddbf1c0ed20335b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e209b43547d53b2cba81e8bee585d0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64aced586dce03c2fe12cc315aecc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb1db59c552a792efb365fb991bf5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262217840118d6ea72e903aaf7e13969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca472f16a9f796eb749e83f377f94770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a14ba9519cb94791a47a37fcbc1b9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb1032b8e76492d53327864cf06e2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541a1f11e71d2ffa0cd0327fc45951373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee0270978057e164cac837de1080f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c4b5492f273bcb42d9d254a0b7a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c240071d480708f93890c88467d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01c8b69fec29ff23a80f85f7c1c9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392272134108149fa30c346c8fcc67d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199151f7538a743bd3db4d4ee5d727079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3ab9a291e4d680a9336e8ff00b08d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df41deae28d2b0c3d14d4d83dce4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee1fcf04a4e422f17e520d8fbcbcde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c168490d4fcf06d5be3a155a4b5ad8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154181c56b15a2e25344eb5c90cc5a7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb5840e0dae40de394432b42220b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2784fbb8bc3adbc3907c0dcc979eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf93f6a26fcfb5e7dfab85fe0ae9c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c9f45de81a4fefb5a242857162ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfc6f3e8553b811533c6e196be504789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4063b6f7e8b6128ae7663b66ec9682390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf36176fb510a97dfac8b3234dd58491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35048bb5fa33cb66abaebedbe87c373492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f11ca90c1d8b3e9e533673b01800f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc46d09e93f5e8f75077bf44bc49ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc85b56cfd0847360ea604357b943795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862de841da3489dff6e76e68bb7441b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50ecd93c3b8e6a8f3ba8148e7aa3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dfad60d654a9fddceffbd1a5b300198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0de336d917df136f0f18fd7f4e7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82383f0706c04a04cc5cec9f5e92f1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fecfafd8204acf31e8750f56308080101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243070de74f7b1425996d6834889980102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b26a56bef678b9e8cd9e9540955d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d26f6e3bdcdf57a9686c8dc160af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aff0e7dfe0607f3da4d247b4ad4c36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420bf222612c04b262c6536d55480f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dc276796f9dc643a1c2fcdab6f78a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731f71a2760142eb910ce7af60ef593108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c41f7115ecef9e84b05ed808b5a1a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaa1ec62d8b7335fcb38c2d1f4a0d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e247a5ff3bb63a42061702869e070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dfee618b0be4e9f73e96c4e025cd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525841b4800c00237d34973e7c0a2aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0878a304bed3fdffe9346a1f377a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d23b9016df1a5825aa294938cd6b17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b6e081598bb41d407a2d7e58483f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82688e1f3604a4fe1f3c42075a7f476b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf26592350886da38c8d08bc808507118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7c727e15f8949ff354d77f257310119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f887223fd69e45bcd8c775c6522028120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f11966968280d35731148091c3a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecfd423e587ba256d01519c00589a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89402655effb27862d1c730fb4fdc8c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01b8b615ec9623e98fb847dde13bdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd55ae03342e6267151adf39d4549e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf058e21e778ae4677439f76bf21bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72bf243663d6c64c102e4c7ccaa390127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560d014bcaae2fc50dfc15a246f5b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5467544fbc061cad1d890abc055d606129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0b3bf1a4ca8a8c8efcaef2b02df1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204bbc6c1c8ef98a1d20898601648d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d74980cfff909b0d962d84800d6c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b7e5984c31801ef579e3426d0fe58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b3da5480837bc1f6c41f31c44964134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57031049497d91890928915db1960b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151d12ade029245f195b20ac890a981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491cc76cd1964df12315b6509fce76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216bd5b57e77c407a8f6b03a3eefe86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802d2886f791563854c3232fd883ba5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ba267db3bb5aafeb8c4ae0757fb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646999f4058a6ff1533e354dd3b24d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095e81bec52b68d3b69cae3da73d648142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf820070db2b32337a6e1427551955b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624c92004e68cb942c107bb8210e8b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69b1c9aa549216d062ce25c9db5295145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6671dd2efce898e8181442cb79f180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b28fd0adc6d11bebe6e0c31f4cf448147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eefe8cc336e8d17dd2232daec0967d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27c12949e27060b7d1aae90c509a11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eec808975ea9dbb968d9e3ce3fe76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a45fe158751af37bfb2f43518ed7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e12fa248d9f48b720a4655cf5c70e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f77dda05eb6f01d27c18077a653a83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fa8d51289b94d33dfbe70d1a25fe2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6278e2e6342ba35934b29a07221627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aaa489cdf52646d8be67bb7415bc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de31bd0b4e3bc7673be5624d7fa056157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0d04884d46fb1d9820b25b6035c2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971360968acbbb067a427771c23628159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc844c62a633bbc7414f0e9092bd9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce5e25df5d65abe1924d5a5a1273d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eb214273f7b97a6898d60a4bfcf59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db998cf8744386afe5c306569746d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07964a5107bd76275a2eb710c295c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35b2c4414272bf28b1dfa937ea2b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f661c71454915ebd3e810bde3660bb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792705fd71875c447c910f9471199e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a663c7eef96a8dd025d27f9c7c776168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5a555b89eebaccb0cbbdefcb4bfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854f3f9f6b771079d6013957d08240f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b560f5b3a43eca74ee5609417a46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744278c4b7f666396107c3908321fca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f890c008484951f30e511b520cd72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920e32c5b987325436fd219afaefde2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63330cf6554796f37100f2e79db0b08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c9c583fed0f509aac0d959242b22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fad2d34be7c634a36c870c80724a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610c9bba3e4658fea779674a465b2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cbc9c009038db78822bf3aae8e910179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd37c2b81c01cda991bf223391b43180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acadd1d28060458899cd236c30fec11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798320fcf76a21ed3dedf66e2c06d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ae15028be7dbfe73c3d4768c3a65e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720edf0230f665d292e3c55f731eca124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66152b3461fad08ad415600d85d8b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688e8898a3b72d717d70eb7fbd15576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b562f2d6450744c95df4b10a8758e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921aea6bf8aa7756a0724a56dc348198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ade8f7a1e2870b102ebe183a7d8f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772584d4ad1a91d9c5a2d8b768af895810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5561b2f61bb9cd7d3c215ae00cbe78111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525040c7fab82621cbe28027f4ccfcb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39f8fa8d68f953bd388a5bc78cd7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514e62bf3320241e643fa6342e411a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d080543ef399659b0633ed1b4b9ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d956e2fb1e00709671271f9c2908b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15a5b2a4b9210b58b35765f4edf65517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eaf4fa494e2bffa93d76f81810d9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb17ad0134e8dfdaf344557c66ae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d10dd470045713207207d0c80a9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f569d41e2ec463f9669324fc64472421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf9423988954111ff678b1d7940a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6a61b624b32b400809643a96c2d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf6ec462fc5afd311562068a96c17d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8a87026e5503b3b05c606c0ea2cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d24390029b5e594cbb3af69fd96b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d3220bf48a37a827819536f7e0e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020a3c870d8610bbce16fb78b4e522528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e6172572af280cbb1e980a6ed7b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a5532bda20284b14cfe05cffb1e3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d26ab9ccc3ffbcd00b4dd5cdcaeb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94963182bd6e99d13e037837fcb1c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fa45358a9ee2eacdb3b6ce7aa8fc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a99155455caf962c06a649fe72efa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8b46b40e14d3bcf3975e912fbe8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b155f90eae4cc664de08f28294a4d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb2eca9df6a002bd4f3fe4431496b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eb0e5c8c7b220285be33c8d5af42d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b22f6dc2806065be2cfc5678afc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e4baef2fbbdb965c6ee0f902ab7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dab7765b3fdfc8955873cfe502023d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0e033aad7a770c9f245410c2273542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53b387b3b760c04cb1b520b81996243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227edb4a6bd940324a9061bdbdefb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36879242ec9118e4ec2bed33b5d5520045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059755abd4005477a9b94d6485a4989746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b10fef26b509f9e6ebf2b075fbba447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d2c100ef05e55fe420871d5668b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085074ffac1498a67b55a580ce4edf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57595b1cd6b54d3f9716b015fc413d0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cbb0d5333c29c7c92ee6601d1f8e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea93edf65c4c469248d4d40e9fea652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4c653ffba926752fa3feda15382a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778b9b4e7cf7cd3a267162541e4220254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306069ca4374f5180b19540e0d9787ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc6432429678e1980e3ca9c7ef19cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263074b3a34be38db841a0097981b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f37b50e70725db8e5d7ef497761058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cd396cd6d609b3c99582ed0cb221c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7d291fa37093a446d4d0832120df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189e60460c4ac7fcbfb902672e38c2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798c6c505396c4b1d25552f75dfe25962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ac3342696382ed62630b61ac7c18563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c182dcef4d50eb0338acbe087b7f4be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d074ba40e40be4e3acaca1ab50e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9795549ec305cecab93b549bdb94066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39291bdbea290099a1cf8ce8e83ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3659e6f51a1cc7ffb7c5c9c580c727b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df564adacc55acc1b659fe6f80aa3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c3bdad717a9bd4ae15a87101f60f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58421301ff04885a5c5ab9339f0272071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb193fc4f98e13ab9e612e6cd97d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ef0e7e8ad220aed98c290815aba273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214dc54175a6830101c9f5dd2e242de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f927cec9a23e6af86f550b8559e46275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507af3cf98077c4aa2b83b4516e323076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e94cbeb3441d1cd905773983223f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d72afdced13000acb785019dc516a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea4e6b2767c62c516ffb0cd76d76479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f355e2a5be55c74ef869641bdf3f08880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76c8fe39ffd5c16d172b31e907001581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b19ddd8deec42f81946ac26f61ebb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ec5c770124ab37d0f392de410ca383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e62984b299421c605f55e726bd483f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f938e6c844085dfae09df8e35654585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb67dd9e73146aa4eaad0f4685850e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e2108518a157345b307a83d2378e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2b4de1f1ac63aebfa04acb613315188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed623203e1da388ac49ab86561da12fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953116f6383778ba67b8dcb91e8367690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68dce7f0d3784eb11f739deab0c27091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9141318e4c3d1d4858cd804a223a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3cb0739ff277286ca22f46210b8fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725d8e4c39293b467c1ede948c177d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa831dc7d2588da26e4b9c84faad3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e26e48c6e170e3db9a4e3c294fe4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26010a8f93507e8c32acfd8c8bf5ac897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b924c42764105e495a9bdaa59b176998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d72a00ada560adb380e7970b2e8ee099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9f12738c97989cc3b0be87be7074100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b78d0cdf82fcc439096941271e8322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dddffcb2352fc778a431e65dd8003e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834b51d2a28f01ffd3c9181d66eeab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1016fd47b5a72fa2d24f4f4990ff59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f6f5c7394dfb64bcf04838010235105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ce2d79cc840c25c123f30e59f815106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7cd08690ff21c7b2cc0d4796a777107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc2819f04d7317f2103afce8b1eba1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff829fb721d25cab305193e5a14338b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47460469f14298a6acc8ac62cd170c13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60437a67919ba41d854a2b55dfa14103111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf884d80130607691f8d135335a84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fbb03f6222248aa56796403049f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f042a98eb884d7edec6ec1f8e6949114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9e326a42b2099174cabca24d19b70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4c1f3f72da0d1ef72cbda7c7b203c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1232aa5e46e17467ed2a2cf778558117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85b19b42903012227d971317d19cec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6fe477829d144ff1c6a1eb19cdf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97680304d5ea10522f942ce6cd80a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609f6d20391d48fa474f339e8dfdcd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2161ea04fcc0156a348860b2edb075122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb58048da011b7a2f450340bf6649123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0545da68f1839cc0fc6238b884dbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61695dbe1ee681131cdadb19838726b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbe1d421432ed4aca493306ac1e3a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e0a5e6a63f12d7864904760907cdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322921ec10d1fdb080a0576c33d09b04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a0afd187f01cc16bdb05259e921b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee00aa615fe9be2618e6c194c72ab2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c803774266357a3eacb7adc0c4d88bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf17c3d7f493feace48efb801655f5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287335eb6d888d9a8f32e105e815e38d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a3e437e1c885bb64169cba84e6f3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fa5b3ef59e7dc0f92d3b82caabd97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970754820b8e22449699b7ebda50be2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9483f6927651cb8ab5c53b5030d196137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a277b73e63b362dade185d14efbf80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e172944c3c1e82fd6b558ab91eebd4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faee09d58dfd04d7d2f0cc37aa34d7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d71216d38888341e44d04b1101f36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a5022ecd07e657fc89b7bc1b2003142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3693cdd4ddf8115180265dec737b16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487a5482ee55fcad033e38c9fe7b3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a65da33430771c83ee6e4041fdf85a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec7a03b3f026d99984bdeedb914bb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340237baed0d8de78aaa45b4bcd044a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f1205d6ab0a1fd4b703cf25b7ab4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2367f8f956c4d187215340db4ba7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5553e4af3c495a3649944a1774c60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860be02476805140b87b455a2bc2f32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe5e26f4589397c6a108ca23b0b94f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576e41222d61dc26f826d61fcb336ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647898c071b8f4db7a08918ba07a93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eac7b8944c15422a57e2cfc9da4ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96875dde71a59f2db5c98d706170c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84292575ebc71c36d9abd9b79d47e8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476302624a305677824a5ae05340c7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc3e62c9f50cab32d03e9efa1e71ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff88bae545b25a03fbd3e8bfc76720160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eda56816fd4326f654d0d4b2fe538161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b858580d55859d977a2975d33ba4a74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d8ad72fa35f72ff25b627b59a0aeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c3287fddc7348aaa379e8a7f23e53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c36b6c762de538a86fd566e32474d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b977fb15cdcd39c30d6dd8e083b5bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036d9431c04c496a4fa8d870bbf6c08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fecb3d6d495c36266ff8160f56c47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d39de70ddfab357b4907739522138169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3b2c3e81a0fadc1f0d6a8eb3d76dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e448dd863678cc1de11502b2ead35dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb0378e0ce03fb97b54b4421c1b55f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca451c4197499438a35530307c45dff8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bd341bd9eaf7c92505e50338382db174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>