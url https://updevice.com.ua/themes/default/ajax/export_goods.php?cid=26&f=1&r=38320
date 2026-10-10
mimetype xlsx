--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c10ee372722eb3352d082856562bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc2385f2c960204d5d6fa4c7b6b26b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c84e8f819ec3697425392c9eab143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875ecd933ebca150ad4d117fc66a7794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fed9a77b47bd2bca376c90a24631515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdeb2dc374985790c26d4b481b63bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2c17e46b1f54bbdec0b7f6d3a02557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47945963a19bc9757cb2d5f2381450528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d2d90142e90fe396bdd4af51b42d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33aaf3330ad8b269aa6864d66d765b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd2e79938dd5fde13394080192a1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934141be3200350351178debce65ed712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00239fffb89c03e7874fc5be02b03f3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323961bedf79a3c1d65fe6065372c14e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb2c14a00698576716ea38fe66065415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c75bae06fb63020adf9a61bee3062716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f32e4023c8324fc7118251eb7f026b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86bd87bd9771425d2080dcd5d592d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae21678861b507381d4bbdb222369b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb08aa6886aad0c90e64512328348f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f2f3ee03b4860c4bd1ee3ba4c863e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625dc51067d6709659126d67f4f73122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4c85d6ab3f77de53a9759c1f6b9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313669c8c47fce53c1fff18fc3363524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6078f4c6d1e881c6f561f7fbc890525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3756d985d2ec5a7f1f32fb11657f7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce8c82a3bf5c1f8eb128b610df87827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25ec53cf8d72607c9f9f2b64fcc6d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858b3f9b7f14af7e52ae417711e5a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148525a06af2264e53552eec04d2df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb88c4b643e4629139cfc408ec8d44c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6796955adbdc3d284a2a16c7c7955c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc19cc6cd985895754d7b057e4052233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e682f1378d30f7939d4e535abfbe0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3d9ca207f89bfea5711e11a72a89535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5059192b3fb8d907867512d0ba3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da8d2b6b545247635fc3616e7fabc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66d491ef1a367e10160b85e3b1c4c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539fa7a0870f93ae85737c665df78c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e55f635685fd547655ef3c841f711140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122fc486d462b90d21c1a8b28ff0ef141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2effe2f6439960164da4bdb94aa1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c709fc076ffdafb919c06cc9bf1d27843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56718b9aea5fe894db0ff1f2652698b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c8aff22f856c576da028cc708d4e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884c3af82cd6260ceb89f57417df7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268447df5b9c9765667eb4750403359e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee747409341a5e5c11a2ec71ed00b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f5339d937825c6781375b9d4886d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa4a4a91b490f74383b2b12ef8f3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb99054eea465b3112923872fcf64551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeee37468b87507046c6da0a1e45d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5311914b8ec9c3bef25aa6e1dfbeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c395a7f17054adcb0c9d61d8125e8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97531fb5259e79983c3f106cde826955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f535cf7887fa2b204d459a56b30c1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba5eaa362037b5e39122fa5702bfc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd0d036193fa7a34f8d2ec72d826a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb53515f42cbdcebae75d1f5c7cbe659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a33cdb5c665d7ba737a14e228ca8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c4314c126e8c13ed47bf49c160e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc0d9026504eefce8ecf5897b6a48b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92360e48691e681100e17463424d1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337080ae92d5a06641c110b660187a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b78c4dd72969c2dde675f24d6d4c0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16d096496cb3368eb4e65845c1d1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdee24cfef20f4752c83345ad1502f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ab9e98e30415dd20c9db5dcf2c71d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2a8d90535f76752998433a1d2a79f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048eb3013042f329b137b83320b99b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83fa4b9e70427c6a0f3c85e669ca9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763863a8a1d2f7a9276cc2d020cfe44772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1302eaff9fbe5157c8dff1cf448b6fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ce977da751e4e3cbec585459143374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935167dacce7fc4aa44c0805f50476275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868c3b5c3ca01fdaa4ed62c1ea1ca0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c453e2053f895b625213d561d43377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d86c2436cb0f35204525d3d22d49ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f1409efccf7a0110d3431a3fb2bba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb01e2c86649dcb3b041ccb00ecd16380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9338047c9df5e101c74989ed61b4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcdb3f6869cfd40d07e0c2f694bbf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b8d6c2afeaa3d21520699ccfa984883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be721b78018af65f97112914f558f29084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913510fcb58f77734c430c95fc17386f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae95ed1eafc1a2971986c2348879b9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2fecaa738ce5280acb11ec52223e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c383cc3ac8216df1e110497b98d016688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424ed8ed4a06efc7b6765958a4be5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eed0a40ea27e4a0fe44383e6e77ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19b1005264f38322b09472298d1c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc7474fb7d66bafc3e57b926bff1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e651e9f4ece2522d52985017d7ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5944797e5322efc7c0be2865be8e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a86ab2c311223d5cd6e596435d68dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29acc7f3cbfb91b711430f554047d5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdf8cf54aec867195c1cacfd864f9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b580e9ddd7451e1ba520d0926010698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6690dd179c512da6224c0f0ffae3c4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f764665a21a549489f459eff90a4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b444635938e06de4253c598c92e540101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92384e7bc7662c60b81930c9a074ba0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179592ee127091eea94ed9f3b80ae4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e3e525a0df558a8df0eeaffd7a473104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3fa1c7997b483b863e51c3af11365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade7194afe07c9878e652a81897251106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279fc8df650278e221fe6130606720107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c16819babf5d619669ac58ed545da1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be7877760d34226caa7d0f522f8476109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458245f3b7193720c34913ed26d43ebe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640569ea34fa9002404bb5e11d8d10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624613b2dcf5d77c435ee8d4eb61e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabdd33ed1e94a3f3d68eee1bea538113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9820e7b911e44e99de32d1a97ea3006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2057a3b5dece6c25b56416d572d349f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5a221529b595c76bfed3388e0c30e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babf23d14ad1e74667ae6474eaf978d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4de55746047a7682d3af71e982ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060cb7c922eb268d5fa9efdd1146457119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc9d53795bd7d00507b943d501a06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b0c0744970f4c1bd76af919c31d1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a56eaf4d1ce8b19ffc0875cdfb61b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02740ce1d6aaf672108ac7205424ac5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55afa14555bb0508a1bb73335f3c19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c65f1db1f3854e3a443828fbe0058125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887f53471e0f081e7d354296fbd831e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506713aa7bdd34d0f8168b96eef57379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec49422f50026312a19e2c26bc1b80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a21cda1c168459bea686cba57e29c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79825e56c473cb9a5408aede2de8d244130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22119c5ec5093c65db0f21c19a4ee89f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ad2cc69f5e53d1d043e1dfaeab5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b33c129547f42555a6ce66081b9e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9a3ef8f004f3d4e69f20d6aeeb26d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcc255663c9b9b3d8c76a4b4787582135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c94040c2ba884618e3e5ac9602fd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d321ff49bd868721819ee976179e29b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1229505733d754f5d6f409ea99bbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a2cc13006e415656b86cecb35f92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94e38f580c073d0d6454840389ba45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dc552caa0ec40072655f10135fb08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ef54f47cc7de22b5d555b43539b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3572dd0d4f342598604ac310056b157143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6681f1f33e17b14aae673e248e26861144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c4c9189bcd02f348d73ae7975f61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c814b73af3e137baff990ce80b8dfa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450ff77e2ae51efa6550a948d4ed072147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b65bef69f2ea9da1d23e100ff3e1d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef433b5d5faa43f2fd4e9f05afccf5cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd542db1ce2158793e623dbe2f5b4bdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1f5164fb5c5f950127e38fbf23f16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441848c542c00f1ca9eaca823157f99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e7c46ee7dcc193a62aa4d5621199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7f42f622ecce3f227eafe1d964c50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b787194cbeda2c1e9ffbc69c7df0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871378560a281172fa6cdda8a14be2b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2924826bc26fde37d973d616b02956157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5be76ce661544a97edc1b7e28260158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587f4d414e706aab2048dfc391674f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce8e1871217ecd6b9fbc89ca5a1e75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23daa72774cc095159c0583179411a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807007c19fb60a52f15a372be8616578162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a52154c9715d88c05d775cd03c49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f55e7e4ddc2ca82fd8555584f955b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e190a872e1d4e5c1d2b7cd2468c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2eaf01f404c696fb7c64d3f719af8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2af3857595795ce789c4df95f6f3b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d686a3de1d14c02c74e7742da90055168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9610dbb96b45d48111de71c0bcdc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e18ab791814d57ea7083551f781ff1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f6718bf1daaed679702c85660b7ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914f0980e97cd1810f31346670a776c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b49496d2ac50e2ed091bcd5de72e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca8451e48558fc7e8fbfcca21571c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d4b8ef0d4b558d11e5ae40ef5416e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e89710f675a2b59da9b31a34a168176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172d991cebb6c79a9d9a14b7ff4b83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec00acfbc2f7bd5d9e9fb3dc63566178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0e7ce6052784e03140e75d6808847179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781346420c7f3a7784997db9556dba4180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d52927d1d2fc4c14afc51460fc09f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e0e60cd5d5a6c237296396f1dd51e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992af4165909bdb5811e61526df3743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597df7713f578ddf9542ec4c412b50c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3243fdda8cf4e4e5fb8436068e13d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81510e821f31b3efcaae69ba8e98ef556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77480fecc48532a0dcc8cc7e1d225c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4901a7e257cb65b87a411359a8918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbc858b018d111f329b0a0c60712d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fb3ef2db0bfdce1d81107ee4d7eea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43fe308738d74b044face459fc96c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9c563bae4931ef5261f9f1273d0e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723330740d38bdab175d4d95df97948c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d678e5ac78afba7be39d67da9215f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb803e671e7b93b3948b4991ea2051915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4edabfec51e45fd5257123520fdf1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53269c77e33d9bb1ed1e5cc27f3e45017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15283d795b6cbd48861a65c60539b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5025a9e9a360846c09f2c057ab9d1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41b1c8c5efbdd63ccc7be2f28430b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a7bbb846f8ac762cce0cad953fca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad2a47b7a91f88dad4b46f3ae3cad922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b18ba8d33d59b561fceba195015a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af414fa9c70b008144d6be68ac1ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f0e9ecca86051b5aca4d906df07c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c688b6564c82b067d22bd664f256f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88547c308c3ccf274644fc77480fdc2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b51092bff5b993cb6c30cadc3e178728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c16dade5da43b34ca07f93045c8c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236f7628e1b7ebca4936b9097b08a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c198fc2c0a7a4fc85e9ad1b741ebbd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691f4f77faa3e968be971faf71679332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6bb9cce635130312654888547d3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4781a70df7b7af3b667c9b1ba4f1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb2fbcb2e3c5d622c4562cbaefe90a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b77052b6e7e678a576d9bdc1aab4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca2aaca9b18b09008edef1e515ed1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64901d42ac1c1f655dd6df9224e6f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ae7a564d60ce1a70c368d2485b68639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26956fa55590dfbd4ad94f184d115e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddeb1dfa65ea0be7ac8c3144c538ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db972b353ddd4bf3f5f2cfe2dd7cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46dcb7fe8fe650b3e7101e130c70443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b48bcd58cfe8f5fbca17e03d2ab044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a60e913a200848be0623060984e6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcd7d98eabc994c8ad3dfbb92fc28046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b87d5adb45e364570ed92c87186347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa96652a8ba6518ca23c61b4df65abb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c3a2203c4846bd5282e534172e3d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248d5731c3bdbba2ffe20d586036a4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39afff78f729d157265c9d2a151a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66512f23e738fffb782a5ff895322852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d3b7c52aeb8bd9a0954ea117d448053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325131a68130a751c967b42dd23867854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1744b4d267ffe5d6007248579723b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e67cad7f7d3b8afbf8187610295b3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731fb1af9ed11858178d6a3e0ab889a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8dad2441bdbe91fa78d96f252d6fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbe74154b2cb00fdabdbb37b0ab2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ef1603fd7026f388c759595dc84660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f6c01f9765a9465afb972ac7104361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ac98ee477a7166d1f971e4034b46762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e919edea3ef0a1446fca48be777763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9a3a115ef1cc4fe77e7801912a65464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c79d1f3feef5e2f24441a238a9eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e7869f536904729eb3d9191d95bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0f22cd045d9acf66099aee44225bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259066d4f434154f99eca5d7556b31c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca8208cedc1b6da5ce69795d814c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde404f4edfc6ef9c4e780135803a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111277a6b1568aa9bf24424a7ce3e2c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5db17265375d5a1bcf1b102e5ada4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a97a5a412f436b937e4bb84fdfbe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079c915c48de1df68259f1f4df1b9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea965b061a4b9ad8a20f879dc038b2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f660f609e11bc93522713b5ecd66c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083ffb6e0ac6e8aaf287e9f8b63a01d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4056231776ba36362e3afd1e59218378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df452efef59499daf2d12e18fd9cd10f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8daca4d3a8f9d997a7db5532b4e5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1c1c9aad2e39c53b9e6b02b1c40081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d546528419de767edeb1b0439e5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f0a39d4f61ec533072b49404d23a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a5ddcc86cd8a3014e20c43416853184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a503b03c799a81542237de4deab7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18019ba0a3139b3ee5be16ee540a9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5298c322737960c59290d191bb59b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78210ca113f65bdf3d873caa0e73f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76657cfbe470add21e8eaafab866a3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da52f9a47b49441c6f25509145c070990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f0dfb12152720ac53231049ba24f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1380d2cfbd705bb973abd078f44494792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd05e064d102a2dc45f3904a0af54493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5198a74d96f296efbc3b3d5a6da19094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f78286ba3457e8ebebe7ec1798e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9c26ff28f4951ca74a8a33b5cb66096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef6fa38d24d48e40f58f3a96485f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe296f4935b680a136f138e91a926798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d60668f107f9dc4092ebaefe3449299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fca3105d9edb1605d06ab3c800aec8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758022c919614d4b6df529bfaa4eb130101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb72130c2395fc2b43f7606bfdbe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771bfc83c88cb22d4f68537edcbe996103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a0233ce73c198f16771dea2a8c932104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b2ff83f81e5928571e8009118e9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594ccd87737bdc05ad5156ff4ae0e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7458deae34c609a5bdbc60caa490e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa3a37ed6e17a7b8bbe8cfcaabb8cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3af9fdc505b74b631c6e166f12b31d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59956118c7cdb70141b2510016ad5b09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae33e6162e1213715cab044b8c5587111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f296ec912e70baed61472823f6f8f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c6b3b7aab626b5a8aabc986b2994113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c7972110801168660360e740a9591114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cfeb6f8451987ba4b4b0f21ba0ab5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d00ee2fc69d41ab4309de858592d2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb1a15bc65503feb2273d44331e85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014e4a705f438926ca778a3de691aee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd5057740788546a03cda74739f76e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47939abddaba0cf3fb7adc9b6730227f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933d4354480c45a2048c817c3a9502121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e482a381ea32fb05262e4f17b7899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c7af520c0390d11a60e8362c4281e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee05e34bed0e5bf5e39e81e4ca4466124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d06e51bccf06a1bdd437acb6aea0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99344062cb4eff0a7b0468bbd3cc871126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa140eb3934d557a7ba19aac9721dca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b273d0fe91db4de213c27e1d8a561128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03deecf222856aa4235f2f5e945f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bace0c88506416027d608fe8e544b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247098e602174741f51a093ad2fb2d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8fab32e83aa4e8badc5ae171d093c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a53af64619666e5a7943095bd49e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8ee59484a0b087ca1cafc36d18432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a876f5e0fa03f81660803b479b61f77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a472b87642ab96b2b2a16defcaa191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adf5911d11217c7ec93b70272c5356137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012de3ae98bc69be0fba973fa8afbb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d184522c3816f1e7dafab8e91347f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f9b2965a454a2c996ece66f8b8b87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29056926a35db281f86f895bf388e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb404f9c5163eed30e369306b690fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee33fd5e44755a84b3c07d068fa9eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb378b4aa4ba3e755fd0935f6d204f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbdec8e75ed382c612a8760fc9bedc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988491e0a1c1873a9492f9f2efbe1c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de134d0400bd03720c46b60a75682dbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ef068d1c24b2717441efc40f2d4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8477a9ef32f1097133698d351a3f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339469c538314a67427695814a2cf3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fe9989954551c85aaa1581d569d27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415f0860b7b1505d66ca4a344d76f19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774a5bd53c1ba7d7d02eea895b4ae0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb755dc533715fefaf3e973947f52e39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f76e13eb2294ababda3a357a2088c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dcdab69c3aca779febdcdc87ac6ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f7a8e78efee3fbb706b82ce43cba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae59d78411b619cf4deebc89201352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc947901c25040a80c60c50360ddd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf860030695dfb023bfdc81bdee331160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4649a7744ada061d19c8e0d2e68ed4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a64188fe7fc4125d72c0dc3dd0cc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7746502af270e58808912c2fb04b65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447019e143f14b56dc77527f3606d396164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164ac209b51e58d18efd2d036453cb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112c99a033dfd69ff7f11f5da609d9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3534817840ec3a5b9fc735732b8915f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86c58afd2c38b35b0ee16385f60bc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e211217c13ea9e47dcee64a4c1580c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254902d59369919aa2f6252d8b359035170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37bb21775252a00b15eb522cda5cd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e0ff08b6d6ab31520c9f7aabd1ea6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7110925006591cc7e6a0e766484778173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448a6f3dddc664b1e2b1b8ff2815d52174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>