--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01affe6d001bf31f5c89f1d859eb39f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bdd3f7275889d6b0c27227c0d97722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9f81c0fa0156f205e3a1f3a786f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098abdefb98d6e8f8bb863265ff2f684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468a9615491d67c7009b6f8042d18c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2857f6abf1c1d95d16dbb2e13f8226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba413f693e8fe5433685538e7e84567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ac07b0a27818434096db0781c41b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8360522a4b19aa262e307c453f5c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b888a05da49d823cf943ec00db169a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d172071411e3d87d0cabc1310e19c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d95b7784bde65256aa71463f8174712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffea7ceb06d18fbb98cff16d0ec64e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02160b1b97eebd654bf1d5910a8d8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c845f06cfbba2f140e05611f18cb6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c856c870f69b980f8366ef2ab146fb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d480697d0903c1f0ca3f23e05bffb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cda534ea5b1d8b7d79219598484fa518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02ff5010a5337b0bb44276745bbe719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7955f54664e6c7bce4d32d0ae751920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505cb89cfa9db7a5a480601dfa4f41c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb180bd3e230ec591753317a497ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610a8c47571edd4931fe6b712e3f5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70be930419297b617ef6b8d23976424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6d853a18febc78af4b2f3593868b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a621f6e93264a195607affe9062e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dbc6349c577d6dd234fea39572cfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f851086af26e152c44e65a0c2b72528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4d1bfcf300cb493bd964002d8c4d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28a9d5e5b9d819df140f9c6a3703030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cd686d6c634b9b0e08a0e0528213631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788d7ad40ecac91457afbd3ba7684a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dc51717984c8b25560dc3dcd99cad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145b96fe689c5518444e18dcf6939e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77267723e1b1e328151dcdc9276b6b8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157228d7f963e7e965c46693980ca61436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b83514732190f8575847e414aca2ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c8d1f4f49fcff2f2c30e20112dc6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8278716821363b06ab2f15c0b6b8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135f070097c485258730012229fc10b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78fdd8de5bfb063f2cb21b932764ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf32d62a2f29ea59d7ca3768cafe03542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c13d63fde10944cc86533c03b50fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f407d488514268bed36fc411b2bb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39020dbc070ba66a915c2a7cc179331b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd344cc7345602dab9bfd34d8f2070646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc95a1683528276c375634c412eb8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59035af3d13197b780581a24d5fcdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d401c3d6602593dcb42554972162c0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ae656e24d66f6cbc4f3fdb9dd1d1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd2e217e27ad13ebb705ae70a8c7e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade7f068da2a8084ec232b1d64768c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5181eb421fa7abc5cef428f0e7c6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c4d7dbd693c77b1c1af5fdafa89554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95b353d312d775a39b5b3cd7f98eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337294e326c1c5f0c70204a9c58638d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79a1e4fe9f9ba41292edd54890580857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e2ea0056ea909beeeae59c64ce48458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9a88b18b4c75187b59bfbf18fd1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdf9c1be788d5a5585c8e78549b35a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b506aeac6b38acd58f49a72b8c44961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037ed7e70b0f2e0625165fd173843a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba20f503920d56e14db206d838a2c6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff09fc04b3cff8f9b63b65d0c85c8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed62618804f12566ead1c4340007d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c825e3e504f7a1f43c541da634604266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550850a808c6ac9afab7561bfd66c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc86f5956ce032a02aa531182baa668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d8ae545ec7f93c63cd728f71ab91769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478f5515e3a58ac103e40f0061cdfd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6d9d9a03e2fc6a7e3ca9a48d1482571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c07a7e3058193ec9affa77dc65ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cf9b0d94c7946da644b901f2dd80673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16b7318da3388939bec738b1fc05c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544818735e1cc52ad35f56e42c5980375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9c19404e7718799ff901f08437aae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df2d54c0dad22ac80c298d5363487977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c616c7d867cb3eb69a7efd886f15f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ff32ab56a5ec67090b4a60bc2858779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5a87335c5db463f9b94081be66e6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578db1964b69866c9d904624cd6a0ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de53d05226354450f677390bb31a01f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99457f098a7a71635d2eb773b7250d0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a830a99e88628859ddd4236a07bf4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0eb29ada9d36370ff424774fe12d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697a830490e2a3f720f8719847720b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6830f2db38d66b39df017fddf56086c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b2ae5cb5735ac5ad7171399636b6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d266de3337c39f20b71e43725a711fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f821cefd4d59d3853f5a7c3e5ceb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc76930fe655f88fef2b1644531c2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcaf59068a7d089db60c92d2cdfb3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e7f5d3d6d3f24a59d03c5c45c18793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de37c4457510e02c7d4c57789676394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3ed0021a25cdccebe0c096cc4cf7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243468b5b48c52fbe2446c87a728a12f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d61f1f05c4b97df2d54901ad6d28e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58939369fb9cb3705aea6a1150af192698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b73d7c09e129a1eef282255c5129b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa158b3e0e32c03720dcf299099b7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a30f5221286c67f1d976a6d8bec4aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301444a60ad9218f1482b5fe43fb337102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fdc9d6e0f0d0edfbf148642811eb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204144a6dad9c0c7338b65244f43d69a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334264d15ee165e4db517496559ddc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e13599369242b68c388929eb9e352e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc823f7118f67a659c40317ec6a7315107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75637cddf5109fbedd9f4bf20f3bd4c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cce51d814c4e39568c37b9ba34552109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568a9c18b2c64423a28a19077fac1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a14f5ffd101fa2d1fcd8fe7e69d57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40af34bd67586511d2ce4399c951ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9da89d90e71b4a4d91a663b6197c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4aff7b9a5048985e9b26a806fae9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe46b4cc0677a29385ea3ca5cef2771115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bdf7f0552b03c647bb7d0e3797dd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aba9ea62aa7a1de3a8ca98bb81bee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3c0d294df8e826bf16022a9d94f2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e935402da0c0358fc12073b450993119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9300f354763a68d28d8e6571381f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63382d9cf9865b78cb0f3d7c873c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d527fecd30fd9f27d4fdbbcf14249122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca224c73999db60ca67e7703ef8419123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af828e9f4d59be869589c8e102c50763124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc268d1d7345e5e52c11e808d2a0c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19bb05ce4e84569a17025e4e9ee43f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679130cc3538c5fb6f795bc346584689127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d23e896fbf83a510ab29d8d6bcf636128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ccd83090612375444a657a14527c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82775abd9fb4fbcd0437480d600c4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68c7467615425c2c3ff24e92ea0c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017aefa5b67240ede1017e4eea6db3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c61dfaee78c7ab4c9e417694d196133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c6433dfa7b1368617919b371aa3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c956bffa04edd8a593f5f98608f7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a92051f848a98402f8e6ba5add1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c7786ea39134de97a37276e1cbca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f3d7b3bfafc827e3fc2b8a89cd5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1306655d510f462a5922bab6e9dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a22a00af028b7a1c3b513e36a0278140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac5a35ecb05ac5aabe7516b463b9c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33d2885c2dcf57c95c2ed85808f2f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef62f49c45619aafd55b51dff5b45b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03513ac123177a3dc95f7f47000839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253ba2579f491e813b10e91d3a38ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3ce2f9b4d7902127011a8d8c5de30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a6441f114087cbcfa0e05cc6d5d4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2664880f8c286f5d25249857521e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394e1eba718abe8fe6f401234849165149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03745b1bee24e50f7830078f5a19f49f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75099ef93149678b3d9c8224aa3193a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71602943324ebb25bb23e673c5d4b5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09fa6c09df475514c8153581e6944153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf895cc1c73afc8428bc5fdfb246af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37daad193173063bb63d23395877410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c4a64cc954ac595b732ff8fb2577156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1badfee942bb33a92fe2e6f9d58f355157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b7faf29c21c93fda110527b30dbeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4dd429822ac9c8680975885220668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacfe5decadefba22f6559de4f1cce3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f66dacf9217dff80fc685b68c8aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c9f0883268605ba6414b2c09cc988162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca826e8987141bef9bd29823b651b4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3abaf225271e7c320e87316707d473164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee15e5acbc41f1df64c212f935c08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fdcc9c12ac94d88da5e23b25c444b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc0534b985d0943239b8559c67ea2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d46a7968155c57ef73fde4eb520b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f28741d5be1ccec4a0e9952fba91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257e4ded3a0b306376a3b1cbb7a9c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214e0b3a61c14c15175c793350eff5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d069924c38a28d67b6cb6df8da66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac7a4b780cb79b159bbbf61cac1359173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d2291acce1647bb19ac907e9740c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9a164f27a42453383f455fba76ef1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc14f0ecf63e639d63431b1024dcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c9572b48f8f6d419bd0f6df0e77c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0b60fd2559d4405bc4d7587822e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba3596a62b90a3e3b12b0cb2c906b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f504c8f88dc7f5e37a9c718174abf36180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06b1390dd1a112c358e15032d8da51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b91846de49ac13a8f8cc518605d3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a9b1da35424c970bcc024ae6cc2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f21476edc4325965bf8000e215d194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329b944366af953b73b0b3ff893bb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925e48eb45505f3b8608a693af578966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65859f40b3550526a08e25620e6bad5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc190b22a0af35ea26f44d0e55090e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3062761e7371a8c1f02ef9fbcfda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41166af4b4424921074963918952f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8562e75bfda7d05dac85e05a2eb5a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154babe664cafcd026d544d78116cb7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b68fee96bcba5db5964e32b49c0fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f574c717350319e2f2a566912744af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee430b8a929037d4a3d3d58103dc36115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc59f22ed95fe89b9ec495b0e6d3cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf2701d94f8da99fa5eca4a3976aab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4ff8158b8efb2ac976a6056c73e1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3a816ca78638f32dcac3ab41fd1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2a9b40dad19da02aa82383858e81520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bfd5502a62bc638c885c011e6e82d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d031e3cc2d4732c30913422a2fcd4e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664288bae3449c4f0d0860d9c0d3c0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854c1912e92b4f099e701e2d0d504524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a12eb428b03850a87cb59f065a2d3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e10af17efbbf3fe251b204a691c8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeda39d6868b2e34d9571ca617718127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20e1e0a0b4c35472c3df36c253aca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9933775fffe1de0f1ee14245abeaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ac97b3285855d1e865b4b1c62c1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8d38edc6238226a228421fa757b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec75c5cc3c723cb03d882cc57af1e0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40dd6c6ab84fcc1693a1079250ec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51434443231948e6548787ff680042ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30622acd53874df83c2928d26232f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67173ed2a56614ea3ec5d26864bc00136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b25c15b2fe95d504a081d3933fba4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd5f1b872b2220189a5c0e5ed19c7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbdba023b61d456c7eefdda4ab935339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9ccef2cc68b32f316fa48acea7cae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49233f22914830062a8c1adee760241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee765338817f44d0e7a506858994742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea35d5667acd41394f048f9747062943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51576f6cb55d11ebc479b25553cea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8721173ad14d7d10d015534520cf8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba961b886eb214f92a511507a433e8f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ca0e81a5d6264a74df4dbb43b94447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb17e50c9eb88347c92f2491a2dd25c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1206ade447e85e2cbb040390f28f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1174671724695688e857b0ab848d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001915fa228c3331d0c9cec0e6f4cbb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892c1adb250f4609818f1902973b3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876590e949dab37507b083f98012abe153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6c8b3c967876ce7dff6db99470e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc781d1f439ce8004a5c0f820f49a23f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c3aa810eb8326d798889c9e57a2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892a4de608d18e81ce2073cf9091fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251af14a222c8214bc50873dffcc7e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7acb240b686acfd2f9af32bb6514159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aed42d13f5e3ab75bd89036665230960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19fe2f2b005b96f0e28072757858461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11266d31176e4d11b54595d149f92562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12b66c05edf4fcac6979a8f3951f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a3fb5a5cda1fa8c15c65d0904cdcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3154841d39596e55545e1caf0f630165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984e42a6881e03b1226babedd4c3c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de322645486d7719703bfe3ed5c21a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116beaddece3ce33cd0a7fb667bc51968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf9567c00b08e0e71a45c8d19682869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24394231d8567768e6fda90d763c9ad470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90dbc96e5960eacb35f61c3540997571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b491ec917524b4fb259249e94d5df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa332e506c4ace63bfafd5e245c4e1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497992fc7a8b7ad2c8d91aa678acef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47cd79620945e1880cc2fbe65e89eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7d2d12fef57bba95021268a59a53776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d83f58fb79a581fd6ac0b12a475ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e033b7a407d2792f0ef4700d085a44a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1abd3c5820eca406348d9bbc93034a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ea9818a1cb6c2fdf6ee0c3c3f788380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2eca3b255bebf981bab899c62f3f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e0a721fbbcc605234a606f8fdcea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109d2e914dd51e40143adc37ae796283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771917f3f895e622213b178b51d4d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963c1173ed2c361e5d8c6b1428a1a1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640990fd036049240d1a8c7d6ba1d7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e3c61ca911a6dcf55442057af39f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeee080f9c606fe63210f50315ebc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d2aad49c87a0027f06c11b31c7e2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14a9099d31271daef845b910ed355590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0574df5dee8e60f52487db868fb71b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0d336efd6ec8410f048138a4428b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201846ba0647b3c9020c427bd97e1d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9842b452f5dfcd36549ded780435ea294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b366f613f0ecdb7d048794062756e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5f22f012b3e69302e236d183cdca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e368caae1a24f22cf15a986b9e0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c83d504f8136ec7d8054754cb06a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d676dd0ade8ba9024fb76630119199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4d28a81c19cc547921d384c0c58b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c75274425caf44128fc7e1007b24b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11dc1cf10448382eaa6e585d3f2c93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91849446843ad218ec65bde7b3ef82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f99de030595a2e4605f98af0d1d37b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96a9cc412935409f1b7d64fc333f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895c64be89f02e575e66f0a191e8e08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09da050237127cbe0a4e0a1a3a4c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a5e8a4553d28e1d4b23bcd087b602108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd30deb8978239fd1460969c9409b72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dab057629dbe07ded49c0a91c6e0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abd1349a915c51a9ef39623e6f1738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204add7df873d52284897a9fe0febb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657673ef53ff2fb4d650692c89a04a9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec30f4e1eaac532849b9302014000114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea661708c22405ee9b56f67d11c3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc3c6062b5e2b72dffd5fd7af4b6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25cbb9f06a343421d1f544178289e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50190c0e4ca591d3129035b8cd3be74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bed919462fdfa07e13a25a4e6ceac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f5eb7b75bd43a3db4677c58116735120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007509c625f9839f662d299e0df5871121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a003281b18067c19e3b5899fb3a2871122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6a8b988868b8e75de54366fed73c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5be8448b3a2ddd96dcc82f98c8200a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2ac6aa7efe1c9fac8b63f23025824125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52019b59235f2ff26d6cebffcc6d272126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee511f9789d8f5e5604751d058645f95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa61aae5ffdbad11edfa5c1d54810c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930352b4c7d04f1921833eced50a693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc043c42def92ae41457ac6daa4737f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0adeb869d339cf2f2a1ea1fb67fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef62f5432fa678f0dacc89a026a5a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d742e1614b79d93489b1bbfe12a6694133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda9c8dc76d8d05bd5fc1bfd95079b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c906c99e2040d1064d42d09da943db4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fe07cd9bb83d986c668f28738ffdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830025475864edbea38cdc58d85e251d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dde07889644d199a21b2fddf66338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2b5677df5053fb05454539df4ff3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca8b744dc83a32650e907a4e639b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e31baee244b6881dfcbf05e91cdc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435596cfcdcb9589b0aade9f88e72e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28750f1a991818ab0ebb99bad9655b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91042e6a1c59f77384cde1538c929396144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d9e30ac69242616ab68050d6b834145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63367b763562fd6e635c2f6d974d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbfaa9a282e3ff2cd890e81b226369147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1750c817ceaffc6be4f3c6d965c0f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe0890fc89d31100aebb045ab1dbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b67be5e9e4f189f19024d7d0ab565150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efa27afdb72bc544f54c059b5f6b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46f8472e28fe71c4df99d996a072f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed4363e822fddfeaae7339ca080d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba0ff997d790fa8cbde425e531cc9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb2ec74d838bf7936f41cafbb1ee2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278aae521740bfab204b45abc28ed05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759b1a344e3756d0e4b1fd3764ece7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214161d601e0a4f0b114f7282979449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04963cee406ccd4f40a5a0cae07e67ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf16415be0cff34992e8a5b5208c52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb9d4c0001eb276c434ef65eb04c5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b2c35b2f8a2be6fe0adce82687d74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f38490f024af6312156b4a407920b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d73c75f48626213e23d870f597792e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883488eef02fe40402a8b196b6900e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe51558601ed72031ff9888edca1a47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850e2e6bb47ab57e4d6d85fd05f5b66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb062cc8ff0676d12f81f2ee67d8b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb5afe0133fc19ae5e9c53049008bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb54cc6c02755232756532009400c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e27a489cbb49f61723b0e06125a9bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fedbbebc02a1450d9aa947397d941b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614df608487c5b1e3d9665ced801a50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8babf459a1549b0c62578abe32a7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>