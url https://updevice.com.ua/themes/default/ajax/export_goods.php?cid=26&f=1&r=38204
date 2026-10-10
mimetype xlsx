--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfa775f9efdac24121583bae1518621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e0aca742c2a816b5ed5c597d891aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa99757d8a85b1baa3c15a08e914523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d907c37de971bb6ac12182abf3b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc38ca3e8d104d8f7b106f2f6e4495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b4bff5a56b7e17cf9dda13e71b6f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f3562cb427a259c0e12a7390ba017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a9f913a0f7a14b3f5f10c120ae65a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd60687a2242dc01f250730c16ee79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618fbf0c8b30d18e77aefe0d981df1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6356020a2de71cb8cca1b8561e30f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3170c68107183f0cfe4d0c4bb3f6be212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4db4d2aa113ffd32eaafa32993f4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927faf3ef50f0410e91e633cd2554814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022a8178bee9b6bb84038f446fe92715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6444e8a5e7082e31388dd050476e2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c9178daa872f73686866da12884c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f30701f3f0adbda15314ca906b682a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a25ba7b3729645247b0b2288fc3c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73968739a2cab48cf17ace8cfa718420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e33f282e31d1d1430e12da49e154f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740f6b5e9e48ca41a5097b930cc5efc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac794999d1a90ea96515815ba48508f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe582a134fde9142960beab5d0259f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b4c5937beb99ef561f6652dda413225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e2e9cdcadef922cf4b58ea6c4cdfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89d3815c90a93bc668de13ea37876227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2720a72b44586632cdb9ac4664318f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3927ae39fc88bbe8b4a6faaff6db9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375bb15f2c896cd17edb03c23a1c3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e4949928cc874f93efae82ec6661a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2aa3be0934201a381cc78652cd3d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07e9b08aa8bfe64b2332e58e60d3af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a547c2fd783594b77b8a48f4a480e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8938e487c376797cc44cdf48181adb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf21ca38605352a5617741d6416e28f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2080979e0d084bcb8f2cb7f34b2c99337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcffa2e2a089e8e7c9ba3c118247bd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c4d392a921f2e09f4e66502151f8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b10159446e3b59d367446d7344a8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1325c203ed0268e7d11f4ef3e81a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79308580938061420f38c383a626dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47001ff55d9b531d9b823a872247da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f0abac5fca860ed3d8061cad2e0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934bbc41a57c09e8c4ba11fd14c78245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa431365bba1f95fc1618ecdf8c89f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad77b4eb2740cc39b717303b0e433b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a81b7d774af9c2073bb92e2d7b0d5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9655e354f78ee1ec91d1199a126e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec3c512bd2bb84dababa53baa1e89150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5325df38c0e91699b5053a1e16b67351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf57ec3c6e3d16d04bbf8a7d38819452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef48a8759f895e0d684e74907ab92b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca63c2c6ea5d0f59a3dc34d26304fc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb746600c887a041b251f0df9771f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b23b4b1223f82f7e680f5932bc2e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd58c6fd3c0ada52fe45730584683f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135ff949f9b2c4f127344bf50da76a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e311b52c432ebb0061609e229717e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c2f6de68d7af7638832eda36a55560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3acfc7f35aad926721ef12615d21761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f681740befc1ee6dd11d7e13dd0d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bdf3930900c8ac1f9bebe593b0e5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5670561f25596c8f2ecef21af603164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088ca0044d12351e55a3b535530d7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acfa3370a8b2e3a04d291ffdbfbd5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afccafd79bdfc350ba73af95bd40a2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4f937c8bf66fbacc146dccb8880f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1b142e6cbd7eb2d4a9df78496a5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dfe68461479dac651895d6cfa222a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590dae9717761087d03f0414043470571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18faf6ae56e06d1480fde103750dd0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0da802191f2c5f0c26d7966a43141773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677bbb06d6d2d7b576b0ab03d5db5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4a23d126fe1c3337a67220d3c41875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c30138da4830147bf9af5186301e8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50783c73e7ee8e5ffd9a6c60a48917577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53283d21c8f93d840b8c6729eeedcaea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7c5c97b5a9866f9f1cb1cda00c01a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce6c4c8c293a8e47a7a53930f778e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bf5b3011ab64d9e44830d5edc750e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc473f63f88c35bcf9847a26dedc3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1595ee02ff8a5131bcb60e50718783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104738100c88a6a744a96f3cdc57e2cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed2ad5d5e010c8054cac37757038285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bc0d60cb39b6da600c5885201eb5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baac25c31756e6070ee0f90d687a47987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad906f57855c6fc0f43e81a61744cc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8227a6c671565ffa586337d3903089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6e70c588a0af38bf2d614c8f1f68390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21337741f4ad75a53eff3172b1ebfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810902c3aea45c58707b4274cad090892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fe10af5d99220551097e1108b2b2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d3dbf2335563dd9ed4c60c33335d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e1813c91da7d4b741cf46d94b2cbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b9f54824d6f668ba8da4cb86361896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7280f16293541b52ef65b2a93b3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bfee68fc17e5b4a71fa626d943ec598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34579fa20e456f8aa24ac840326d4bfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a959050978b8493582cc03176032de7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13af138deffca0054cc7d64a7795e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922588f72c04e20fc3a7079c2cd417d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334e492b72220620e8c1aea948ebbad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bef3280862d87e3a29c8c07658c143104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a292bd2a4db2fccc25e67bcf425c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4ccf18616e24d752ed90e3f490c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e51898c03f56cd3467083c147a304e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b6d4753405418850aaf43debf652f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345598949b537619208f8f27ecf30630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073a3104599e2a4e2c2af17aa402b87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ba936aabe9d3348efc851a7c1510111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4a81072ff6336094b49b052cc5d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ce658f233aa3d225bd3694b60e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd68c5c2d81c2b6e6ce78cabe298c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dabfe6cfced74a24bb58761c5dfa51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2ba1c624f1547909acebc793ac45f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733fd99b49bf831b7ad1335ce9ec512117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e931e90a35acc72edfd09b78634d48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973caf48512b0b063b3ab54fd96c90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626397b7448630902df95007078e38f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7a347e2f580f3b465b78716c132d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982057db647d37a01652a4588498876122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa4b960090a850f7308edd212fa82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cf8ed23181c4eb39a266d96e523fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e228adb1fe3c0a268cca721ac2ad0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17509d2ba3f221fd6d10a1e2d52278c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969afa6a6628b334c4928a5f109d0eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599426305d730d436a6aa53bbf61dd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c18640cbb0d6cbf4ad0e846f6e23e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702df6259e07fa8a0d46ca18463b3ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ef39bcff33d15f94c866be6da288131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a23c524ebe61e72b72d4b8fc185011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d3fd497fdf4f352174f98c4ff93fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f247382a4619185f4a5f996979fd3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9bab6853b1a89e84fbf12e225b61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced11fb47f0bb6868db6400f0e0c25c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef107e5a115e01838d7a4b0bd69ad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb469e4a3107929e0e61b1d313a0ba42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87652da2a7006a252ff3b24c673b9c17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d875a2077ca791c719f01e04c9e31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c9a5829d6c7bdad1ed00154962028141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e7f341b82ddf94fbf8e40e4b6debf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c0be1b19ef1b12c4048fe51ddd18a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f7518c3e1393f1b71fcac0fab3a8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc58fe9fcc9e2299f31e45f244c44c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2aa8e99c2ae4a6b0ddcca3293c15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299327d159b3f75854e4632a4056f076147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d933f85bdeb8e7850bd310dcec13af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb34ae69ad86c76f2d631799f1f767149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8e79f108caf504cb9dcddf0e7ed86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d5b077dc45ed6bce996b05aab6001151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d15ca62b8b948e3918c8e1c6f1d19f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007ae7e55686c4571b4f2a0d74f58d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2529496ec14fbf1135869c8f32ba4ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e88881c2119d86c0443e1276bddecc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ec3a5208dc9ddfe0aa7cfb63fbbd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2eb53070f7aa2d47a0e456423311157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910074260aacc1df9dd3e226090433158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cbc477983d32bc41d41c6de32caed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a353195acab3235ef34fab77e0bac4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04c0450331d686bb5802135d5b089161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ad53fcaefdd30659563d43c0410f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dbe70de43d57b799d2891730379f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0a43497ef4065c15e4400462db45d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543971ebae483937b6d0ccfbcf3b73fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c94d96deb8a618c6d2f8f19c6d06e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca5146ab03419e93bf84a7ff6df026167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d49af8341516fdc64ba5afed10bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47209ea9fb2d83421f1ce055310bee6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0bf3d9a1dac9f2abc5607dd863489170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def4bb1233ac6c7ba7a4baacc0580b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc5cc7fb750ed5c20d4ebea3ee0722172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedf9ab7dd069855396b1d64b7a6dc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930320154d1c2f05fe20795c8b2aa70a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8e94c0340337265518b8eed681620175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671149e7f7f2779da7cd0f43b43d7bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eba2995019d7dd66de4aea9100f1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db41b3c3cca444330b65dd5d83e4b7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4400e8279292720001b9b59592760179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5b5884918fcf9fd01ddfff8a3a94180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31308fe4f8152a3d9bd35a3abc6b931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0377ce06d7ae9038995d1d5e401c142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163ce08ade5dddfdae256d8eeddb533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3a93b6b5d30bc65e8ed672250c9044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ccc72cd76a58d0165c5f7676090e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5770cac31b8442bce66e566f3df7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b337f53dbbf334b10cebce0cb190e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cb159167bee3a3981e4c7dfba93548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8d5dc31b1139d2750df124d8df5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8d98824b87df4b38116820580e7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c1018af65787af28f8bcd3b419d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcf7b0ff811719e8172fb18befed1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac01d99de5a46e66089b2eb219c4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4f84f03ac5f16a8aaad77a9351dfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3bc905a16e876247275fcb460cd9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824011f78b58fea3c15fe5dcf32c9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f0e9dce2985be126cf4f937a23ca417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2fc3dedf018ddfeb2fb6a6fbf50318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee7216c5d19e6496c77b61be74e6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a090ba8ccdd617f169bac8edbe018220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f8fffd07614e28075e2ac4771851621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10369bb1d30365f72d8add68c20ebcbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be10d80d9df5fd3b239ba6995b29c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb521a96e1c915877d24a606427305324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd13d303c8dd30770a2e9c124de71d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddfde8d83769a0182b555e2a010f9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0413d6349ca82e5746837ae5bcd9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddf2d4533dd64869658538e1724a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e02e785a8f4aab002745c7f22263b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76295c08acfec26b7721638d82b56a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bcac69814843fa6f2706753ff356c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4bbac70e5fe9286a151a92674a23f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a756909adcdf861d408d3cf3d894e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b05ec28f37edd20cd54455dcd3a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6436f0a9b1736d506d1ed3504c8354835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cb5e691b0c31c6c03631c81b713936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d56a4a3e74f76a34ce922bde1882237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc8e30453e7e13e26740aca46d1cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bdaa0bf87e138be047ea22100d5fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca2ea07f266f65664d2acfad63c0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bdcb9a0a740e8875cf458d10b7e2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e17cef30fe8d2a54572cbe8a2297e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cce2d0bfc4900b7c3909e1362fa2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d5796a1b82a189812b834b07529e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af84b22332a1fad20ea08cc288028b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a9eacc65ee9e8565ca97d62350ecf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818de32afdee302eab38b422625e01f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e783b83c55bf3ba7e77ba050f6a6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549693547be58a55d1e8ca9c8366b9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888e76fc7784c7a0b004fb729855e5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861af7a87c13de6b6f6758965892cc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e98503110ab2a7779c2fdcfa09caf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016326e90edd16c88ced8f8dec9d1aaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec8d336e1d49903fc5322bd1933e7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab36e41818afffb66ef3ee87b3e7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd43a56ec6f8de5a15d96258ed21bdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796ce76393f5678658ddf398b1c4ced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c027477c950bae5bf3b966e8d4f9a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34796f7fde81a3fbece9543a3a93dd4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98eddcaf9eb8bfa8483bb25f9a72a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70be89f6c325a8cd845e7da84941a5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31c7e2c955ceb2f2aea99f618edd8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586df060d92f50fcb13a1864fbc48fc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf9a54b14afbe9c2403e45469649e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5adf00d9939347f648a3293d7dea565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e795eabbe0ffed8c058f3e53db25966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f12619a42eda7386088dbc96174b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6abc15b464a66d27439ea9271e83268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266998958ec850a6acdbd4768cb1872969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ca514eae8123581727311026fae4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bbaae4bcaa3491f2453740706a1a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618b428dce38bb613514b059da734072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e991799b541feb9e6647709bedb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e4054f7e0a631fce9600302bd8c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d03ffb028da3481f9e254fe0499bda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2b26339176788d148168bf734168f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0791c14bcac188ef414bb519aa4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592563f99e1bb887f14d972c707329b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f32635541b13b405f84c5c10abea179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f44f2f57a19fe8dd7cbb1e5ed96580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59d561e3b335de6f08c004f82c12c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328007b9d7d49b9c1443f00790986482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42684d3c64ca05441047ee1936a64ca283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b40ced502fcf2896eb7ccde097910e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac490058b0d33e93bfe112355a118a2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186b067a7df514f2b4164f0e10277b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11315f1073681bcbee80c35a49a2c7a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e6484f53d28b11137ec37648697688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddfd83741869173e5f07df1eb0c9cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd59d05e75cefe5375ef0f1dd2faa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd351940634cb3bd899b3ea1f7aaec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1211ab494e87b623d00b4dc3406e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ce6767f94c8748523c1e0190205693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43082c71a77c4946943f2c0ec3e51994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda43a146c6594dc9919cac9bb0787e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f998a180d5143bd524c3b8169c11896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe92bc34a6770f32d04d9e5ca1d355997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81c59345cc9883e5aa47c4702458a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a71e8d5b74453314dcfbdc60b0ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82145986de033be6d5dd4b78854f8ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657544400bc00546faa8aeb4696acfad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23de49b82d94ad5fc5fb0634be598f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d8074fd192e1a7802b9eba0225cd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a89a0b28feee23a9700d6843d261c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629679d2ab7843df77748a762035358105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d37d7dbfd02c54ed3f9ef80563a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120991da24245a6e60aa0d73406d41e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b50b8b60d1da0c2dbc964eac18e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd7ece65b7136ee97f21c3feba2faf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7054a0b86cbd569a85bbd02a5e082110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c76a9a6ff363b59d1ea746b33b14b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba1eed8783a5dbe71935da7d0f1e63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8394405c948b9e58bca135a9629ea0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c77170bde3b5613c29e452edbdb65d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff406aca43ea6e1ebc604cc5a26533115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d2320361e9ca6853c4a17c9dbc89c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e69cfc36ffeb82e9e13b5463d3f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbee519d7a50b6600e4a1542bfa659118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4569c35f5323aa4e22f74711b217636119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d7f22719521abb062d2740cf00b8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a039c511d9d8b575b7e526c34502a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aa60dfd93766005097266ad588733122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b2713601ab32ab5cf4a8257d3e3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11611f9e9ff22bfec8edd88476327c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e095014377deeb6d0eb0b55c43739c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f3845bf752467d0de5ffcea9cbb24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc61a6f2874d5b3854769968cb61d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ebb9d9b45326968fe0d685995d91a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffffdb761ec6e16b78a7abf45ba9c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb195141c71c548c56b02d4b7372df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6ebb9906c098da8b09f72506ce7bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627031f93f85e43b47f2b4f5a4809a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcf0c98ed95d387a91c94ffa128a7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba461c1feb151ecd3de9a095f278b8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954e324e84c316786b6278deed2b30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5392582ff59bf449ede193a40803b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4786c78d3f32bd172272e47fc687d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c006bbb75c0d2ec60f33eb8956de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe632a606ebda17d1d2131f60b28ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29143e9dd47fd3d2fd575ff5a434b981140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ef86a1d85440d34e16ff692eddbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bf9f115919c5493825fb1a98edd12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fbecf02de9ff026a7be045a9a2bf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995611eb218457bcfc1f1ee56f75310144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f86394b4e14874a565f1146b65654145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff2683b9860021deefa3e8c1a09d55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4e8ed1a1be9185dde8c4da16465e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624fdb0669028c4051446ee56c6f7c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bacedb5c80a926641d272db5c8879d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b811bebdc11b06d746aa26fbe949f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881e92dd36b769ce684585517d091e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949108ce312feddc88fb840a167a495152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70a2d87e2c59933f6b113ddb4c64d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b4e00451c9a205193e01ae8c3b1b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e15fdc0ce7a5f23c3523d93333e80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128637126ce05baf8eff7ebd779fbbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97cf2407bf9d6162120dbc8b60b915157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073da4c0bd73e531af058f592277fbcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b278b321423407d4028a5782c5aca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8058343ac94d24d8925e59e39f41f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e4b85538de503ce8057805e28266161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c591c5f53b21ab51067e4bf0d79616f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c29b7d7a7b3f3b5d2cdd39c317510163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10783aec156708d9c4f80dff14dd72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93844d8a4328e3ce1525d9809d4cfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132aedaa3791bef154607a419e45b11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baae565dcaa96bd5a308882a80ad84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97948285d38bfa54db70e9aedf169fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db43dd28fe742cfafc8e4867df7755169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f44d0b23db95b6009e062fe3bada170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5569061b448b64ee76e3840189308171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb36dd05cb29f057b5672258d63e91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e107d0220bfb221ad61f582eb46c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f78be676ecdb1d5504a92519b2aa6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>