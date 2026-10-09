--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec2109ebddac05ceb4be8a268e18bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c4676f564d2b1902d5c3c80dd25d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910751c341154b866504b3a0aed96d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf41a52cdf850bea16b773374117aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf1a9f6a5dd6b44afcc7b8dceeb9715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ebd0f1c065f84a53c1f9a75248406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874b86628e115643316ceb70e96f7307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b8a72f6805b00ad3e28b04d8759608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eede3e6bb464d4eccb85b336171e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a629932fda976776c3d6c9800a5c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a8b097a4118242b427a7353e9757811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4b7b5ad479bea8fa42704bc3ae3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1817b242afafbd349e4f7cc034f5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b4f3603c19e76cd5b1ea1a04ebdd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4e39c8495eb93cf26ba55195a4ec015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a71afdfe4aac344a1e334c92fbe5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e11c3a8ac04ced24b0e326f0e498a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaa6599b0362ead7a08b5468954d1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b7f904baa744ce01e2be89029bff519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110e03300442f8626773a5e3dcb1b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21601b079ac148f1e1ac24eb6529713f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efede14951928a87513c5c6c84777022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595268d8482fa626a17a4e90a41885623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eba1cc57d9b840951170bb1e476cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae92ff9a53dc954af0841352523ea4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053de0f2dbdb5db30859dad3cf0215b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a58deff811db1d9ecae08e883402527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf199c4eccd560dfc7130a9f386d3e2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01234375a53aff72a0d04da32d15998229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04da76376e92305b355ec76258ce7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e4f330c60290033fd1857d5024b0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252849498abab1fc876498b7d005efd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b027a4cb060b310bc6df4326cc4cbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70dd050de6a2aefb7834e477c5721934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18308dbe3a8c86503026b50564fb6e2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd1f514777107503d0740cf2e229b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1f2123735fdbe77fcfc4311bd7cef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a203c8f6f07c536614033ec1c0b2bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7123fa69338bcfb067fe62849f4805139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7fef1f5de79a72d13714fb3711d4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3e1d144a52ddaeeca243b57174d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbadb41231f546bf71e121d521a1d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f6ccf80911c307370f8d96b799d9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc9cd8628cbcce18f687dd8e4adc9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7825506438168118d137978f3d92a5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6a25f05b22989d2bf5a24ebb4d68e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251991c21d29a9972981feeb545205d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e6258fcab429f3d14ad3ff981ee448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb754252023525f0dd4e31cb0a672f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993701aa1ef51508b8a3d5f9fad9d8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768066e4fa8a40ba4a211e6f362b744c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9b87d5b2d16121acbb88b1b00e4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e805abe9898c4162387ccad4b05353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aee5fefcc659cb85ec1069ed633fac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3a61cf4aee9fd2d5bd1d06aa429e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df81532bb0558d9e331317da401d65856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f7288bff1dc1ddc86e35b19c14c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b5f5201008da5b8b5d8f647eda1c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0a7f0e5c339dc731c258d32a5fc3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f42816eb90b3634915b8acc0120d4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a3a837b9b6a4b130f349956c32c6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db68a38b151f08e0223fadde0e3be7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba2a40e6509544566434336f1c132c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a62551fb732924a830ef01bbb7c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173d4c02b6798055198df2ac69351d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b91339534f6d6a6f411714eab5459466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f414502b2466491a7f18dcc20c43f8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf28d457704775fb0ebcce1b56d7de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbf125104aa81f2b6381bbdbb7249669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b2c48e780d31b37d86f9b27ae312b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c316acd90a3cc4ad49cbc389915471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3a86fddf322bfa80c44f772f51c3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77fc4dc9eff93654fef6a84da4cf5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73610809133dde527023185cf1d2a7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eece6c9ff83a748795c8f873eb66075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58fa69fe8933196a76adecf778fd9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38412fc7169a0b600ef67ab6782541577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a043b86b4a4b28aef79b2d7d192035d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833292bc4809b29859bc0daafbd7faad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65cb339273a1a016d31517ef043ec280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d24bd3c8c9975d02b3a79266ae4bc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c104bfd966262199571d709e53c9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b67072719d46962f1daf13e78747283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbedf5c2e9aa4aeadd8ae4a204404ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94173a9594fadd8475a57a93a89dfff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56548a7dcdf9ff28e19ce58870ded52b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a8534a2b558195e4c87417c544ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364148c94843404b07978b8c0aa59388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac68ecbbc49933ffc3f023a70aedcac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113717a85d0dc3d91d0b57d2f3e63990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0e1df3163b8ab776962a6ba3224c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f53ab317377471c094387e2892d1d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3860c8dcd24d5d8f59bf24f1a9205a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978eda2c710a7464d5ce89418cdaa3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116918cc74e5eb874924fe86400542595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff13a05a56e129298f231c1ccab8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5116a1ad631e8718874dd46cb479c5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5a2949ae401f7f832149c8c86336198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd1e34fec447a7886ff61c1fccea599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebac4db2d4ad40c989b28f9385e6c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee36aa4ce3edf4a69166d8b1353cef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4d2bb008e8b70666c9ddc68cea08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aa6bd3c1099557afbce2ccfc2ddfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753cafc964ca91623dd8c9ec594e640104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd77271ece3e6fd9d5030ab24dbdf2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da867b34023877d2f266e9944b71f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21686e859a480ce59d2303731f71a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9973311ad9fbfdd9a9a7f65737a5c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483e89203c74f94e5572f80844189c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903bcb410b6f7cbcf128afee610851110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb1a6a8ccb649b8ba8efee4593b87f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e804194c133e1b68e4cfab96762684112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbac95c6f850fec9794024f92e85b2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bb905ebd58f48c4627058c07d3ed7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5267a81ea1acc4b6c11b0064deb421115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634052a0c622eefbbc204bb4f834337116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aaea89490bc8d4130fc9cab214d36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427862a3ef7350ec6aeff6402cad0857118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573055ef006f1a56353e92954fafc57d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c44939aec84587151ea63b8ab4e10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea45a932822560b7e2b72c813c13e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9486d24989242395403f1ed97b76b37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cefb14a02152fed1f97b4e5329898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde7ae4cca6b55d58977fdb01433d34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ace7848c0385de1652e2aae85bef9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7501a62aa6f739e783d24aa2ee892c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece17751f173362f324b1bad191ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489ee018606233f6fade2ffdb91b122128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af0cf1ba43407521728b8ebb3d409b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f29092b4702fa011ab258c76ed19b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6dc3d1da94b9038b89d11c2e1193131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902ebf66412a4c807d8a059bba12b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce994b8272b904003d4e3cd0793c15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda0ff854340caff05ecea7f25a5e95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a9dd8b4ed5ec75bb2f804241f7e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5b315066dbf27d50641660dcc0fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a50bda48e6f79fccc4e86551f76266137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28dfc83052615e087399ea0358568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60831a75d8de031b205c1a5f17ca2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790d215b8c8f0d777d49ffd1b362398140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef682371cefe5da91573fd54c94fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736e71a02de0bf74edeac65a8655e2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd88277a99b5cb63cd7a58ad5df62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378b834de596d97fb7de91d8f13e37f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48e50665c7ff3273d2c586b00bd766145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f5768bcebbbb71387cd61fd68ac58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7b42bb1ab9c8ee8ad2b5a03f31a3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa22f1aa979f7b70dbfe75ac9803e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d440630df51f583ccd1ab8ac13ac211149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b605140790db0ea040d94cf19fc5f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437e8088c18b8da421a63ce149c0a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106db51a584310f260504f0e7542e97a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330071bbe651d69bc4621328e06bf73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f98e0779385b26995fc0ebf8af0b49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044f5a1f15a67748d74134ed0ca017155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e85af27c8561c123edfc1413052ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b6fea6f7b9e528cfe63409b127c0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487a149c68de9c0f533a108a47b1da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ece89ad1431c81caa7c6dafed7965159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327653e938379e788eece977c595bcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce595b2a5e7ad1caca79b96c047ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c6b701763d48be2dc6f98d1d426fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d195ac9a392e85d0831255248ffe5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584abb7ffface2859523a1c9b2cd767c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542ad99f6ca963c235890951e996ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29870b2a98e7136a3d2280ab056f9f31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8107d7811ba15ae4b32d5a216e28f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca52de1268ed38021bc1a892df74ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16febdc6a5eef8e882dc52ae78632cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610e46b2bd6cdad8e9939c7e90a1e4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4729da1fc4f069002a579793f2b63df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a88746cf4b2fb9c41fff2a790ef3c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a177c6b74e9ef5b6573d3579ab4c10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8d1f369d0450e69839030afdfd54b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da13db751eba301ea264db711d9a87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db250f564336df8f7f96ea39c3e1ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c4a237439ba75f6fe466f4e9621b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d4c04675290d29bb51141df04232178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b180e9573f1209f9dacedd089c8c9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333cf0e578ff0df6e476a8c9e2956c7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce829cb9fca218b472c08d51fa5aaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ff3c70a65a1e5aa1fb4be77e0d0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b50c813e7e564d1fe13fb178581383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce9697b1456d3b231d7e834f609ff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943f944fc1763facd2eca4c2c0add6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b9610b4891af4533623efad324ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8f6c3db80e3c213e251f4093cba27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abd05f0fc4fdeaa21b70c030c05dc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413a5d0f38bbfc3a80b2e63313c6fc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fb039a0759a90148d94a39a2c357c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d60b84d3ab880c8777b977b7f038311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019608c46e7007c0f05c1b2c4601349112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074737dfaf49aae65a482bde6c5a2d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc8c74eda186ad41f9cf1638a6946f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ff24770f4c44675818e65369cf5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63283fc0685c6eae9512b94b1f5cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a9ec757452420aa1ddb2e4fb308a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bfd79307243b1c5193f472d9ce49018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8891af4d1d3e737081b28cf518b88019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71111484e31ea5f9e42939949ecb1b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532af72ab2a3b32199fc584b36ba39e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6fb38a39f221f962d9f6b55e2319022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ceef59d7a45f8a18a834850b6782d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c0d524b237c3d8cf2c9a2a6e312824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1da9ecc49faeb37c0fd7f20db6eaa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76006f0b7dd51700fa68d5d773c92b5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622917174c9e2f096b4f43f15124fc8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba503e02e5917d93f12a5aaaf4b07d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14304fadd765519d34c265c8286cda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16f25fba85a247e236c1336527aaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27604c840dec5f0bfd33eb8e95c54dee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7c609a2597be54902409fa7527d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d382ec1f585c84a0bb48f8086f9140233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac411c04cc1f893667baba29debf1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0a7a7ba4a6acd1be020e2b579ba035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bce13b709b7262ee3b018b1dbd9ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875fe2ba26cd3c485bb1da3490acbea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111ae1985032e9a38a401cd700d36a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b54a2b9dc40a4c360d29fa8dd71d6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d08347f8774069e54261b676b26e2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f6c8f0206087b6d3c9e2c80b508e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81e629db1c36417bdfaf994c1f18042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c055c8a742a09f88c998191e6ef337843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f266618523b521bffa5614bcc3960344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bb68e2de9ea928797e3a60945f73c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1931fdd87504f7077c346c49375646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452a294e5ef46582e6f7e06b66e4eaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550e73210a3b7b6f40ffcd236fa3ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31917fa8974bf41bbcbb41cae426e9c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6071a8e77d9346c0024e30fa1d0d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03f5e9e93ccb0fdd9fd09378ff251451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9bde81889e1ec3c43eb611e215b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5f6503e4118a20d7cd211ab5b480153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a42c036c271518765af11465ad49354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82841e199c8f91ce73c63082a6f5972755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7e4d93cc3ab046244ee01a5f8882456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480397cd5091387366c4c374700ec1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ac65a0a63e4ada40278a44ca1ea3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b39b4443b0822b7c63ac39abeb53659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f4632e609914a15e8c684db09922660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a226cd7b6d8f7d24e10195cde9b17d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99cc90a70ada7312c63533704377162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e08cdb7b28d6d42b1ac5c200846863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb532f59494ed240e0b1a16692fc8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058388e07d6e278a0d7f58c74dd1a3f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62525f42e3c2a054371d1a4a3d8f218366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640f188dcb20eca83a66afd87fc654767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca572a5f33c3f38f76f93a79e59802768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f894994060622125e48e760e2e2ad469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7f11792c465c01d206dd9773a54970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d1d869eb1631a08f9bdb26a555de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d338b95dda4e15b25fac08de5011672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be661dfd87d7a197d061e1241a65773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925152ff150e4bf3ecf72534baa4def74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba798416359e54a6d706840308a4b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86224082efde6cdc1c9916cea495fca876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9f6d5f04b81cb2093ee92a513dc8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f57d21e49049ec04e303ffe64571c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d8b26d844125b5334ebeff83c3a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ecd9558d7dea1277e02e7890b16380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd53c2efaa416f40f184b27c535ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce15ceeb45c11f7e11c4c97e8530b1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5377f0024c7f980b95b972be81cd0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434aab31f9a922fde25533a63e339b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f9920741e2b691840a6554701fde185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d206e1ca2f09734f79adbed053d0bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42261fd5f69e6d2f97e6672ae79e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797878a3c0aeec2979a4e6a86ea4711688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e4e979c34a19e586277b89717cdc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0eba087cea0e0f4d91c4b670d4f1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777252611e40a7e065f29c2098e57d6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f415d68ecd79a28bc68f5284bf89f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef4e0aad222a21385cb9eab9b340d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952622e95855f4e38aad23334c5a418d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e98fb2d324c1ca2e266f23a0b88695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca3b4c59b957975b0b6f2881c2b10096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ebee394c4da0f2201c069ec0bfb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e49d7e2217fb21cdfe1c73d026c3d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7bf8a1938e66e799914839e120e7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26200a234be54a23ad76e408e852db0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee8c9b72702101dcf08ee4b4998ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289af3184b4964f94e9d8869c0e9e666102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c705bb631ba25f2e65ae78787433d15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292046d0442035ee5fe1da43a3e8db4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39389c428ccf2175a89c7ae4d51762105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc472c1cf7c564f2a178c82e3cecb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc451b5a2d25bcde16c7e214ea4bae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e34c3286267d4b4265921fb48a8a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9577921ecaebfde9eb79992283b04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b2a40c30267de62f4dc0c4d19c7a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627b6c4a5c429fb3ab506ccc23d7190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1423f6dcbfa89e3d6f5cdd42d148e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66f24718ac5a0d64c6c558c458e4c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277d3e7368065304a2d63ef36eef52e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3833bed9fc280040202e3ff4a27f197115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd73614cc4f0f454d08cddd2d850440116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578225d7a20866f1323254637209c1ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297376e91c1641bddc423ece3e0f3c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b06a18c7259b6a97fc7d877efeec0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46aad93bf87f3916f4462da017016a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eee99da7825259d139152b48d94576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c034136b3d2939b9f76741efa965122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f88edd9cf91bdf14a8106634b67a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949e6ac023f503f1e4c32fa424cf715124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd6f2bfa727da70c619b605e1daee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50460c5cba9415a9aec0d20101f573a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ceb037846ac18fca2e6d22b4b0402127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c3373047d504d0446c1968a6cfcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6955245f226f95b0b8c5fed51c74ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05a1010cb62022501b1ef718839eb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4074ee4486736e595dea6eb2607acc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2ae7859f26259ec343789f0400ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2563abc45441e2d91cbffe9789db5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec496e0d4646572bd75eb5024424b8de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a756c09cbd41e6c60f800f11a4cf0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0541b9223a337048e7a60c31469457136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca63d38b62252bbea0b47da1e08c4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73899e5542ae2d117fd6e8bb66a7b49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9b6403e32eaf30e9ee0b6767053a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c707911dd3782b5dec83f0c2bda267140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b61561dabf4a9cd337e78ec6b3cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc80bc3ac5ea6935a4cf14a2aa209a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863be2325074f74bb39d1b96a61b360143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe7c19cdb74474f425d2a50da4d798144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a05eb5fd3eaf18c79aed7fdc3f9e9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c65b7ae4297c1f09651da06d7f2652146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339333fd9645139d4e73c241bb5f46b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b599614ae0b9e74d0178c5676f4aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd29fa3417b9c370e86f7105a8b9c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9827a2b4ae9b1266dc5485d3f2c32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbe9b5fe75b6ac98904c99505c9148151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312f72f11fedaae1c7a98fa284ac30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1a937a254967a72d30ef580c05bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a49140aa823fb4aa58ee68c5ec02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a0dc2acfadb442d04dce6b50ed7bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d434693b28a3883d438b60925fba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820298dbea9ac5309acd257d79ef7c10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958406149f3d7113c0127666e331561158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53779cb4ca53d6433ee0218763e161159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49377da5e09ecafbb39d907e11d7c3a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024d1249c281d7953f3ef106185f7eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a1f438b037c9b8521ff53e675e656162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badf1f01782979080ad6091022ffdbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef91d35c65693a1e01101f0a9eb834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd08b0d57e4ff6436d877e12770d2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4431a4b221c996a0977ab48e07336b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef72abe0e332f5e5ac6ee1943ed30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840033dd79d499eac93cd9e70539fe46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842a399624ada293179739835b4622169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefee7fb35555960cc1fe8301ac37d3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed2b8ee2af4cdf9de106119941db8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318723b022ee96031203028ee824bcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f96463b4e7f3bb4e9e442857097299173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e66e034c2c360a126554072526a3e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>